--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b38ade782d0a4c218f1fec1f7c6191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b984c4f9d4afae9be792c1eacfb3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8211ab66c7ab2be5c40f203aa4f8ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b2771d00486b1376599a668d42974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377df1c43d504695d8be8fe233df945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbbae4ef049bdef36258b3382294a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6202cfd5b0a7640596e98faa862eaa17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f006785e28de2e7dd094255d1f1758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95662e964e58c13cab750e158f902459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745f4c56bd0f841c565217bdade8bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201873e86a47104f2a7e603cc6d51c5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06614b66480fcd5f375388995f1c132a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9a0fe3a68599195602bf602f7aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d05d03c9a749ab1a16eb56a552501314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afe568b882b92cf62e247a984c95015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ec249c13ca97a64b919004c7a5e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6295027d37ab5d5411b217faa0bef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dabe40f5a8c983097adfac2bc53c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600761f7fcbf50a692538ff12595a7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e595956e095fa78cbdcaac914d7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4073a86b5cfed33c657829fc6608721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b6cdd79673138ae10bb27d7210b8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51840615e4fabdf1423907529e47c46b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34bf91fef38612ad87700d366ea17924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45cd77dbc40852bd13e308ccbd3a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab533760f68d77dc000aafbee9ad44626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba2154f0eedd7b2e714d0d6ecf6d5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa41ef0541d0147b58eeb86ebc33f6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a23eb366289dee63073c5b9bbeb20929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f5ae1f57b4fcb69a9835cb3d1646630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1c9c0575398d248f1f6ccf2da30ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611cc109e6a56e961f5eb330d66be432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5149ebe1a8cd43fb5309bf0c8d025733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86434a22aae9950187052eb420472a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eeed6ae48f913e5d33beaacb0cdf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83b1ca23cc3c29d5ca27ebb3797b5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93fee37be8f8f88ed73f53824f791b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca658f2bfeb98b287b343bf5b598e7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad29877e4563e794fd68285deb0e1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586f25120caac8d05d728b476bd20640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e945fae733c4135dde80ca8167f6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fa37238f77c56efa240bfcf72d3de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0fecfcabd48f15c3f8adcdc98623743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d28fb7a0841fbcbf2fa12e57b8cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1106ceda9e958d37eaf3afad610bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc9fb1b461c42ddcd3cbe23872fa0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e271f3c1ce988abc27a5f670539447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625255dc34341876940c26e1c5e5e7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc95b210bdcaab36ee3d7ff073ff3d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e623055f6a2ac2962b09c6e3b61750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf2e1198e95db27174843c05b942551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5506246ca1c8acff76371efeee285e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6046e5807f05028e89e535996462a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d7f38f356baffe98a84006c25d30d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c0594428d9b8db3293bf942ce849255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5a2dba48651751c9fd6734e6d45756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a481ee483cccb28a7e5554ec8fcfed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e8bb25aa571f53482b75070f38a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c68109c7e2439a06ee264aa1b5ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33290ef8cbee190659fd8595be0082160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9cb7d4e6acc5f1639aa7e29f1b45661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca795f3bf0dbccdc5e98127132707962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1074f5c562af1c096a0b687b385363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae4c1e76fbb02889cd9c99ebff4d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b245905a7ed2f1e6aa359a863417c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35782e8f4641d6fdc6c3b564808b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f5604d0365d634279cc6086370ceb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f023ad8b9c4da51d1b7f72877ff43e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0502d078c58ccdfaf81069f21a9ea8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afccf3ab6bdb4cfae8d63f3856d6bb870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9410c81d3d3c2c14f0516450c41def471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a653d1504995a8c74da51e63a9a8eaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265730d737570ec5ebf1c16828c15973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2915767b528d0c83800c957b2a7559c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997b92140f2e77f9158359136a1b4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d9dd2bd27c1f302790ed1841fde9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd5cb317766eeee35392989d951f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d9617f919d7d1e974737f1d6524ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3538d9e5947b71c9efe8978e3a2dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc124e1db999d8c1c9d5a6090769380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31674c023f0ba028fcb9c1e689753381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1a28f5ed90e88b6099da5b7878e4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fb422507f4b0b65c21fe688068b7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3e9c36c0bf47d49009a49fa5f5f4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ca0f2c2b77bd28bb187b69e59bdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5321f5a5927327f59c4d5b82ce826286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4ea294c23792b730bb50c5593e7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c418830d6a8914368460731d5d0c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a62411d66baa3c7c1fc5d660055d7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8e17bed84c968e246d67ee80976d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a45ffe06020d3053c65ba73a8648591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6e56edd8eea59cf828b3722d642992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf414bfbeabb58fdd4ba7e4100234ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2753be63a32ebfa31771c75d4febc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d25306bc825d1690fa463cc0e89d6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2afcc17e196668be215a1e6059f44f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e874acd995effddaa42cae93949cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc0d489dd571773d5b085a2e0192998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795682b70f9fa613bbf33b9371f3e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da09374c09227b7f76436217bc3db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c0171698350f71d43c5d1ec426979101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a01d0c284d054a4072d2feb2f1e2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f65db886e65a5cc348763952f1eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70e595c193993fc2a9c1604f3b3914104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720b7b04579095965541346244ff62e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc4db721e2bb5ea0c913366b518f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ebb7d7491b6a8e646eb6671b497a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f83c9a86330ce219d1bed49b6a4e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd24b6bb55dcdf9e049a7b9862feb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab17c4d04661311eaca0eb8d1f8f7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82150ed62d26b61b3edcbe69836f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c9c4984c9478e2bd1c1e9699db3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a153d027f1cc71b10907739bf7fe196113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dc0ab17ec3a4ddbdceea3b9ab582b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fcaef655ba56f06bc84bb4dff74b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb40e9bb9f277747fffecda6346497116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6b104c17c6480d16be186c4ca6d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa42456b1232816b7b1b1aa5e307e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12ff1b335ce92ef19e9083f2b41e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e3e87a7ced9513b9dcf6e391dd961120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159a321dee4adac21159750842d2a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8a3f43c74f9956c7e4c2a51168de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a593a23f803a5fadc2bf69e357fd38a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78f05ae57f089ff03e9681ce1fd32a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3839c995b70f34d435ef0b3ef366e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea6c6ede99794084ed9c81adf8dff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96998b0a3643f80de000186934ce9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a723ce3a8d9a2ada5bb8e73719590128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9cef596aa79134770c7e10dc4f95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1fbb888ef0554639b45cc55fc9c7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442e8f2365e89ee8ebbefabe10b2f19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7b912f74ca7a23933e7b8ff0c8972132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e10fdae235c07e559d26fa94c37f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc930d753538ff9d52d91712e0eb7c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07c9f2f09f6f45129ef84b1c3922cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3222a42e779dee61f68522f12220136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c21acb2e666cd835b56869e9aa46d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fca69e25e56dda2674fee6faaee6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6efc3e0a077d3b38f4d5f1fcec533139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c438db47a5adf9a3cb1d209b55d19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ddbc76573e2207fdd1d2b28dc2a34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be32b92eb82b332adc9dffd11ee50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b3ba135c5ed778315f365051c357143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1943e4c0e49d15062137ffe9628b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b8a61284f15625039d9275403da4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf035acb14cca03c9ee3b1adbaafc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ac26953dd694c796044b32d92249147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd61e7653f53be914b809a4ecd1b84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d1e022b68f42f6f26cccf2642303149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff73451eebb056b6ebd63e13e5a04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68fb09cd258401b4ca3e37a10634dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e97ff1a9535575cc3e8006eadc7ad2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f495a6c0e457e37e0b0cc338a3b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e4f89314560c0f644833186ef43a2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54553919782d8f6cba72e47fccf8dd591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c66942d84aa6e2802635fb38604e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051636dcd18cc0396886a3aafffebabd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81046368d300f059e750a04a76e54d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec8b5f913d726c0b8d4e226d18ea165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f314ede7f5ed99419d0110a321efb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814039c061c3008979a4b8bf0b963fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e416d765ae9c394882b8cc8162208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62330b1e1d7d262f2190959a07cb288b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2f2e906513a93809da63b9078853910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe5e79311806660804a2f8242b08a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be22be4161176689217758c839b924f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d6fb6191549fc9194feb1410f9a1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820baa587ab1351c507863e10ceefb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3490a946da7bb6131bb128295947515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6ba9afded5a65e78b7e50933787816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe8ba887a27b430e463ca6b0576be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906b3089d07934b8a85a97906d92a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa14ac53b3d68d1e2f8ccb2a41efd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440264ddb8c429e76677ab00c087b3ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d1c7c546d32749d08cfe726c624eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba674e6ab5ebe51770c9ca1fe63b66c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c202b52f0d1f7e6647cb8c30f646cd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a3c6a7085b657fe521da942ccb3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74eecfcc89f89e5ee3585243a5669025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086bade778a009fd7140c44309f7f5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dedc684d37bab24a6987204ec352ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab5ce1ae691409030cda54a3b855b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88471436ef070739fab5d05adb959329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c892a9b3b4d86a47c5dcc2cc841f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03037041a217c426f9112a2926ddd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e77f325874eaf241cc739809e6011532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700b56ae3f20459bd3c0e7e4279de9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332cfb103e130bf620be64fad8d2ceb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e3444429c8fe578bd6442bd45cc5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374d96302bd115c8b7b682c0adaf6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52671cda8cce1e4bba9916b941700637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363fedefda8b550a055007a52d6f4e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842d1d5c5152fb431e8bd42308baf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f1b81b550adfeffe8293204fd39e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6791ce4c8cac4ae1fb90e719944b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a11acd3cf4593beaa0899d3cd567e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd5e4eb3a362590006f763a7f50a4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c935dfcde8204dec582f664707a67c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419507b1a2c65550e6167931ab482d3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e3d6bc23bc90b9fb86c7a55ce98246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b2f703d89f26c0323d61a05350b3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654092576e437b24a95d7154867bf1f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a64d16f584f2e81df826e4a425f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2e21a6d8d8ed0a7288a8c573c78c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eca8259ac1f65481058b9be3a01a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad088c5620a2e5e55c2e44d46c2f290d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced42aff974257af2bf1371836ba53753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c309eee1fd4fb0c7606b022264cad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afa66b99c4c5fe12aebb5533633d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0ce94cb93ec406a65fd657013f5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef355d2894ffd9cb885f25d00a4b34257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b9393653c60e85341e14f505684e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054384f1fe73e4038a1cba6ad3235f4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10445311347ec6526420264460c33660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79f1552ad0c3b6cc7979fed954906161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fba16d286fb6b2a6273c259862d8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe1b48c20fa490441341725b23b6c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdd57f620e43d7ea6a2508a38d750564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91e70cdc504ea0bfc9fee6adf160765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652010cba263979759c4ac47f31cb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0604038ac9314f2e99f78057910b7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d30f46053dd41be9dada77866de5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89611879c0c2b9bb44ee8ba831cc94969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14b42278acb0ed6867eddf208566d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb956b6224eafcdf61fdca39cd236271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c63e21bd0ae5f13deb47e2663dddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d022f1d72b15da2bbfa7b2bd03c2bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b20c0f7b90561916f23c2d53cad774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f085eceafc33edf08fb8ff8fa3ae975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10bb10c2b6201b6f0ccde28963d8db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2862b2db9af5ea542e4f2f5f1e21df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da4bae0ab69fe1caa3a96dba348b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba9716ae8079539847f54f80e36a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e20b889d1fb8d971bd48f84fd743f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9fe524ea16a10706d5e6aab62938281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615c67913f9c5a8aa24a859ed09ed7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca835953396c023e500d63dfbcb6c2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff83537bd8092484c9ddfa8f90933a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbbbce6c9ac943a17c65e88ffb448b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32307c53a51448a3e3d6f06d8a6d5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad23e7da589b5116db0c452df9f7ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921707ccef36fb3893f562b60a122a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ce7a3913fe5cdc38510d3874fdac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5dae3f2b4c6ed225f15706485884290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801efc4717a0b0ea9f36c34ec5c650591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d330a064aa3dcf2c3b36a8d24868492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa4df8cd19d74d9d2635684c27df993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdbb77e5202a2812c98efac165a1db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae0b2e6b9ce8ecea1cca6b706bc15a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae51db07e9e8bcc9faa62fb652e1c7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34981915c88ec65bf705ad73b9622d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e035c33e9bfa39cdc6d6f72cc1a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c62606407a06c7e2ddec8cd01a8df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99a2d8dc1d8a24228ac492ed2c4e4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabbf1afb239a768a33418b28d6fcef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c6b3866c09bd0823384123faca84a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb485353973acedf15937c87b7963103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd37eeb175c83308c9190bbc44806104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d6c21c1dcdd0d6b5e3570e8fac91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f10571594a036b8f854d173a118b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26dbb1207c1354b312097e1285345b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed71f5bdeb7b6e8faeb30348796794108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837407ccc37ed2271345eb7d9ae30437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060bc06045fd225e9fcfeb2a3c1ab3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c354685c4e6876f3fa108eff89d7632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8332d92c81f2379369a7dc6254ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95766fe4fc9614750a084bb7265aca63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c1cdb65a14ecc510baa2fd18dd827114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a77d81cf4baf721b0954e8fba0c0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06039a25139d32b2b090b5926236cef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228ba3260a31d8710fd45d0a6221688117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac3dfcf19c53a8a788385e520a0a55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfeec8fceb863aad92b2766fe1ed47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0bc1a0ad5832f10d0fbeda6c29918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8610ea5e502f2766d76381c2b017ea7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4235556435ec7122beccb38a63f2b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b6ca8c33c60b52f7301b7bbc2f57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25b36143a336fa6ea0cebd295db9c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364f7179112f317ba3f2bf2971d3285125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c218360025b6d43bf006a300ea8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b20e21d286130dce6056cb5bde268127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419a4132e9a1d560c09dd5dd4af955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe9f736af5e1e74a008bec935aa30c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a3d74b845c2e3d3fb4f4361544f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e6e5aeefa6aeb5ef627fb6b9571b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dffbffc56c1924eb1be1c780a7ed9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f636af8b6d314f146d71a47e57a60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d40dc14045cb1c66d568ffdb787f65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f111b906a18c3da5409314ea401b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e6ebd92ee000d96852dcc7df374d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fae58153935deba3b3b5bb9b33786137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaf200b0f8ef0ac1d9a496e508341e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6cfd117e8dfa16526e149dba42fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6fb8b1908960273ec53e426542ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cfd2ca20d1002987477f975222300141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912bd05e9df0f7d368ce268e924f981142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb713bf3c4a92691eb84bb2feb6d573f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261623ab373a484a9b9454409cb8b7f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c49947d0f509b1a2ce1a2c4fe2fe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7c960cb0c2e49c7dbb69c0ec2852146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb694c2e9f10e76b3ccc77c5292721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f68db2ed73071f9b4ff35bdc2386a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36e7270cd0a4847b65b3d27cf84573149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8eb0c852d23c3009d2a0701895154150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4551178f87486984ea9345e36c8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c54c734f1122ff9bf96431fa2abbf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4816a0a437d526245db0b57f6d8c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af373f4d5de8a03e87054a1f06d8b25e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>