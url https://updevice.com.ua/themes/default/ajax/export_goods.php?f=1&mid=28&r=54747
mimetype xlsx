--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a93e2f44ec07cf36432eb4c6736841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc02fc121dfa886c576d20f35879862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606464e0927ac2a48f0978fe6d909cf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c454fc0874c9867f5237069f6771274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd46c5659825f75a2b174138da7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1fc396015df5c9fa52cd46cf906c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096300fe1edd2e6e7a202446371249227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ccaf912936f1c23c6d8e0f39a2a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f715866f71e7ceaa5e5696991c439a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049eafc4af1986d75f9d4d4b73f3c4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8008d2f5940076d2b0cf8d7e8c3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3231721457eec72f7acc9e1f80d85a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56c7fcf05632dc45f5c78a33629fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a44ddc6b4aba41c5625858a79f2f4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e87458303afb81330ca97a41ca511b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069b15a00cd50776c8d005ef5d1829216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826333e3d459622e2aa645eb4b779ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b846d5909e4f7d7e5e7d37f8326a9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5fbf94584284d690c8bd00b16effa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4feeb38ee18e47b52e2f23e2de13f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c33d7839633885f2438583753670e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a572328ddf2daa149e9f8d2f6e0fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c04ac97429104e0113348ddf9b88c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd7fd28560bb5733e745164fc433bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f11f99a4d6572ac30bd9e1c8ecee6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab693ab9614386783b4f2234c3f667f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de632538425c93046d7e0b29fddfaa0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c654060f9e01015a0fe695a3c2e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66561111b2be87d2868d0b00663e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a0217e79a096f335366e732b323e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaae981316362741c0f21ed275ea1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc51fa421297eb0dba93ae79cfa1fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1382d199b9d593a7bce1137060d32733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2368f2dcf78eb979738c679ca6d20434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf2cbdb92494371d8d1fd801b75e6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ada9fb75fb8fc740a74b11c5dfb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5481db73cbdfe271d9dc8ac8821af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad38cb33bcd24a4cd1876eed0eee91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743727b166b67bc573acad2346f321a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b50fb1a6742fcbffaf89bb7cf779640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8b9ae355b1dedd1bfb3039330ec9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388357eac591d649d1365ec17d732b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aaaabc2233cbdf837caae1422fd6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e08d2829493563d851075fba867ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93d48dbc31f7240cbaf87451df7af945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a2eee4c71f1adfdc84f2aa3ba000346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c1ceab2664eb0608bb2194cbd89c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5a0501fac21a42b1f0ce3a5504e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833de4c77904a9e3bfb2537d9fca1d3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e338cd39a58e3793537cf67ae191e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf2eef2a487fce26a28730c515bbbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6755a61da9b26963e65a6ccb60944b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaee375c89a987a58897e7554eb32553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673d828f6f099988eee74cd335d0f3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42711d50e0a82bf1bf00af985334840355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297587f70314b435e4384d63bc89343156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c7e251fbea218f9f81e4c439359257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c2da8c241293dfca71214593af31858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24372a84638c717199887936d4fae959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d02af78649d8ac832d41b7c407f2dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddad7016da19053da2172d8468879d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d2bb5844918491cd29fb88cf5dfc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef406b6528e2e6960f439190d45feb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebe5936e03c6a41ad1abc44705faf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174d04f172e5c5a86795ce00a41d5c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9e260bd29b72d7f2aadc74089f8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131f0a10e1b1f2060f925940845a74a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844706958222eeda3154a460b55acc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2c3f4fd44d4391eb7119a1a4eb4f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9606910824bc23e51f6429878980070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbc042956e547ccca675646b8145971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbedfd990fb6127acc60594ba5f99bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71601c4d51283373be42b8d56f534873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df25969e0286189144eef5689d51674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd6da2ee08cf17e3e0da98f20080475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46feb83633e8533890b7251d4a104d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db9ce35db4477e66900fbc76da06d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fb5f6e8d9df73b814bd488db876e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee09d907b1d3df397472667d0430bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf158e7d254a4d215e95eb5192589c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e6bd81d9e9ff755b3e9e23dd6bec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bd524d6afff6df04fda567410b40882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99007312802bd2cf5ecab9c3ce7a272883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9984b694d436776e2222d2ee6480c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e6f76484e9d752c5aad70b42717685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb6714358d6b2ebe2970fe86cc16386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec4f5529f201c571a3b63b2dbd0fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f3b96c0d857362298233e93715cac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd611ae2d030d3e5738b5cca899f88e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603318e82d33f83e13ae398a52caabf190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb461398790d3362059666c5be65d72791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab32309f69f0477d89c094525423292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab319184d2e262ae106efc582ce2fa3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acaf12b0f1e2e5d17b3fcb4399b6f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f431d4d416ddea849907e2de8a5212695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029abfe09b216d136a633581e4574ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f6d7e71f4e334e509f92c124f80397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab0fb22afa4bf4646c54d91f1e3d7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568009fea0fe2c6379ade4bebb367499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac8001efeda2f333b8777c352e02e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b41bdc5aa74377f38be443683c6e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c0adf7384070e7bd3bfab9f92cb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b6de92f1639408dccc0c5b70353db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2210d79e051e0b16363d237c8e30b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c555e369d077117f989b22c1471a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7d03ff414d66f37d123e0a135aa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb0afc899392c2c9d58e94d5fa9f05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ee36264fa55971ca7ec2a3cf266d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ea752d5812eb40d8089e3f1c65f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b69615645c80369e2a9e00b4a4f1e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6208d932298263e56a69bcaf54d27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467613714c945be6e52c3b0386ec712a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d8bde7a321cacb942d4cdac81921113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ff0766d07eef9542e5e9f67e1137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd536fe736f2cc8bf4f776c8b7f8ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c254e459b6fc8cb36bc8666d90b84f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd651b1d1838cbaedbeafd5181f6e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de100bafb227c6485fbe4f20cc20f0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bcbd0f52b194546debeedf54eb6f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f65bb6858299c37c5d15aaf005c8bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b08906df8e4ec89e6f03a481f1f545121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6017b51b6dc5556975dedb1a0e25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721cc174d36e1ef66facdae92ad0f73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ceca890010afd7b4f4fd04450683e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4dd4bbc317ac18ed30a785f842035125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a301f1560ec9146fc46b6d1a764aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952517623bb04db7c390cb0abe42471127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911142e7b6f58ccd3476557eef7b544128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec031513aad946d899023d72562f6082129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff71825a37bc1b5aeb479e97f580ba0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d9d64c4832d7cbccf68d82e23c41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad356f8220ec0c86534e06ecd8ff6af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbada0d37a0ac58a9f82308659f526133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287421ebd4c60303103957ce1fa6792f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19720c5e0cc19217d3770c0734600f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa010f18c53b0f63075a6aa2c1dc51e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1cca8116b5b40ebdc47b03140b715137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cfc599e19776fca6c55300cdf43bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17b34cfa854df56fd3dcfe21de9d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018088f5d3f4b6ae3ba861aa0f7481a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c7b0505ee329b91199106bdc85ab9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6bc33b41085f1a88734a2eac57dc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e3cd8cdce464719bcb9a7291346a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54af4902a5fa6348a84a3d537a1093144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3228894272ed6b27369922a4902499145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61f1810116b827aa9ea6527609e48e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5e653bfdcbce078bb467a5d6068a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a0068e8e94b23aa9b2f7e48a4ce8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff489c9fbbdbd6563eb068acf276253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c32da21630a524373d6f3f1dd000f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1a63e5ddfe2ea7fa0e240cd7eca6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6047a6844eeb9f85d46aa0499423152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb3625bf109351b0634ffd60d66e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e5ad8895814e27805cc7d60767a1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f147c218b0ea43c210608bef75be41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330e9fb9e6eab446b3e1349a1589762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2663d6c72f15aa5826e958d372b1c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d05bd215014661bba065251573854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff451bea4e981f90f5456df4dc0a635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abdb1496635ddbfcf5a351b809c26d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6483ade4a9a0c4f77741c5deee1997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49bd0a5d13eb4d4270510ad27dec018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f74490fab930212f5800629bcf589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f5e841bb97f000294bc7ffa9cdce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73148728a04ab60a224a9eafba8de6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b91b11aa204a48011e9806f50996212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b937229fd0f8b7de4d21b790911d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a3691625762bbba2270ba7d7d82e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8cafbeb6a2239834c37e28244d4ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95a4e45d9b354b44eb0ae7553b54b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054fed93efd2ded9021521be08724b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99767001e549f9c0f0657d6d0165845018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5fe469216b283bbedf24d8f25a2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db74a669535032a4596ed427c0c1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbcd13922e5fc2440e0f8c6d15ef1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c71d618bf5a7e57432f3aaa935958c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd42e81a0ddf4435a291b52e27d5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252beb99a2f6c6be23e3ded3c6e906324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de145ac3b78916605aba5e3f50e70125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2307c95221f2dc8e17d488582dd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2667a5b4b10bcfb9daa2f49c555ee227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2162e454941e5eecd905c8b8b22328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a7220df9867c1f7c9667f7c3f80029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762132e679cefd3c7db9768ba6784b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0997af346ca2620032250c453aa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7066e0f914c2c7e39ccbfc2acd44eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6e95a6542eb830919dd7b88d8b50b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a22c1f4babe21b1f719b1945cb06134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b486b31b895653e2dea9d82087c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747e2dc483c22b7eae8f9974366dd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d8e06cb7907b738c5d200def090a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8991b2f90f29376138d3f8ab545538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec118e7fe66be5dc32239779faf4e48639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea42faaa4a503ae274932bfeec809440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4099053758e387a389fd1c4bd75286c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb489498ee32893839a4b69b3d6fa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9953c9acaf983c3968be2855a110ce743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361f1ecfe6d3de91d9b001512c605144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138d06080694a728c83785cd6a37ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e079f39a838f7dce0f3b59b32bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227bcb1b7ac2307f5e920a3873763147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cb0d4ca961be2675cad1aec332b0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a023fceea649d7d20d1239e87f2f71449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc723bcf5495fa47189bbd6a6f571bde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e407c513eac4874b2fddcd452235e6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344b44077dab7607ec89be023a7a2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5475e7eb62bebda24ac1445f98a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa0bdc4227808832ad8fd0645914a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1951767f97dc2554d57af8a417769755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6827d5aee8d57a3fdc5eaf29959ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb7139923dd82b31043742db8462ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb2d6d5ae404bff6c03dbbdecd7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95994bd47f37a148473c25a705c67a0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b748d2efa25c2589f36cf016f40db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2b10724cc3a09759733d4031929b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72510f4d674019ba2aff8c57c24a6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26addd6eeab24f08346f6cc47243350263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ab678362ce5f372b0c2fb17aafd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456253a991fdd2068d8a8f51d085309365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9c1d930a740ba8084b5d20061ab8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93b7611986d931ef3e865fa84749d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538ad1842ca3aea7869d8dab83850968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd46fd5e335235c0a4378a5fb20a7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc7f4ea4f149892a9fdce8a2073cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0757ca696c3b25dd9242b58b7e8a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a2b8d7b6adf30bfb0b291c0d1734d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7601063ae7148a1d6d20bdf9610dbd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca388ccca5c253b8884d346712d0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb2f9f213f7e49615d9a62644e5e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643730eb771322667b573cb949cbfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3825590c107948e4d38610791682c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc127e428e333792f3de6b06e83cf43278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aa53d5c22592a0bd0a78469bb4a4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85eb7362f9e6c092dbc4c718c5235980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05144adb18f7bea2eca71ac8a2ec9b7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec24a5be9698aafdc3a7c50829e78d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d35b842e75fcafd9bcc641657f7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467b6dd0d4ada67a51ab0cee41334384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc99c28c1886976d6ab8b694d591ae485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd38fd912f5823c72d35088816167b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4b2cc8d0eac68786bad78207604287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd807fb1c5f7db1f84ade8f1355b5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a155e93a39a77436bec36cef9ab5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca110cf5689e16ec7fc11878395b3e5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff835c6f754afeab1d6373cebd8c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534227cd2c9be8e879cefb12acd7f7ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b025b1f8352da20b51282e08c639693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3bb421241ce4b8e8b76733f58c3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b488e4842eb42363aaf103dde87ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab332ef4b141b5d6a0431d7df59f54196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c0a33af751c8bd7390388284db2bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0265de388329baa8a9eadfd1dd60798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c5f2a3b7d9796a2d9f542f7538d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4fc470f81f89fbce4d3a59534cf88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c596d31b12a26706690a0596513c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fa69b39308f1e1009ffbfd8a4aa35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221735f2b41aaad3639605fa800f75e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8242f3bb17a5abc39e0b2038c7f9c12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8b39bd7ab3cfb6b4a7cfb31cbe37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe0e980d7ce853fb4157bbde790a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b54671c2c5176395f7f48c0f0f54f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e3e72332eb852dc6686685ba5b99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0297fa9f220e7b2409dcd1a74b9651109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b812ff17c8c88170a7ee36b63969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38680c7642e894e2686c70ac99172e4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb39ebd9944244538988212c650f9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c166510d44a315fa1cb0c9da4147113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9488a098a547919abd91ba78b15d316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e8d1337e0702b44fe89f1edb260e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ab0d25e13ad98cd39ac6f140762f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092b06e56c83c4ff5c8eaa6389a8317117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2821aa1d92897e64967520fe749f58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa463b340863399621c3e3b42fcd99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991c174afef16eb766855dcf57608c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f87762fb63265a82fcb909e43453b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab356670456656e2a1787ca5e152f35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2447f830e38a0de8f2a5726a4ed1b7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110fd4e7f169d3adf51b4191b436c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f30387f1fe2e01c3e5f946db65d8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515705075546eaf53441e793c37f4f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a1779cf5aa149581e5ea5b1bf6311127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e34d588170c2179dd7f16f9f70020128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80facabeaddc1346beebd2bfcbcea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc204a4794b5a390950e50989d5aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639679535da9729b9a230ef6766af25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023862013bd16ee61711bd55b846277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca969b4a0ce8c7ca05b0aaec5abd5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94b205037fbc5a0eacfbecd098e21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dd8a2df7067af33c4f8219db25636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad48f3a030dad1f6614df591caa4ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1928c2e4237b32d33ca4a88162cbb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d900becbefe5ed2833f035bebd5cec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048f8fa084d9fa3e079b17f2526141d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86933f4cc056109509f75b46516e45140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce964fec0ea7bceca209cb4a53f188b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c198553b8c489204673f38f4bae83b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29b5f1bd5b2540d45bb109d0eecf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fe0c6522eeea3209e7489e380834c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1fa7222ba06a41d759dfaf9ff32a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f27dc11696ec4bf801701322f57a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7a568434f39442d8c1b00eb89664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9fa1dc39d2c0a19f2433adaa6569b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d9b360972355ac6d1a6f97144002149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e993807969535c72db5ca34e819ec08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a6d3cba5a0e2062172169b3585472151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567eee8b52fe2a11da68ff18bb259b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e281a30e157106b1f221c37d4bc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e094885420e5d09f6a95aecf9579154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>