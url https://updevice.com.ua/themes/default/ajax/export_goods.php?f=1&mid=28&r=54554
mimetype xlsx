--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716944eb96404b80f0dce9e4b621ac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a3ffb9c7b82e5f50fdb6a3610e9532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c22471636978d3faa6366654272aea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc6a77a2ce9b8c836eeab70eafba24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8eabe512d36afe39e2597beb8c2805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c253a1e275818d3fa8acd89882e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea71912c1a9a4e19e7d62c9200871cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf255811171e51490f053998cdc97c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917daf300e4fcea1dd6f339b83f09a5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b43b896073eaa96a0936e6ffc44d8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019af39d864e0ca3bf3b5b2e375a76a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeae57f8c959da0fd82124a758771f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a5eaee59b3d40213f67ee367cb8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457fcbcb2d515a4a80e02b8a4978d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457375242ace8fb9e154783eb6346ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05253126913bd2e3cd8e5f65f409b15e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f5835dcddc557a106539b62bc38517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4907b698dd832f4263dfe75360375718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52031627e8f42aaae34001aeeab58f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee74973461099679cd1409250b9eb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd077ae74f4b981b1512c0b9ffc39a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1bfdb41b99eab6f1839bae8e91f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcaa8feb408278e4a33689ae74e55923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d060ccdfd5ef2e8b6c846ee31fd004224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edbc8020102367964a9da8578983725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eef3795108146b20aaeb6eb83aa9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bcefe8ff847ef7219bd4ccf3f94a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc9cf828d6c79995a6213fe96a2f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae0040b2bef6f80a00daea7155221f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea106c6dcd69a8075ab1e4ecbbec25330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d6ff3192c66b813651be226be04531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bbcce31bca3ec90507106f2d5cb5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a96156521c0e60ce67264da7511433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674d89e70e0cde78362920336a2bf6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643624b0dff3322dd88c09e82db686935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23cddb25689640470f95e3f8e370e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79f4ae78b6d67e40faad5fe5622c1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352733165aefe01510a4fa34e5c6bd1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672718be2d0c1282c402c495fcfb17139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057faf979c4f892cc7324e6957d46db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa3c5d078248672ef474ff6ecfa9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48fbacb7390e3914809e37f9b166442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c673d9070c69726a1432d4b78222e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bbe2c8e9b009c0c2864267026c4aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cf17b07e3ebb23da7590c0b61442a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacf98e82f9e4070e6c32d0b76103d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fda7dcdb1eb9475b046ca05660d2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f747c0f1e6045d02f3a4e0cc3ea6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea77af47a5a21c25f11a9622746e4f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3607e0282d0c296b005a5487bd97f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08d578115dae9e322b83cdce768ebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e440141ed8c737c7c1018763615ca7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1729ffda6a06556d0fc872d83edcc653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2550a5c06c0c1445f7f6015b8a8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c5b8e7aeaf5eb2f6e3ccbb26d85755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b53417789d862a0bf7ff1e94dcfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47be0c41ce3e743a1bad141d6d3be7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b21f009f6296943ce2d359a043ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf615ce0c028e765e3c4d18fca3921359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72699c3ac1a5dbfeebcbe02160c7f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065fb2872217a2af3cd8c2b820dfca061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319169486fdb763b83b7f504896bcd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158907840ae194c847db51a7f97694c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560954ea6e32497540bbb51d06e448d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea86ffe3ef931328b3d8036650f2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f139824f9d0a977fc177b4ce6bd3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed11e190e9000669854b1120e3d0cb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202696cc4ea24bb9d37ba30a46ae0a1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77f835b7711cbd5d7c09863e17f8ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b670e2c122ec9f03925ff9416b05a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0695775d66d2c93de332ad469a29e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d9cb38f492421f013b32ea490398e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882783b1688ac318b024fe41421ac25673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb60f63a31d215167e25e7282dc99074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c323c04108439a9a975762d487eec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a419594a206a6f896002e90a3a57af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d747bd34222188f0ac7e36b0ba8d8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4699be26c26e18269fd1de4393f77878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800d0c0e9892f268a132b6b0e9d67b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830e8f31658adbb3a92733bb8b4e82f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfcbb834faaa1dd104009e7588ed9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0114ba874d4b752b2da461c17577282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9807970d7c039de916e971d73416a3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200d7767e1b9b1ec73b59ad180a3fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299aa2f17b84b74f8c7ec5250dc56785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34ced393fbd546bc0939871301618786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620cef1e99742f1a4051eed4cc0976b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937590223197e67c6e0be9e46dfdbace88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab51eb4dd5fb7469d1a739f8ae3f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e65ce80222495936fba2631769a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c89773aebd8c570f052f89d8184a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8741123072716aab7285729ec846f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8d1a40071b93e7f58b4a3960d1f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdb3548ea9cd61e6ff03dc978b124994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be360bc80c414d1b565b2430fd5b3f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f363437479635ce3431e5c012758f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df95b295b4a33067a9c06adca71ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e921f0c739725a9a5dc1f998ee2caeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea708149ce88aed36900dad091cc54c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751432064d4e184c0fba23e2a5c001a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fa12c55df39b7a70c5452e5d2ef5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a169218664c75661a581ee8b325d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c241a5dca07d28057516615b3a4ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e7968e640f4b7b0623836cce0527b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc22b3309271c23a3783ceed9f6a914105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b718364f252bf4cd0d92f704dad4909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f0d7130ece4d0004d18b06bb9d06f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b308c76467fd9ee3aea68deb48c33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a308987bf3f024516d6aae7f3b52a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de7220b4e0c92d426804915b6c31e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aae3647f20a8f85f03b461f8f69c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70b2bd7ceaf96f5d08b496ab90c3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560234bb1bfd2c8dac0d1defb2137c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff5664258137847061b5c57f11115c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77907fc199a526719bba63812797c7ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b723d038a9d50a265d6c5d8765fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced20e9c78c44a9627a42d4c5deecb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f59183e4a374a5ec07e63ff61b107e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca083872c96a4e8071672c0b2d54b1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab834194472de5ebee0d050c17a3c376120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756258cac764a45da77042c8b000cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392b10848b3394d2732dda9bb33adc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703234cf7854bd4cfd5ed68138e4d598123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdec56d90b9411133f596574bbcc0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bda52633a9fa2ad16767cf4fcda505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ba6fd16177911e88eeca81d8a030b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ec3f4d4540c4fbc47ab6e9eaaa2ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb92a87589af794c6a35874b76fc73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d931436bb06eeb8648831fd9f9ce53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56bedef7a89b2c22a4846214ca483c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b0bf13073c71b6c89051439660f80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2fc8fb61c861e5a7b0ece1d6e065e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a070f319015f2b00f9989dd378fec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56e4c70c665b62228d6a62f04bc851134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bc5b307b3b7b3f48b8c3881567b6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb42a7e5a8a8250ba040e7963756da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4c18a325b8e7dc0b89f6171c14d07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805726c7566d815bbd6907a91541a3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25677e90a38ce68e27612494303d5f9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b1daac5009ddfa74de36e511a5a5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac826a769094695815838040b90c1cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2cca23955231d191b814005dd2add142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701bf492ec266b5d04e76cf18443e10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af0f739954916a89150d4d291aa25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592749f7eb5c2537ffae79dba716d851145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7b776095d94620a5042a37df89fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9580ad421ab0de29d6a45c72096e02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642fc168ded6b0d10a48ecda48dbe66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572de9cd701a54b841a396afb6530293149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d3c827437fb8925c781849a25989150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27102d9e6a5c988d28f4f20dcf9c35a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c509a36a19abe16334c4fa45fac8d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce9e6e6e449fe23a7162bea223121153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff7052d2295cab99ebcaca59c3434154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4adcf040d4aacf88a375d7d6eb1661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3bd983aa7807b9ceceaa7ecf808612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c254ad3b4c476273d282b07a7e3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc990f412052d72216c5e3782524774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9634eee4fb57b99c28e8686ee7a3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66050bee29c1c27085ec93cfe861e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bed4303d42f6d3ded5e86110cceae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4976a8b189815ed89dd1220978cc29f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcee7d8eaf167fea322ae27f3128649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acb7c21946e8b4b84638a036ac85d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a62b25baa410b0907c6873004d01011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc1e21d479eb6b1de6392a49dd754412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d095812f8911734f2c0ebaffa6a0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5041814325012c200db8cf3b5d09214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5423c5d2fa66bd6ecacd08d22deb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85d8da684b98de7293dfe93bef2e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633fae105832453686094297bd243e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb834cce3608bbde7407d8071694518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281926a792e8c8a1222a39dc54390eb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258d1061eb368d2fcda1be170799fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3bfd8cd21800d577f00019e76eff821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2058883b92e374e400a3aa8d87da3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a3384117f57cbbd756376c0e2ee523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af1f25daa867fdd8ac58a8da964ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38598629817c222008fa3dba58f9b5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841a6c42cfd8aadfe99aaebac732cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ad5fb796937b2b151e45f0836e7d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4258465907de50c06fc619ce0499528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e302c6ec34c2e2775f40a3587fb1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbdf39981735753241a4c31eaec2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b21fc9fbd12f34ed0aba21b222e9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae682585a21ee68931ea6c3e8bed4fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bdb6a88fe495585b9b3c294eecb1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718f6043adb5c1ccbe2beeb99cbc5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f773120cb51b1321e53842ec5443835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdeada94839a8d9b1cb201cfc4bc7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597368875d6c7334c19d4afaf35d1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f70241ca6cf3b80d6bec873ca9a8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2fd113bf8e310f485330523f8ca8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369da2453fbd16da18472a4ce03b91e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85064a55bb0dd7ef0f7cee730940aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace71394630dd2db7d00a478dec81c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c952cb2cea9ecebad80337b388a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dfcf39e1423614e2afe46d49e858744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedef92d1256617a0181e97c4ca33e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e286f5d72e97a6584080b8cb0933246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47ab585eed7a758252bdc4080dce5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe70898f9146304636561e0bfe03da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471ddfd7c2db918f65b066ae80714a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa465ba05d93dca3786433c4f55717f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ae26ae6d56421362800168208496151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7082da27ac97ffae8bbdf15a381b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636bcdf0dbe6a4a60bbdb5b79e33d4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb0e85a742d1eb8c490fb5df0fe4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc629bf744e317e5697516ba513a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6938ef0327c37819d5a5ea78c9b62f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc8c0d1714434f877520470a0207c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57e6c04a12392a785f88654712cd4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e712cdf99c01762837e6a9270be3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8849364de58950d0a13b0b59ecc060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc2bec6641e484be6568a8192871061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a021f6e68147991715fc2678c043f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bdebc5752b4716a800324f4f9539d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35efbc6cbd75fd8c1bed87cb3e766ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d25464c2556bc8a259118a9bf38b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01062243794e1892ed025b64715ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45bb2e35ac84ae87b4a5eb8e03c93867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452cf549a3cf596d9144545f299bef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2525412f1e4da5acd0251ec00c96a7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f68d2be4f3b31a3a3b66f22a9a24170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356898fa612810c851b313c4767cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125ad5f7583929262d70e3fe617a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441a3f946d6d386783311475be88c0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1cce7417938e4b0a9bf18847212674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d143e64d80e80eadf6c018eacfa87075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e36dcc6ab37124756c3e86fad8a2e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202944697b32dacb5ead42b742be6d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4210269e42f49dc4f8a3b1df2c34978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fdb54b4c9e688f70e4c05a50954779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b0035601ad22970c58f4407f7dde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a128c6ce963052bb4d739f1ca9e13281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b047d86a77bc48c649808b6fdc80e8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412e9b48f1a0ab0a05d2f45493af37283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb495c7f3bb857801bc77880022387984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c17d5dde7621b6733443323769c2f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432c689dc92f5bd7e54f0b7f4b5f1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b369fb07cda020b8afe7014eda68e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c451c7dfd01623af504e9fdc32af588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c77debc021a066ff6d4238d3bb3e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b6098f6b9cdd34728f6b0440f050190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfd719172d29d6103935d783e0341291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9261715f63ab27cfc4b8920b66e18c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f6a6dca0d4ba2af6e36165fd4dfbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82dfbb7081483cbfcaf43e37f3b0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439accb21dd5b2cd0e72fda8f9052f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c364cd69381581ad1ca3934547b02396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8d91ffbd05153baf04263700ddb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9530f8c13e6622852763fb0e3d7efb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8593bcae0e50f2ea7e8442f4a4d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b59a3808ab6fd9f45cad52e5a34660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb3f3739b5f17b6a62f3983a6e9d13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678191a91ac2e702339c940ea8eda7e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da762216c202c221fb5fa257ac18c57f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1709289d8872125b300b6a539400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a132ec58e6b5b76b459b59fda152009105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15062c3f537ec648d74d3c994affb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af3bc45146d1cdc6140bee0179d591107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171f52baf9d7744c3893f0038ecc40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6dd8f451b726d2bc121ef95e892e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe177a819f93b70a3e12a3d5b98fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e46e2e9e43f3bf895a5230dfd64514111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c109f6d1fdc9803901df5df579acfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9a0f9fc163bf0d80edeb4b14a66e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133f7d5a382ee040410575ba86ddf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6035479672116fd9a4e8cf8c90640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908d14a58d601ab5dfa9b115a03dc2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14185c4dc1c19738ea5dad9e9e6a2442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bd2451cd4cd73283eb064147ab6bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80672250a9a021e5f3123f56a6d65a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47cd083e2cd18af8dcf02e802e2b1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1634ef965ed104116e0c1e09a8f4daa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f45ae871c51835523598b8527003c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9faf02d690181af86c4481d56893f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d339c30226a66e0e8b7deab3fc8aca0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048088df413457c12a32e4f0f444396125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5fe5d0a3fd2a52f0174988ff5d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92215f4379fff2bbd0f6bddbb248c04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032603836d64ad920f936145dec5f9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094546691460ab9f10061a3385db77aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c396217c11356a75e2467af4f1d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c057cf00fa15ee76e49419a08c0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c14990c78eff35b00a2ba8a227c67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990ce6cb4c1ffa87d04131b191c75d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d006dad6d0d342352d4d64c0b4f56e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727b62e96e411e1246cd6828233301e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6887ece03ba05b121d12ad3c21477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e01003a8a7219c9695e2d6b7036d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33fc100b5d3de0705b4d688135c71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf531c37f99e3a488c71ee9aa13fde8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986dbffa5bc58ad42741564fb8bba1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7c26c3de77005f3b9f521412a218141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4cceeb39a45e09bfed8e936891c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dcc287397e5f6e700e641770394cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75495d0b4d7370185c034651d3199c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f45fb22b97b36d2c94f6a437f7aad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff5d450af12c102c4f92698e9e408146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ac63114c8119c4c97c4f3e2fe37df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876941811e0b57ae8965784348da932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13b36ece209a2e9760cd8d4e5f0964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484998fd7e10a400f3a3467e46639470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976dacb888f28142acf81c1434ae5ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d56fff46d6680d52a80608f1d499152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d721cf683554a473ddc409f3f254de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9cfcd8a42ca59660b5e76e4b887e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>