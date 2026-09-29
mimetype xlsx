--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6643d2ad94ea96cb39bf98f37d10071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb597f60aa3878d16ad6ac780cdc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda570e588e873f9d5d0a9522662d67b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6644162aedc7f8739734013e797f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ffea360fae3aa63e6205be8889a6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e318a58b62ddaec0a39b29a38967e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6136a542400f7512501578b5b34f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5ae99f2c86d0c2b7906db8db76928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b66b50afcfb7e852f8cd1f98d2699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3416895fd4c564d9d1c53b6e3b9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dddd7c3a29a784052a826e2f0dcfc711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066e78db0833c4dadc9c63eb9b82bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702f22f5468759908d0b0e5ec62786813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cbeee5b1bcd3be5b9b73c63659c5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0a4b7ac39d352a669fc6feb7b93c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2171f7fec06f0c72ffc242e4da55816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d8bec0a6b3ae3254d5fc14001526f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e8c947a184414d619dc06729f751b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b53aed1e2512c0961048c359f3e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41ab7d40085c100a89b85320c9cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b97fe2354b7f764947ac4a583bf7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb6a15926e18be9e8a2bfa73e760b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22a81d3587cf202d849a69df60b8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b4652782ddf629c3a18e516b863424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381bb2ba1ca5fdbbb6b333e5cba9c5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771571cacf6517fa9b908382798e5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b02ac4ef24e0bf05feaa1ace799827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd99b974c54bc060b2f8b619280219328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4378aae7234f3bf26c80ca256186b1129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279aca4808ce04ff91dca0ce56fcf8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527ede921a5172e425d84e051382a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c63695e87e696d8488a75b394c7e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf7a42fe1a283a0463c0a7b5bf5f2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984239b0c9c44169a75e4129f85ea3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcaf66953e3b248d6ad8c50e8e165b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9322ed5731f72a2fbb3f0099c60b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76633b979f543c3fdd5df9527ed25e2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71c35c875255d17d714b48cf0d59fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f92cf6c54a87ec832820d445df0aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539daa1edc4363b93fe052961fc587840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2925a31fcddbd0fa21a95b8980dbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497ac0858247a051aeaeabb201b292e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec424a165927c6fae0f2ec5c3c50898e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c65e207c6077c53d0fc11a3e8e6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbce0ad800de9ce65aeeaad088720745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa9d5b722ad02db201c06462fa0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be188ab69837acb2c975ac979eab61447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be86f2066873a5a44188af7b53ecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a089da211d3461bb21fa5af97dbda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e13863351983c175791c58d470dcc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc968b6ba268146e1828675d18b9ed751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099fadddf033938924cd6d287a8e8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243abb6562bced287a36430198c5185953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf4b9ade5beefedc32a77c40ecb9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259fc10a7c3cda9618c7a5bac6091cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cdf4c032b4240da0664c9de4d7b1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484bb96cdccc212c5eccb5c15bc28257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95c953602ce44822144ad584c357458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c6cc8e04f04cca1519e78947c5e7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6777900bf74d413790832e5c059f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd320ff16ad7588dfac5e8ce928c31761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3814f77b5cbfb374b46ee94b010b1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efedec972ad9fedf266e3c5391d4cb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bacc03629df58a5cb4f07ba84844a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6b8daf1ce73fc0475ca29dceb8c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8305e96317996c25456076d46aad4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa09b0861f9d9c3d60fc7c35e06d8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1fb41a32ae938175daf03e614ec7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca8b5908882e45cdf8668a455f51a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f27d1c8ae6e2b1b546a9e639fb76470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6cb96f5e9dfbf085855a9040f66971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e10f0cc32e24002ab8835482a56a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf666a4a8760e2dec290696682a23ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd066917c4036b1175b8da5f1e7c1ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07180e59891d5f23f06ea866c33d721275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762f03be65eefe52dc2deb6ac390fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470685f1261245458944cb70d0f0f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c11ab1d3e09354c13574cde523e6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d98a462ea65a05273b2983610538779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d5ec70d310f486099f0cf805710d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85f5859a292dc3769aff287d11913281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d96ab1bb580f082b8eefe1e0fcc1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1425fc49968fe094217e27672bef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655af1dab8c65e55f19f45ce6c6805f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a9b43e967549974d458fca8b4b42485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080781d6887e2c0dbec4ccadc4116db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577936c44770f449043e5cc3276d55187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a920b1b28b0dde10b4fb69e9458c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90133c8cea13b127b35106f14b9be92989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf78d4917be511b7624a25cac5567e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0e7da2acd428d094e1dc7bd32566191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618610b6b1d9773f35b0b715d69a46492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8189f1cbce59d358f0d6e0dcaf1ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacfeb79c2c4724c5a197404b5db07194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667e33e8248ff3d6911ba9fbfc456ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d716cc0bacb1539db84c6ea695f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad1159d2e3dfb5983348d3dce161c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76114c462cdfaaf5271344cbc66d2bfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d6dd32d61fba006f0a3622c73663599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cc20b5bbccbd697d12b6c9afea61a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485211594c52ba126e3d21059d80539101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f78878db4cbb15af1d9a771e6c7a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b96401432ee8f7ebcac9ef018942b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006ea042f3226b80949863cb8753b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe0651b3a650409a66438e2df3ab9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d480363a24e4e42afd1af2daf34c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc720764235ce154dbeb00c6ce3a79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39db726e1492b1ed57ef8ffa628e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22512d06641e168201cdce09f3c46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e8853ae84b16b8dede10dc7ac860110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db213ce24b66b0b26387d23568456df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e7675ef719961660cd7d338f6f6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448c9d7b2d9af5d3eb9343220139f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac5e2bccc738ed14771c441d5d9c9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f358e20271954d5fb90e64f0161bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f1f3fe5074b3fb243eb88fd65ce72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf179588a103047419713897f3e58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858688eac8063420a9a7e6f8da82da4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f574e9d42d063b8775dedaba71f6ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c76243153d8907a29eaa80c4c7648f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f69ee6f805d696baae4bfc39e7937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aba037945d50232fae32b37a4b3fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c43845ed87fe82148add919b72c9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1cbfdf49f704d6d788d4269457927124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447105e96f5b259db1a5b4e457dd1e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd94cf0e3d50b34d6d0b8426e7a8cd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207b97df9ccc271b2e50ceb85353d94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe507155fb4b0fd543aba05a7feb9cde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dcc7c8a6ac29de079684c0fe1eec3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41da3ce2fbf59a480ab543fdf07276130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b5d5ea7263d03878dac4f719460a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04567880b157dcb2cf5fcfc44c9050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c20d557c05315cf60ff51a15acfea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938add4287ebfb66993cffb464a3a6f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f462e1422558fa1ecf772600e3552f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8368ecfac62c70764019e1dad850f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1c52cb1b060dcc5fb981b8a479ab0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5d0e60dcf1d2924d1e2b11ecc2a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf798e31888346e505fcbdf563fc6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fdc86f7ae3d1b6ea31bc8a3e972ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf88c15369e21805d416f9807759c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b242189fcb5835c3f7a8e12659da16c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037723c8c057bf75aa537aa985bae2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c997b8d085430614c700ff0be894e54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a75feff773ea1033918902278323145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46463af255e5f00594a02f5708d17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e403e313f81e54922e593ddf3390739147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4a50f5ac7b5fe62adaf7b75e4f837148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06db793c1c24e03e018bd84d66ca04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7539b33faf9f6aa24b81be3d9eba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a7af319bc2ab56a2691c4fb1da67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc21fa77228310ecaf080d699df23f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81ecd2926b765a8d1dfd567d8e0741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9bcb378b5566c26cc6ad27a630a22154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9819ea58b6f73a9e9f242b52f3dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b66289f5b89b3befa87372628f762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d89f0dcc512f4d3fa1c65466ea5ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dc28f32cde252c3cef237a7e30fee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2fc7cce9af808c5007ea790051ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20080749828f6fd75c1d5a56d467d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60fa8cc80bde81a6e65b7a76fd5657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9af336509344b14801fee05d990f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489e24de3b9cead095f278658dc6df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236fc3015b9746e70ba7da9704cc91010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13240525202de460c0d78b9825c1e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9bcceb07bdbeb2d915ae11b390f8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584e340e9e11139b2e2df9d10070f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca479b825bc7c5ee97d1530b00417714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5745df592986c8e24a09e1c558bdd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcbf9c3a69650ccff92084be19f37116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26f2fa6ee8ac8492d8265cb6b8502717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7492a2e74ebc0da87a0e3ee54179d6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43203ffad85bf9cc415f44ae80e03a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9079c1a5d42a1a81de652fb17ba7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abfdd6d8a61be88ccecdce8ded826e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddff9373350178bc9c292af0c176aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde332e8e8040f53a3d4d22a155a74123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4bed6f2efedf16f5dc4514e7b0be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c651db85f88122c91a72361d5611f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d89baebc2e6fed2e0935570f454326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff54749c212a0a2f05616bc3511cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a2781aab31de303ff6347a6db68128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840366af8214ef9a4a1b5bbba79a63c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715fae2c6b17decfa39675e464529cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4df62b83fd69fa0d57dfd000ca91631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1883a803c3e07c7dac138ad0f92359a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628aa33db9460f5461f74fe5506fb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317005b50f04b680c059ce862d4fc8b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d5fa827498522842ef010929dead635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1725291b3bab74b79113d79c8c9c15936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a6dbc3ef3a94486e5fc70ba9c3a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09517f407f7b45b793ce6a22658779e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b17979db7fa384dd1e4347e87c27839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df956ced85216030e884a50d167f2dea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656094e47322650ac33ea1c8af29f40341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68736243b4dd6097ed74500f66afbc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487065df8e63d582e0f73ba55774a50343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ec911197acd1f66501aa6a84d7cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb6b2798760760eb507631a8f47c8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647421f87c5bfc306dafa0dc84f69146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf0eed61c56c68f6fc2f379520628d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0660517cf2358474aa9db174cc36e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758dce2f411f5c12534bc9624465a8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40dfd01ef04e38b78dce34e77eb6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909023eb61aa58fd814cefcfd6f460751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b61613480de22d3e7904067e99d6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e396cd3acb00d588b1cfe0d03f6686f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b474c4efd406f5a7277f5708ffe108554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abe6c7a6417eea10c43a142931096255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333b0807d60337f2dbe5ea753dc72856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ac6275c47caf2be46dabc96b544e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e069fb02fdae13a99a524f6400f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dfc30b3ff130117cf7b6cb655166359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37f91fa5c52f42ee37bb8f4866515560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc88c89b1e4b9faf7a2fe6b020880e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08049d2b93607063b86f59a94b3ce57062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3bbc9422a13499ccb06fbca1ab02663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6037a328d67852ee50c2158d7a0ad964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4e9b766dd7bc76147502645aadfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b71cc7c6af283c353ea37c057bd00866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dc7239ce2ada48d2429dbae1af6ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c9fc91ddff883ea01d3a45612d56968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237207b7e675da1461bd3025d4366e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908612163cbd1590ecd3464afa878170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d3cd866de29c87a9ae3a0494f75c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48224dcd76b0f3b1ac4b770e8ccd3dde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080c09e9fe5f78b719a3ad721a365173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977e21afabb3f4a2a30514e4c64220874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457f75889beaeeb587d43dd0b3dee5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabfba83b30fa72d41cea1fa0d4783c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe25da3ba3bac9c6af8439dfb6cfdde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec39d6030a9fa82f1ec9d44a890ced478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca0e8aadf0b7cfa819d7191e062d3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6cc079a495f62851f15582027146980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0d2d86e4dc05c51f7d6e3f8b65e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d1bf8c3c0860c9adb4cb3a82198882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f318a549bda04a26bbaab64dcc8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b7ade0f1ac427c686340ee31bce684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1969414d81a9cd72a3ecb8bdfd0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209a1605123376f2d2fcb0ccb894db986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c4edde4f88830dc15f4855f01a14487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96032265cc0de1b407ddde1b8d70b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fa9de80e2fc85d49e7103029cf5a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cbf89911d41e4bffbff7990afb50090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c810040b20292f368d836e40cb0a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a758aa6bc232d7f9bc624329be31492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77131b119535a59e8939dee90d6318eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb0fa7d8489db1c6c5f91f63e1ef9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bc2a2ba6ce95f2ef3c56e69da533295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7ab405d5231f4550e612eec8bf85696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c09ce889f6d7dc433338675a8ac9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3609b4bb0d21f13f2774c647dca3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7c5c673444448c4ab4c16ea06d23c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ac7229e96960ac8299c327d519c8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7203177cbc3940804ad8ab65d9c18a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa1c6833631cc779cff1d71f806c86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a430af471fce6c35e2c72683a6ecec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b562f2043e2d68c748b272503cec54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8ead7fcf3c4dfd1125852b91ccbcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d5e8bf55a18cfd19e3d59c5661c89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83b8ac4d47bd17da8035f79c8320e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b07687962a91b069f88e8f68269b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb96d22900ce413fdba5c78d43e9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9cb157cc83e2f92e819e31467ccdc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588777ac5d78ce35c354e0ebb5a43da0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afced735c54918f947a5980265c2e513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701136c73bdd9ba9838ec902de4dfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07953874c97e5888ef5c61c62eedffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03fd82f0a15b20c5721d8f5c4ae11f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cf2c48edf156f248bcc7dba2f005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf122cdc39e33009c63d23afdf335e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd3ba09885e627870795fd544f244118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21124b82c5175594838be35d1ae0eaea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade212069030364c4aa66b20e47350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0005f7d13516779a2134065becc11d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d38439c86e2feb9b6d63f43a50fa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb41209a2fa8d7b0a0aafbfcd611e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09a51fe4f08075ab632438f1247dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8177cc3b4765b13e7c5d2ae027033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3408fc3c3233bc554e27ca20b7b0f06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b6682ab833da2be069e3d335283e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9419ac0d094ddeedfffe2542b0a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25a95df0f7f6e5b0da784d7cb396ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f864291aa33fd709430a985c124a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d2beff6751ec909e4e40ec9a472b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2153ea5d33833587694353f9b1046c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c88c45a95c7788c1fee04d43c639133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797045381d290cb861d5a0ae0d3ade2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78217a3c21f1c25ae35f1d4436e9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1213ff40fcaa361aa81030673d118de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b94da2a5d27d34d756d4f460e3c070137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695ead7e8f28982ab5786c334805f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd3a62bc3228c3c85a691a4f61b5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2248cda08ae4ed92f4aaf422a4c4ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05063548660dea592606dffa1b091141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c84c8ab500a102b7dbe436ba528cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95738bd8464b146eb6af71614ddb4c71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e07297516461e12060d136bad5c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf68318b33bc2144478882d7048368145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95060285fdc8c60bac58858062d662d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1ae3039ed9b2330bf0f6fcfe6d21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4135934cf7a8717bda79286c19b316148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00327df00b1765e3383c0a97183604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85193f141b6daf04731c2c562e4a82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab12187a560a38fcdfb1403448815151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16cb20472a4be34e992b831e55970152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51aab287d6ccebef87fba66fd81df9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c940570cc22664b88d513fdcdae1cb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>