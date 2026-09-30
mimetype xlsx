--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dc980c03b6373b81cb680203fe7ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ddc5ff6b486900072b4fa77137b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f014af2476ca72110d079b119c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b525209d4052dbe776a1afcc96555454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d8f16c0a67212d60c40b992f8f785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32332f6cf31c528822ce599749828c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141fcab21fab550dd8c341d83041fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de959cab1dabb1ad455ce8779b27438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5610fce946d71702da0fb064b5eff89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810871566800fbe297d5c63fd4b895d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cfee6cf894794abbf05ca0270e1b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dae380be5ba149aea72fa4f3538312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3276cd2271a4a12a26200abb1c26913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711c98adbe28d0720e13696145deaba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f7bfb5304d1663f3dd80f79a2adb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c683c6973f14c032ce62328539f0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a0c660d8f0fd44b607be19a52d0b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aae105e34aea0692fa1f4f16d98f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df1a014d9a89198b130acd43f5c3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c63ddf533510d3c40ff0838b7cf5c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486fcf8b83d707b16d78bd0f178f26921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704915b17d9ddba7b3fbc523daec616e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f681eeb9c13eef6bcac2b741f38f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc50fa09cc1680d013a993187145c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33998c5e202c38397c1af68e12e8d3cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db513eecc9cf39d89524753688c8bdae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e94844e01cab3b3145e70b636cf4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28243b153044288b19577110e0336528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df082ea8b91b5c1557623f0f4150529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765841d709eb3e68d14a4a309d564dad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a56c0d5a363cd51eeb6ec301d042e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b1bfc1934f2c0ebd80185e0d4da832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648400ddb41cc4c4fb4700b787fa8ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3a9e1ff06a83e78e8e675deb74d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661ab5b2030f8d57d923d94a441de9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7155eb8e3afa4a7d970bd686399514736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cd4eab1f6b557d61e53aca327917e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c0826b7f67b6c0832d9e8b76e206d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74a33c23fee19dc6d693406922d4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778522ea17fa8809c531a449c247e7f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce7646b0dda2e920295349e6f0d53041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d8af92fd5d09277b5238e0fd229b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c7c22508bb9aeca72098b8fd1dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bf6d51471129e8da701c9a062a19744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a63c1fc72b72f62b6814154d3c775145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19318833cef35007a779a0f29c6c4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f006c86e1dcfdb2e956e96ceeaa3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c387e061137485a016c450f1b540c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48407046e40b22820604f434e00d2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c37acd23796895edd8fab619e40a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0efb911469e9118d87d4643a2a90b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c4145c27d5ee151bbaf1566b9e26552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f498f1a3d323d633316baa5115f03a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793fe1ba48ed228b6ed0bf5899022e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcf936a3962907302b4e50e0a8b18e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95895d54a4987347e3a9fabd03ef1be056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f5bff08cdd7e465f1c3d239141d0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331962944b9d1cfff5859bb7ae37e3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b8d1283e5307acdef7ac3acdb36e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f3190bd26bf4a22c7985531c01fc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686428c423b9781c2e804b8b4eab244861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654783f684eca23f072ea075c85c1f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d230ac625fc286dd2a171218759c6bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb2b531d0bf324c72028a411e7c66264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f82f373bac60a6617e8f8d75777665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d26a29715524309bbd37ee74314b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f16ba9e9d7ae61148e99cd70f06f7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b2d99896f5bbb8f9c655ed0f2d66a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a34903e521a9191e5fd823c5c15169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de9fe1086467736eb52506d660374d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f00c29645ecdc3ee215805f233f8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d0419e111d5f76162258967435af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420e1d80544536939d1c8afc7f0401f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa85c166c800d72842f795962870b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9a013e30ad08693cd3cb24bb5095d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee04a9c771d7ac46d59ca9dc6060576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a533bd7cb14ddf942199b439413fba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c337ed0f098d37ce18326c21594f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8ad34a4d096e8398a420c13848f8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed847c0295e7a71260cd5eafa3593e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfaf3d45148445c1fecaeb76ac576481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e540fa47416f02c9fbacf6644ab4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8407da4b4df174b792768ef076a6e1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125638618073919f8b0b201bda2672b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8f506131323eea69c1bfe39de86bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852bfc21fbdc5a5f99f5e3e925f971c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc47f4a29e3e97d51b1b3069e2ab2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d5a273f53312cd9a4d83a9d4aa12a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245c9a41456fe8db597999fe671530b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc502dfd96433376d9388b0673c3f69a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32247970df68d2dfc00043aa29ec2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35f52ab237e0d7bf921f4a491b1d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a33a4ddcf6ed5eafebec94f6d92793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29afa3bb8d27638046b71722fe44bc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b47b36425a76c8b78cef53a54198a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b8012aae15c7ea767fc8cefe5f8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd53da7a2bf0ee4d3c48d22cec45d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddbc69075117a682b5b00e1b88550f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be291dbd144eb907bdd767830e14cfbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c84d396d8c0d554a01488b8d1303b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952913fef793a31109e8c5ee143812e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0796629910c703a056819f5f93c8b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5832efda3df72b8d3b93e207fcacec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75c4780a6c293431724ae587882d52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b988448edf9f47a4b18a82b2753e1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95eb8e15dcd549b5618f434eb6b5fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775288c9e285f930608b43d0dc40ff8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f587db997b420987ab7ed5a1403a13a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b1366ead7daa0f5cb6305d4fd0c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb17ebfe04e375d75281e68f90558a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f54bdd73f3a03e9abcc65d46defe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff402790fa7981622f6da50929c1539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127e44c02cc2a3040bbc1d62a613624113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e893dc0f391a405e5fd5aad34985114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb50987481cd2c29afc9a92d8958bea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30864bdc94aae6e7bad2272fcf0638c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41eb5e3714985051e1a07dc49a5e68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18cb68ca8cb462c5335176a25ab48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c93d3bc2b9eba635a111447017f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a403ae141501699907910bee18e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a429104193523994d0fce23c7c978121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4addfdfd60b28e7b1389f8055ffc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49f9fd0f6ccf2f871f9c8205d4d4a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1d7602c9ae3bc9609de02fe41ce9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e860236bb69db28a56ef0e39b62c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474f051bdbe3d5bf43bf62888e07760126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5fbbdc081c41500859d5e503bdf29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999fa49fd0a29e3b285c95a308c4387128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b69863368e61402c4f864b5c8c204129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b25604f6d21db88e2814be414403f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a129a651e9a3defae7125591765d3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850aa8ec3fca891fca0d8ec4c081ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87312a077c418f40290f0355bb0714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99104de611eec3ab1574692acee4f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf7ebfa93749baa4b80632161a852135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05a97f9b966b54c4a7f037532f466136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b38e508d2880ba6e39d170f3fbab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d18b6172730eee41b27035ea3dffac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59d34e90bdba8d00face53ee0b0591139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17671c567501dbfcb529d0858c7f30e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979fb0f1c7b101976ccfb0b4eca07df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2525ad5403bfee8381d7e4e39959142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f94d4bb4458b1db6dbf723e1c451f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b42235c0079a5354c2c229f3d7a4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb48f7631e2b366d184f75a338d94d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e51a377c6cbdddc83166dae40a33c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea6facfe3f8efb545b13aa00b8c43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c86e7092cdf5435e7f5cb413acd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a86729b524e8cb94335a82beea3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df2450e2b6b3562b028ca10ecfe271150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f286e1380c76ff7178168c8c768ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c7ddbe45791cf60349e3e504d40bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a397d992f64daa5b32766f24a99aba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091029e13a2d57e303bcf6b3c23c35b1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9677704f459c35ba5d2f1556f8fbe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f03d66535cf278430a3071689bf4622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37081726aa90744418ced076ca05fb6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0266258d79b37f9768ddd23ea4498584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78b6e7d246af3afdb97e2efa485b3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb87729507c9a6fa3db827fcad50b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809597d7cbfc8af5f6a5f438b5e19437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425272dba132ccefa8a3e8426375a248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe38a0064295419ef9cb8164fbb42ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b7d726018c9bc8f240bdd584ea82110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843ba019210ff4e2232350580e592d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b305adadd2d6d740cd1d87a7479b64912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda30ba5e1d09a9554058df0352b26c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97683db89aea74811421b4a9b5fe63d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577f46821dcf7acc9bcaa344eb1534115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf85c00fdf1c7c9294d0c63c08f1ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5420ef1104e2ccf650a8b54c24e66517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da00c320b18719937ce9968c0eefe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2da5d0005bc8d6f2a1aa8af6a96bb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c778bc77c1ad899e779741a06ee7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb16c801a50d80710667a93fce8b2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe593d7fe8e59f9fffebf71502c0a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd653d747a5b21aacf2d48ba3902c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3042dfd3ede99ba5edce3f735e81524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed974a05c1892f075e48ebb2cf81f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8b1f7ee4fe8c24531e851241dd6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d362796175606d15ed05967ba4c8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98352a1b7cc8f52360e2b2b5be2fa2a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5619a8d37dfe858b2c13b32b7f28a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbe4fc0db94f6e2b162789c827969a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c337ff3d3971427e30b11c4f775ace31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09f6b5631bb56996519b55a4a0fb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a9a056a8ecb45d27f133922d173933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061cd26a66e5db30b093b9987cf2f1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e02141e81967032eb16fd83e9d54035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64884ef293f4810b60a7163044dca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374c65acc65211ba9e329d68b24ac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c281dddf7b559919a5322985229538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50817c76652d70050e7eb121d5d2d8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29919e70099122bc03806fb000ce712540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28157a3d4c34907a06b328d24a3d1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a78ecb2ef3338c24ad9b3de7d91d2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fc1d512b977d882bace0464eea46943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24411ce7b2783d81c2167aa36673244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898d996036e19af14690546fee06e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619da838c591d24e337fa90e4880fcca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d435c778f0e5ac4e2864efdbd5e97647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c15f9f864cb44d2d4cf17d6a05fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb5bd45d9271f82be7f442717febb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589915103d8746615c5f564aa7b29bad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83e92f3336cf7d3e6fdeaa9fe2f1e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c18004078d89b1af5ba727e251aa0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f23ec6e6ac8608f2884373b3a1e7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce2d2fd319a5218da353e0e41dc37754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae476785b2c6c8e1562b04a6caeeee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f622a6e08a8838513dac3c7c83860c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa748c887261fb5f4efe06ba99bb8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a01077a714029ae0b69faf633a64d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac947864d07436ca3d37686fe75c207859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c1813192330f702337b501082d3a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c260d4a07e1751afeff6e89d6264561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ed93abcee0ef48a1372f3d62eff4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db263807f1b4a1a01d89446f9f785963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50f9d0f62b4c21ea799a49d4bee71d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89c7c7d4bab3cd4b1f1c2bda65ca1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eeefa0d11724f6db2f604714a832466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457c444833e4764e8c5e11a2d9a75067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca515656737fe185021f9111129bcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905115d57c7ea502a1026767bf7dccc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95592b27728803b9618d8dd53c4696a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06df7c0c7a41fc24a6bd055803c6f7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c0f72cc94b7589e0e331439ebb4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ae7fb11fa329311f996cbc1685f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84734c11984acd25810da1b14d1d95274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7175d22012c7def6a4854780be0b5a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19ac33569f76a314890b4c90f5f6ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027dcdd7f42da0d7076b6df1dcfee8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4035db9fc19399d83a74bde99262078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c9dc2ad9039b25663a3aa3f95dbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e990dc4ce172da0fc60b38641689180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08dd45e760734310c7dd61e531173181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a7a2739fa3085862a6d3780ff6b9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d817a2787335c71d8a36c69a6299983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce258d22953f1403f8063814df90484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736907f8c310343e51f141987595a3b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809910922eb338bfa29d2f2294b5e3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94e3cfe1e8024c7de8c90e1f33082b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc221dbd5f3b9eebab3cdcc9ea3fb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506731dc22a0a12997d4cc25767f65a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db7703b96c2a64f7d09699c58f2bbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7978937a5f8aba62cf89d2545b01591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cea7a2a25353a9b1c2bf2bc4b5ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e2767614618d21a21d1a3920077bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af03f2137b4a1595335771fbb2d4fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce924c96d6dcc0dd3d5f198e98f9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a279a629d2ad5a0bc577a0ef30b3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095bd59e4655211d87629cfad9987497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b1cf02a064de0a0b129f89f9dc5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6e7865620d8d118ee4ffea2386e6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a37aa11cebb63571adebdce2ed9bb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0ad261e0d0244ffd6a52483fc187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483f3f60e0d59d4df32a354da1ed22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b6ab5cc32b633ef8c1e58cdaf12e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76453368113d2b459a903022b7e6055104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777c3f96d6af531e9c8c6f278b45a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9462f48b1a4fc15372e861141fc52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd11eea1ea5c18c785dfa58bd3bda7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1db257f4406bab19a9c0ecd55156d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332f16ddfbd77d64878ade8cb5df11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99edd24025da574ae1182da0f9c1ec8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32ac76950cce418326bf4ebf10ba42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f58b75c9dfdb90f6880dfb48f598112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364586a00d523f05dcc6b26eb68ed118113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e7d019f5c0d3f658b4ed1fc3071e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf447aed548d636ba6190217bafd49f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2eba7554bda2bb0a495afdbec2945116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20233f150facacb8aafd8a98e2bc40d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803d4e392275e2bda6bad03f03bf2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fda97f1f72de2048e84496b34e4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456618be05eaaa0d92edf0d2b94c91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4cbee2d05423e6cae30919e775e5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b058bdb7888e8232c88fdf00340d89e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ee9807842dce90062ecb627ef2bd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b8a8bb923254eed5633a78cac258124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046988f64396627df32b074daf8e29e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74041769cbf410fdbfed37e7539970126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58933cb9ffb45938c774d11f954ec29b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b625671ceeba7cd2bde8ffdad706c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f71810212afa467c4d8330daaa399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1afaeca4c95210654d3898082abd08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155482da7e544078313b736d08cf001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bf023e84faeacf58802317bf3104132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185d36f53bdc3592148034462413f3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f5df06ae73e776595e658f3d85924134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fecd1acef2f8ff62fd348ec010c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723383548c4d8d4a4ec7c317e18d017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d16fe394187ad084605a906bef3f89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87672b2beff4addf7efcf0029210f6b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6f63e5771e47790eba06bb5b1519139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6382feb3b6646546a0b90c3af5ed06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7886e7533042481e33ce6e2493c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec922a01861d4200414fecf54853d49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192c4f95878deeec8576a5483a9ff8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f638d885cf2dfc22041a7faf7776cec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cf016099539313becdf37ec9c52d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ebb6573ae0ab90b2d6c88ed16f4ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f4b6bfa62e1372f9ced65311979b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbdf5a4ad30d87983b3086109c03c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e26d84b7495ea28672ae4494e031ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff25a168fd22a46d7f92f266f15a57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aecaca0415ddffc872fda1f489ce70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeb5ce3b5db48e16dbcf464344e41a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b1466eaa7c9839a8d22d90489028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecba3d8767bbe36655f86b879f8662e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>