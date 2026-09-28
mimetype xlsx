--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95316a2625486ccc799ddef5ee543efe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec370b63d012adb1222b3fb85149082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad3180bb77fb105e6c99a1541475c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a566f3e7aa750a675dbbd45d12e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740cd3d04742e27ab0afc30b8684a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8457267157493502eebdba0b272b0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2c941db47310457b0f4f2cba810b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a3b8560d63b45794f79aa73527c5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba0fc73382828615d441daaf441d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc36b2d9b6a8d18502279adcdc9bc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feb1c65182f751a33901b430462f2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a4fbedbb18d7e69292e25b43ea95e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a58ca31a6952952e123ef137939af313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e2a56a6382abe2eed971e74db12d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7115c8039a20fd0d4cb43a62bcc8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e021ca391ffd3746dd862048fc92516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911bd8490ae1edd6393588712e8494417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74069ee51d69635211d52ea7d015232d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee1ae634e0d4fbe039a71b1445289519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db86a821ea85bc7a729e15f78f25020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efc02c704d524e5c711d61f4b8edc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873458b288b80739f21f78429e9093522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c01eae2012a5e1a432197d87af65cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1ad19af461bb6458fb977ddeb7b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c19e871298e4ae54c49206b90ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b95d359f72e82926cd7c4d6a523b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee5ba5f747a46d4de71b1048a72d2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92e20b9e6d783344c16cc240a7b76b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608f008de567ef34a10ef3ec79e942e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ed2fd1018424d569d56c824329a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48e464831681f880435ad56b0eb3ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2c9fdb63efa55e5ecea881a25914632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1619c922edbca16cd5ed5a3c146f7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c458af4fc4722a32bc93ebb6beb517834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45fbc194356322158b2b2cc673a9e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e39c98d83a5ad0ac1678ca24508d5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e78545219955db1887f5dd5bc0d91137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e00c46665e21cc276e9f464f599c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d42c3eada50640c8561c21ddebad539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2ddf9dcf2fe3629ec94320aaeda240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871a18b768d6f5ea3511531b069c3b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3afd4cab0c2762bcacce3bc86fdaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb029480268a1de81f276a18a5426243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587302293bb26394d3af3877cfd0d6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b80df1b480a8ac297f3bf315b8563045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee45eaa60cf8db3a56a3cfaae6132046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7870c66479fdf5d01cfb5f93698a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d52296c2aa4fc99fcad59e852fda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9494d0bc457dfb4a8b6a0799a635a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e72c35296588eaa5cac28449f02fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019ab2b327143021e72b3f4f9fd6ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7754795185cdb921a40f66608d6acb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd613d194c291cb1786eb69db8006253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117802b2648ead8f6964dbcf7906d8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926d84f255e8c3a0365ed77b335a0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450260344bf365dc585a56b97b6255356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca134c4070846e930420216d65a962757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f0e3e021b380f7b26d2dc63d6e4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526959ffedc86a084ce8939094bb9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3eb77a67357ac7d198c3c5ca0905b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe310d29c37957e715541ddc5908a3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a472968b2d4d11b6ee1e21474fecc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c3512f63f4e9c96b5fa403c95e9da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b914da3ba4a048a8dc7ee4616b0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6e8a04fb440943cd81bccdf5da1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359672c4225fd8433744b567b2f360566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f5c7ed76df42c7a34fa649ed3446267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2eb3e901782fa364e557d0fd434968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b185d00181952b7e16dd1669ff3669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be471a3aeeb5ec7230e8c41396c39b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0414350596b8dbbaa033a5881b0b7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086be75123d9538e9df09e559e66b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdf4d471bdce5097c7b07008cda1a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817430f862ac4ab88aaf5a46ed7248174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77499c9774a68e8a824a331204ec175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f7e07792b6bf73cf239ed9abacdce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1ce1aad31cec9145fc7f0692f2f2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3924564f7331530ee97f770485b2eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f6ec7c99605420b00fec7633ed1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc40b4abf24873a9149576add507f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a4f616e2d694b933cf9c200496c5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964b26fed83853756af59843d5c374b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0835217882294e501ccd05b79d7f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd73d0b07c6ee30ca670bcabe4e09984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51acb585320989a86b93655f3c974c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cba2f5df8f09e5b4258cfe1275ce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389287dd02454204f0abcdf33466d3ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10fb9979042666dcbdd50c62508ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99784ed1fae4f1e5d56b980dcafcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1469c39e5af0df5bdc460af0fcba490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1f45b2f66967605acaaa866fd56f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a2db994916cffccca637cbf2bc23892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e177fa937ed7a40735bd581f67a2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907624dbb42ce273405a899d880c545694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a5f3627ab5346ed6b26ef1a5d1edb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cc964c3d8d2642c06b0c4112e571996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c1d90a52016b89d61871a2ab75c4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a4cc8341ecf10bcf02cd27b6daab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e52b3859f4d1e7094caf0b59a154ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf61cfbc57a326674dd786a8686aa66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04689344a7f740b1d208fd5e62834a48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc613c6a10857bc36dee3c8ba7a3bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df32f04e5ca2e644058fa22f0f9bef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead668b2072cd8902c13f3c03eeaad8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687804f9741c50be1e034c7f19d608b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d04ab09cb519c35f137ca4e6418ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd62a6fc18f01dbbdfbc511f1d04a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83e2498f4c6b976a3b5273024c038b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49fbd33b56d63854a2f6e8f7f3c48b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093afac7140f31b753e33346e1ad90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a581c5ac689352a6df2922242a921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f9e44c9366ab1aeaadad38c4e370112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a01f85e6314ccb32ebecd316b3ef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519c55a57b0a33bb267805e258e1da4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f2438d23b8c3b44c57364a6bbe5a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703470c668ca61303811ba862096fb81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded67f8f4aca3851609b14974d5540117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4444827ed04e8be2d25654bff16e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f02d933e86449492a8d9cc43e4b8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03711403ab51375dfaee1eb3c1dbcf92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264877611c2efb76078fcb79fe7065121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2658ddbd18c5efdbff108b3a7a7d97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f52e9455025708ea2adcfdca16193123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7748f44b58faa9d79d3f73abc674e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e126bf2779ef093495e87cdcbae108125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548f37008f685d09d3194a850868174126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075e3d818a8b431efab0c3b6c85455127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030acab1aeecf6be3278d60bb6f22c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ac2d40e8ca737b954c7412af4614129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e5a0b2c381979d7c418d94763b370130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4b34871719412620c29ec2814f38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a67a0725c87de58bf91005b253376132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63196874c5de47ec3515d11a7241671133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d64a5c5c5b682fa8ebc8c7fafb9b9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e60a30b0e68d646f519e0a536f3e9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c827ef6cb0e1351ee0188a06338048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211553c63fd2a8739877a4c01cb08a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0f45c25c64d51e31aa1ddd7ab5102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6c0d26c4597b376d2f4e6f5458e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28992c25b3c61f0c8b2e679e2c5a94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece60665dfccd0ab520c51f9929834141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa623b4d4458dd2e6b9956c45e8faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53029a06245c9194711c5122ba7215143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b987644430a5ce0f1ed84bf86339144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f603ba746bd11a2e56159ec86b6fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0832a463cf253350e22ded3d9d48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1458f3c0d42995e64836b86f8a17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f15291dcb8c07db8483b5b5fd2875e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce3582a41035c734edfb775d31926c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a887a1a4be6567e90b53b3c0f85bd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b98ee3e565a43363ad295a91b227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f2cfec600668547d0be988d1fe764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb23fbeb6b3589383e6f1c5aec640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd6323f72d7a3aca317b1e84559904154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12e0126c3e68dfb52317db485a4a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb751b1787f9753b072df7efff30442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aa956750490deb61609ce691b8f483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85829757ec3beaa1812c72f580fc9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a8348c80deec1210ec971c213bef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750976468f481fa1b1a9379b4dc06a196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a84cd619c0f6fa0045f4672297527c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b14bd51a36c55407b7882fbbd7e538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069286c652be13a77cc2a59ae1da3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3537afc24e5d9549fa75c6dd2aa16f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e936074293cbe8fdf0094e03e420d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a615526c066bdfd405c7697ada7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba26b0254d6fc5b44943bb3528f4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b428c6b43d0b61e16a1ea398bd4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5110c5953ec737efef6e9f7fc20ffd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09fe27b92c272aba82b51d903afadb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43dc893bbcd762d8ff67592a8fb1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c84caac33190b779c870e1c64ce35f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f59140e2ce71dc0b462f24d453b53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb3fd77489062a2210312ce9970d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e23c2ba7e762714f3c289d383b80f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9fbc719612bb176587ca3ddf5e57a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ebb1313a1dc4977b197535fb9e3fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f376445aeb146b3a5a32dbaa1fdf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f88d099676ad3be1ba1779aea0cef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1ae091dbbcb1f7e84c717da9e362726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c710dc0b1278ef94e691a679a92b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86bb5761a796b9156b36d6a381fd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d3760cfacd9c92d21f029d4588f4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2f6b4ebc0bf428b693ae6a883bac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f5ecb750465132f1dfc92c5f3a7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d071f70f0f00384fa84080285513332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96286d03208c35733d521f70c146ab0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2ea2db27f11f55d9dfe1049a03ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55d34d6f1fca7d717393fdc8a276735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f809ebc0b88d17e4d02e16c7370abc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734c3212e1fa8948ce8639eeb4ae64a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81254cd7de077939ef769faad74710938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b11ff15ca89824d2fe3d6cbad452f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c9927454efe5f1a03bdca59a6ff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a9cc2ad1fe0620e9e81fa572a5c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e393ae14725e502cd55ac068f5a3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086acd6be8ab85ca2712c08f10ddc1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b4c0a224bc0d999d7ed31063616644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729b9620193ed1b6c6ea0c0b2f238945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f1658910089af5793d6b1e9b4d4e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325af6119664720ea1bc5c062fc8e56347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d747bb761af14fdcdf02eb8d1b89eb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5072a0650c408dcf6f5cc34efa0c98b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a3360152d4178d69456960c8e16150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82a7994e1a0a80034eb295d81848051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cd4342394cae7364be72ff54614d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754d6ef6f6db96a20b49d4a9ba109c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d308c0045103dabfa5a96570da2468754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fa350bb352f24eb9cd65283b735455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027274bd32ef0dc670d9622da9227e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06d28746fd21234611a2f256616d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d25abdcb2a06cec85d65822e1e4e5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e07947f886625da1a345382c2237e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0fb69608ed7d65d9bd40c19a17c6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e727884dbcfb2fc07ff6acb48472ec561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25749c056c3a48468f587734f900062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f802c618ef78122b022cbff1e7f2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cb666de0f5ed3a8520fbb0d61e9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc849e1818e0b12deeefdf5080af6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b595dafeeaff33cc076d65bb0eebd266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a58a09b1837f84a25386e42aa308367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e4554f1adb89dfdca0cc9204902168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f36194676584aae1403c39e6379f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32571fa3b80c007c57e30b2f206f4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c839242795eb35718f506ba82fb1c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca87216cb08f349fcdfcc96300d3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a53b12b91a4f1cc549bfc0ff9f724073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545be7a30ca5db6dfc05c37d3c7aa11e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2776ec295d568db40bdb35d25ede975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45453c87dc62edbba43147d25afde3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e1d98b66a43332dcc0399b598f2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cf2293dd7625fe1c25004d31ae00478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4deb18acd4291fcc6b882778c356a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4d538d9a7f297bb7fe3e9dd09ec4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea4b890846565566547e173b1f6beb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7df7ef0db38c258a7b791b296b91782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07445e5a84fc3d443ec42bc272da7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e023a74b028c8a4440878f670ea7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ad21349411e2eabe5139c62d9d9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e92d27389a7676ab5bc8f116a5bff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8f16d4e5d4cc4d74a89cb733e524b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be44b8dfd0eb1b3a9e6b37e8e0e36be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fef3cd2178f7c533e10f7a8ef6773e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30820f2ddc92ddeca3dc08e249a5da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76599136334067c37803bfad05478e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bd0d1e807505412645a3c8c6d1e0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4727b2bb5ca1033d3548923b41260393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f79c84c60300c6a75743fd2a818294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786db34bb341af45631f4fcbe4eacd5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb89b08d05c5999c4ba9723817df3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04915fac29c3cf4a8d0981d0e24f681697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3f36c2f2a31494c14a410753a5e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983377d3e66c26a6b85f9f9f1ae4527999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc76885b51a8ad97055081570857bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d0e6def05266b0acdd8ffd8127586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc71afaf536f48806d4f64a23fef0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b57ad7a24870ac003111b70b0ea1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5283e40125b2fe1f8f52134d3cc5a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1de8e60a3fa57cbaa7249ad9c1cc22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23cfea8cfde107013d18d484239dfd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ceeda191abdc0b286f18c655efc36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d0848a8225ba12477399d11e60cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532587bdbe40a929f4009251d8fc2360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadcd6aae2a5618e42d586ff0f3484b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3bf7e09354764f2e3408470353980111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6f8389b8f95cd94c3923b0c9cdf5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d554cbd4bfd9ed31e0d97c98c636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc21dff26077dd73d6db0a0ff52d3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777494e6678a41d699be0a176878d41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f3e75a3e335e24fb9c3857c5fb6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b496dc536d98cee1b6141754f13d29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305228ef3c85a4794b7901b13819240118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d4a0dcebc674f6b7b4dd21c40f87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06213f9655c8c6108ab1d44129d1b85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75bfb34b6102d12d9b39670ea9233121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c0b8ae0d784e980cc90fb20a4617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc7c2adde45cda544aaf5f40492d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16215e9e62c445cac799618024c0e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb824975f8255388e64e1d016ff052a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd773142db851684778a37aab9b5f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ddcce36f379b1a86bce6b2c6a0cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d94b4255aaa84623626e3ecd386ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420cca401c38f86dc1673cc8e85876129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6429a5a18dd70a285082ade14f0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26890e9b1ea93e1c7a8dfae4ff6f3f88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de580c1e57186af42bc91fa55e7e63f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ea893dcb7254f51a53831a722fc66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132719dffe81ce5b2d47995f9e2e5129134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80007427f2ffcefefdafa5c0cc68f8fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd0dbb173946932abc8c90a4e3864c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76dd60417e816233c72062a988a105137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365aa357138775dd5e2cdc243e10d5b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ae65ed464982cdccceecbf4fc6c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9905873a5cb1b5aa7128ed8952c81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a5af08348559d14a07efccbb154e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcfd3cad8dbeee4d4c5a70abd5d354142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999387fa5eace2ddb715d19f79044c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e41e605202b92b854fc29f30684ae8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf687e20fd29358ab4ffe20968b28ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e951f27f427f1ccd668bd8d76d56ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee997dc5aa5a0e8ba1c99ee695db9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b529b4941ad95e86a0c52fb1de343f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c12ddebc32997263945d3b488d00f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981a52068f73a2c2a86393a87b4ea7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e321bd554acf7c4814b2563e8d74133151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc29ed6c6097035c8ec69c1176579152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a7af67e43d4d08bbcbd7b35c9618c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05428ea02c6e8e8246bd493ad835870154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>