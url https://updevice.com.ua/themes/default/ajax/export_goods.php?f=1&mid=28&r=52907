--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70002ffb06ac71c29455ab30633d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c625ae8051934d76f03e7904bcfab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a975ed8f90df20ef011b0dfd0884c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bac5b9d794385657e23d62551dc834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696afc17b826b22754e639319c0b6a005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4d54ba97e26fb5fcfb90fec399bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1841ba1ebe183098d9a03bdf636c1e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4e38696163969ba3fb985242e0a1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469390100bde1b24fb08868628db31f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf355126aa2f35af1675e8ab2c04772910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ac3f8dbd6e7916c0c4b453c0caf2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4f81d48b1b8ad111083ee8f15e5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3911e422525095ab3a3dea361ed87a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac5feca4b08c0c188ddb5834f437814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340279a7fd1c63d916306b4cd184e6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d489d1be3c809df469662b6131a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8850c07de8c74ab7dde57a35dc5bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b6667788b6bb2511c11514eb7b0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f689ffb3d9e0a4da69e8b59317f2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497bc9aff5cd09f6b985a607ee9638320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161f627040b2b727af8da383f547e3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd098eda20e0af8fc4ca34cbfa0c0a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0e9f46ae5a599a8847bd8b29336a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31650d00ff9e4d9c1fbadfda358c3a4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120c7e84b1289ad1676e2d3018b934125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6b33759a158054e6720f421ab525526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a805ecbfb1131698946c3b8a4f93b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b31623cf66b554bf1f4d9c81f198d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f123f3473b3e34c513dd9bea51d96b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8429715cf19c2585b3df64b7e4382e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138425478f31e59d6b787017eab66631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032acfda9910449ed24e1bf5e9740032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284621c3435b65c8927d20f975674e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f045209e383bcaa59c289fc7ce8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f07fb397e109b88db71c78f175ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d6905a5289510de25020674222b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2bc1a8686a3765b601b621512ec837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f751a4c67192434b21f06bc7ce51738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0df030a3ebdf7d201896888ce8850d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fdd9d8e0239e618cb0aa37887858140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed743273fd4a20fde98a7e2642b37e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c193da2deaf789e3d672d61d63a3a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66891f524a95211c99d2c88f63aa4f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d4d76dd14caec45659815849308de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667f0fb3315654580e56edc59c409cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad03e0a95a9907b0e555ad0cc0dc46946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0b6f52b12f4c2ec71c1cff6c8546247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8120f962526ea496bd528b90050448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936938c6db1774f29dbba9b6d4c7e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82dd8dc5846ee83111eef47bfdff0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d02fd755701a300b18f2da6bd25fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1556567894d315619b73c61e22e3d3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dddacdc8b8ec059de57e470c0e3e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb70415ffcafa897041e1895485c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee703e90c124c112735b4bc159a2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e88a5109bd4df3d6c224a96af4bc9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6f1f26856795514ba4389191d9be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17cc01ff85b7a76cf56959a665641358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25dfbd7fb780756e9b65dc3aed959259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6dbd171ffa22ef29642faed842f5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84579f02a69cd53c5020f4803cebea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0808280a78f5b4a74ac05a19ee5562062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038395c0d78cdf09cb158c5c816baa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68e4a87479ec8d582794fcbe02abd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd04b09c01a1dddcc605458678bfb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d3a7a991b39d411144abd4b9fc3c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2c3b0dd908d193a43c68b03c8ef9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992981915467db0fe68fcc5136a8b3e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f60f76bbeb84e9cc51a06858422fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164880f2e78e84b62923e54056dd89f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61e742e900977002675c2dfc46a7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd9b3e073d076e5f3ab6b81f19f8f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b3a6d1d9a69df99d7c2adca5d5d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b130666785af08b7fb70b4b6476faa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0e3ab470304678b8c7268120a4d2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3904cd86b50b31b5d35a8e8482d41176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090bf460c3b83f0ba88b78bebd5047277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305711bb6d0ef5fc7eb63db3efedc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f908cfabcb80ec955c2b90d2eba5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a4377eef20613253a11e0f9ffba1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7548bc39078a4dff19051f3b24a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73032e864fbcedef85bbd4aa7635e3f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e25f9ac6719afffcecf9dd3bfb6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979906bc35c95b204871a59f97a1e25c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d47313c49e1fd4c633c48005193285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddc40511c6a36683bb13521dfc0a5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dddbf27d1c3acc20de74b3999155687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601c6ed1d9fdecbd5536ac0b1b52bbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9806d6bb845b1a36342a7cbacbf75a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea3f6a11d74aafe6a63aca843778b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781de0c024f480f37824ecdcd1ebcaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d0794cec69c1e884bc988de8339c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147619eb2fe1749956df4d8a99d0cb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155e67c62011d9f15e092e2eaa45f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24f4374dcd132a6a22144b1d8c90795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133ae4892130b001f4e3dcc3ad124fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5de232c4613c39cabffc7c14818d4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285206a9ffd914f2ed5783421ac9a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ae8bf6cfaa080af2905957cd905399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c28c0a63d0019c34514343b9f366c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438de531c37089f68d6178db87f0fd66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45d64bc53b725a3771d9be3849b1e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7740373799600c9c39f45c47f012103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009f699d9a4bfaf10e92245e27d1dd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b970c3cbb3c21622849cad2c524e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e398f6a2b9ca8f0ed3e5b2d99c91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516942cf29bc5196ea226c18d11d584f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42150ff7c441d6e55da99e6ebec98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b532c1657277867267f5586ab18c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530001e9435f9bdac9980a8ffc36e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ca8cae23db03b5b2424bc45bdaedd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33405825e2fb91202ea2186c20d5d154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64843710356ebc27581a764f5286f33d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050240557a65a133a9a6ddc15fb89ad9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fe29ad15b082266e4e71f153329a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cc602e76761478cc57b4eb5c24ec2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40883c459ff18bad07a672e80786a743117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9573c5dd35329f29521bf9a7cf9ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade8944c1cbe8f706196923dbd8a8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136f893b47f32c35f295d7f832aa93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dce5e408e21c151b85bbb61d6b1a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfae90a4b345c26a89c6a6bc06886122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3565df4222cca0c1c0b3ccec9ff6a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742574ec57cfc3b9064557980ab1af82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25618693b7d6ef9e9151e18d9dc60f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd523feead00e45e51205e2c1ff4fc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edc7a2910bd65f0b18bdbd8bc1611d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc4bf3687403ffb232d0f4214b916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afc065ab8a51a5f7ca94a04fbcd45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f77354cda1c0625e26b7fb9bb5d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b69c328ea7768e787f9041c513e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd4ef769027923728fc54bb7126702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11deba80420f357c44616cc3ebdbd8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982df37e91e7b4e62a6fc46a716e18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5db97b12cc778fba58870e2329062d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44478333c1bca94db10a84b3870e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a133222bdb42e11272f4a5775a65a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086fea26d44c3516b7462cea8747db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a25c79cc45f7787d4c92b717510e12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c143744c072e9851f3e8388d5201f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c42b4a405d510849c55bbe944f5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccd092822514949dfb25dcadc38e8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bfd324c909496bd355664c3f8132e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a8f5914298ab563140e718c14226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f89a2acc9876a6b960791f055402ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52a216abd2382055a28ffec230227a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab400b23cdf33602c57d371b1d6a3eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961826bcbc302d74fadaec7a017191c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6940621f7a4083cffeb23b821ee935e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d9b46e1b24e6f71af53e1261b9dea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255c0d5636c64b5527270b712b5f0aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c341c539812727d9e1169a9a86ee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eca34ce56d570528837335a8e89b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61573e3e2b6762306a36821e4bebb71b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727e3e17b912480ce59b97730dd2af31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b2dd739904ff01976d36d47698db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906817e1f611dc416106b71b82bff1f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc308d97082acb2f32ad0c2fbba0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288f7fab4772863f58a7f0efcdb7d0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f988b6f4bb03c1d33e2a44c002923a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156a460d095f926e5f71be367c2ba67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d0748d96c3ad0af4210ba26c43d7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1796ce45214066b71b39574bf74839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f3faef887e5788a91a39e4e11cb1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2a4e2bfbf30e077bb9526df00c31811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacdd8d7d0052968c3d0f142ba996d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf2a440c33f121a15f60c08268943113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6673c65175bdc35855e076836e30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125871e49a2491b99121e15e7746ba1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c4477ed69a41dbe27c1f3235bdd5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0f39830a08e725e70021bacbb0f7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2937f6b292c8ee0eafe18e7164572318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6cdee7057ea9fa4faaa043588752219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5455d4c60ac6d05d3b94e240be52a9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c4914baa288df5d3df8f42bef0df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ac68f4b526f01d4b5ba7d149f54e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266acccaa4bb13df2d21c5279f411623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c55aa3ae6a1167e9c7077abf0865b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61140374307aa77bd30c39cd8d344e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562111fa3db78264887d9b3039d641826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800373374faaea27d520d3092e1baa9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc58541d760aef8fdacaeb19a3130a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6e85fc44e8a0279908d6d88b24df329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5ded6e0257b637da7c10ca39c4b0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85b38c26135d74108fd18934788d2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f931023a686e032eac80012d2c758432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1045e24892c74f1f38abd9fb72880933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe405376eec94c007d9a4ec8f3f7c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9f7f9b4823d8b2d702b429d33a5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d8246308443c1147390b65975d6f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b77fc88a63355d3bc1deadcae69537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc989a172142219f4c35be00abae8f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc9b2afb6390bfb2130554edeebffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8caa668270c8117c6f24d39adb0af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f640b50546716547d003514157749841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cbb0f5226edcadfabb71648a2ed7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf2a41c0521ad61481bd5bf796ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74687fac8e568d6e5b29f7a6d13efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b8ca53abb4f3013906f801a0567545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b1e08a246fbacb994eef43cef730046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d43a859ee56f338a05542b0f6a9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f37b38b2862833963f997aef89bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b61aa6c085676e14bf86b546f8f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8b574ed6097ea400b3131705d926250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39371688a4cda7b2f7e050c8fb7a675f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfca1c8b05a92da8aa054b14c36edf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab927cd680a8eadf2bdaf52557ad1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de03b30bc88d20b8c2a7c292ce7500154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446eb7ad7fc6f0b1d3c0bdbeef1879355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305765379c117f7b8d568f25987c481156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee22a47b1c187f9fcd35aeb61c7d0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d513ea442e1067ab27c34040cd4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e81684eb0ae8669e853839766d9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f4fac78d19f71efcb443124689e1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9eb87b769ff386ceec0ec1a9bc3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76438a45545d67a8194ce2b210739b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e18370cd7305d7130773fea87a99463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb74af22cf68f671f8971b2e40648364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7268b48c457c5ba8cf8901cff0a448065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9893b3dc0ab10b6d85412ccdfb101b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50761a85f043036da5f6c83a47ef52867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c5ca04285113b77ba6aa71244f81768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3440718adf90072cdd6b928e9f3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318332fd4eee572760ae247d5b2f86ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791af77aa95fd0ff51a2debff68128271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1383166838e5f9baf95cf999eecce0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9fca6bfb487ed238752e9609f6e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923af1b816f028f588bb961accfcfd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed9e77e4adf24eb40d72b67fc8a8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965083a68021808e1b5b549cae81e10b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25772f10da6efabeb4cc00ae0b34962277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f3b2ade0a9f179affb31fdd91723b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e5133eb84aa686a76b4062fac8b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f6263bfe9f934d3c14acd9e2ff1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89117a40dde1181577ab71525ac92781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf8c8673c9ed8c87d6f927e31903282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45227101c81b23e9586fea9256d8a0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1de9514b2da1a432e161d98a9a04ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbedc9dfcd74a206685632b0683f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fce4550e1ef07b12a107c4cc077f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6d7ef954d1a80de5bb456852e61b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12e1a52356baf2d6e88b9206a6fc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80cbca16d6ffa7773c6f9a889efbff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2bee703b5f7300525d4f42b17d2dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fc1b61aee110039a9439280f8a32891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4f52bdd8a88239d5a4cb1704f721a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d34fb2cc6fd23da4b39081e0cfcb8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcbefcc5cb5cc34205d9dd8b7364be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6fa2462e57641c39b4bdfb59d358595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2cda5a04f6353f7c915ee778d950a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc2b10d2304818f1962ff0472adec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8056d6a88a8164fa593cc1223b428f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fc05e46d8e3615aa91723d25f9dba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c423b0b06d4b3734b635e5dcde2402100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6bdb384725be1587d34d06b47f432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f880055ab1915fddc1e4dc1fadc3fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8179edfe6ef4959797839941b3c99c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091221db782be0855cbbe2005e78f38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab380e6cc3ef73dacb82535b12f140105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9969f46cc0e99e1a1b46da2fd0d0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817ecd2dc3a14067cab988edef5744107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef37ad63bed2335e6cade290045018108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916197cfc845fda251eb226f645edcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf3e8a2d39280e90fa8617b7557510110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc877669e182b3f84274b8c27884f27a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfca8840c1d5cf4ee54d8c565611fe3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff5a2c2a89afb3336e3bd926b7e398113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853290c121dd9efb78a23415791f8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce9e28a18b7fbc8716177c235f55d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984f8a5cffe1f0b0711e36db19b4ab7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22d8e7268c3948a80a3d01b2bbca1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce41c2ff6fc4c5ae0c46e23cd5506118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5d10e3920dc4ff47c9f0d98836fe1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a17d92fb450587201fb17079c33bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dadd4870aa5603c42a73f53c0c134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f42d7d17ef3b5dfcb3957463cc3a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39090e11e4f6e1d45afc7da304f2c87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239ef7b86e2437ea2be1b9079922b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9abb13f3047d1d6e3d1a8a9508eaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004e6e723e08983533da008ca61c580126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8829bfe205d39cf17d6defb5bd78d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da46dda9569d117c5ee0175efb61178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a90515ece5f9047b355f11590d92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22b705db4920413e4c2d529a00ef01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8992da0f7b0d90b9787c2594312a61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae900226b83ea6ec30f42531f43b6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e825629fb3ee646277ab2c34392f21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5bf1bb2b345ac067027200322e23f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87c619b24c59ccc48c7226508e2bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc80ed35a5422304a0ffc96e927cad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30416d104ad888994930a7a6625736137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75890fb022d11bc024c865e0d9f8956b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114566d049fb1a963ff7de8fca36ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ffdc1b56457026927342e3366051b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eddadf56fa2437bc78aefbbd346428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421622b9b3e005511e4645f66cc0204142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1a10a760fd6477dd8a0a3fa19b0da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347b0491ffb0decd768a733f8388f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a29e544c8d0953fadcf3092fe8685c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311c24d366fc2173648cc04a1699ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab171d8319b6f7144189ff7a47d7c60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e809b1fc0443916c7991610f3ac850148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5a8e6ed2281079c73f843c079715a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753e560ba52e54102bcbebe1bdd1b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f686055da110d39b981a5f907b4b2ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d066a7163b2f9c0500f936bd7cb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dcbe524669caebfe3b1f4132a1311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879c4c2589a82a020b312975de00e12154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>