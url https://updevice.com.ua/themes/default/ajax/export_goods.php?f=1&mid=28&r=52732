--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c1c2677a2a37abdee0835bfcf28c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a32843bc1abbb7334898133ca033e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe91dec24088506689ef5f051bfaeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a337e25f4773b1ad532b55dd2d1de824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324ce01d450157a23cfcf2ceca94f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde996420000366d6f0d4e5e248975a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec713c9b49a96bf8a0ead583c33d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd75df0c0e5143ef2c4b385f514658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c27ecb92ab4c1eed95defae2f8cb7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb005c2648e42d1b532e082142f4b9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454ede29641456467acb0fcdaac524711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c8262f2c062a9686687dfa888673812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481602043a0577b1cfbdb5155b102ee613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2fa9c9c5f6c8409665e14f4cc15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ab79a37b711559d1e9045f5e1d4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f57aa63f6aa19129713bb414eb12fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8aa46b186c7a4ea5817b853f086fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57fa7f2a641ab48bab9e78de644d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481263105939338d566ba27fc16bb4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c261ee8d87ca69713292304a08f45920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827e8d3a9ea6522be5df660375f93421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33f9b17118d231a0af215c7a8783422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c15bc6e5f488445855b2bfb14efd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b59d2266682b94355ce4cc87403c1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cbec5c960187ad46278b1ac727b9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fc09a4078c41878a4652f792a3b2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c35e3817415fee1c020f5a4118a2b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233a571843a1f4f6d89b6ef4580f76428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db72cd60b24f40866fb2445b920deb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad22e4d625a47379bc0472db772e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f77ab5cb147e2d22af3b9ad83a92f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e3ed4af74b7b76b0e0bc698c5c9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a504f6c05d6b0d5d9a5f5f1deb3ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19623e917c3aad7c8e4f223f08c0f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e7b185160351ac10c2dac24d7e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb39698b009645c792b5cb67b9665e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc71e8ce6e2da4f17ed71999c6ffa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb0b4478a968a43a6c2a08428bd8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89eed6d66e0b7b0f578fe0f0dbd8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6a962200969634abde7ed3aca0e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897b04cc47351f860d1599f8e44c1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed9e2b2ba2b9c2d360ffd60e22612c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5585b02c15cedf5332eb860dd64a14943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b474fa456bcd6a74e8f3b0b35d02d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd9f79350760c52c7df97bace3408245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8371dc169af0b8d0e54cded3cb41b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee61dc2d2a3153d4d7cf95389fdaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814852bc0451c4428d5247a7615e6d0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b57a6782e9886c5cf03fcc57be1f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc48c2058624ce2aaafdb293d5249050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e8eaf4d812b04e2c688aabb47817951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d34fd1007d3b0d27c71b722467e3d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443c5e9714fed36c9dc2d3d3d27c3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f110b0441654139c13a1d04dafd53354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f21760d1341345f79a43a115d934755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37f1c9268efe7a816e4ae66afbc6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274400ac975ae94e73f787522eb2d6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e562f7e49f0c88a28e726450c203758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05770a3a63b9e7407f9b9222168a79f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd7864dc0746bdb46a7dfacbbd5c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db85d4a01ddb3ee6bdb238f4b6276c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffacb2804037bb7e4e47047356b765362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539730388abc07d3d73fabbb708dae763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2e357bdfdf9beb9a4ad8a627622764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8596b280cd7d55dc72323633929165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238152405d84f14841d9525646cdf0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c34ad299607408d7b4170782a771267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df6ba81b5d3f0bb3e4ac59bf5dbe6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8ba83275549a8a21db92f226c77d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409310085a3d8daeec85aa9512c467370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e7b52997734b521f604520cf5a8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035460b2afb6b0a5509d6ec09ef48c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393f5e694be78d88a8c132a055101573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff017a67aa10089da877ce99cf3ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16416d7f51890fd00dbc7965d78de6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c02268262ec8f0d3991b6864f8f9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d88386c6bcf333e14d8c80cb4f1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14287d6047c6948014ec21a9d449f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affae8cc6c6342db71fdc07bea788fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b8100db4d0df887dee1087699c5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e95a1fc576bf88153aad57eb6feef981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd217baa448e6b996eb1ecdb31355c8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9583f019b7b9e3b31a93ffee221690e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291cb79e43e595b2480f27127672ffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9529431d98b876b380212afe141fbb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6848db5c6a6578de3d91e48b281d4de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f5bbe743885bdc01b8c57e6ee290287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c18fb792f36b9dc89b82052a7e976e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6040ee66c4089e5726dd8243acdf4d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39849766c0770b2d77a423984449f5d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f5fc8db8dd1ccfd14784ebc4332791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463894c87cf71743d6d536bfdfbbb13992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b312e03cd1e32849821a9e462232a2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70100384fbbae9c7e07efb4d7857df394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dddef925324aaffe0b3e766807703b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d60126605c23563b83459b413bfafe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb547039a1d8f1cf23e6efa8f9609697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a761e6fa5d4924b847b41d0993e560798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daa1e4b7ed733df3c240b4358573a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff941b33a0d0b5b85ee3fc1638b32d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed8fb070c5066d7d497e063e87a5cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730117c0192977d70cfcd7417bde0b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7920461ec12cdb8d09af7836502e851103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392be2c1aaf9096fcee1974a1b0ecfcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac44913dd38cc2f5910b491dc14e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2145bb3f0738ad2e3a1d348b7574b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fecd5f532a24c89150fb808a67565a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c9f72484da06c008bf470e85237d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c796586967f1e1c105cd8a3e09807b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e4257eed58121014aff6b8ff9c902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5188d7bae1ce796c15c635678eee41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44899ed735feede0602e7424036fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7072186672273aa7ca511f8656eaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f98457ab3d8555bf1945303e1c41d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44b7f92ad8775b08a1d7ce7a48d056115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ae68f5edfc89453311b6cc954247116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae5e7866447faf3de8341d35f634f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9aabfb651d5117afba27b21637b987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bf3f8f2fff724b35972470212cdcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76812602ebd4df88399ba89a56069f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd75df4f709101cb3a30853d314a4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adaee4c06ca51c94809b40bddd7fef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f2ddb0939e162347ee392d128f90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f058a7c2198c9cc176c2bb6aefc0f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c818758817fbbd058be6feeb20d4ee1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459120d4bb60d9b59592f1651dfd3dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d116172d092e75fd04c7af3220f17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed47aac525f0431fe84a70650984daf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4a0911100ce9f9805ab35a8f82cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732beaa13b675e4a0cc0a3d44e6a8c61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e6d7b771385e6922aac4cc93684e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ce4ac4d677c99d29a91874498f4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdfd2aa04f676f411f0a1d33bea1c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc4f012798a92b497ee4c2fc18403134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803937e133c68051eceaec8fe463af4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289cf6003076ad7fc8ceba9a67b62bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259a315d1acadff8d9778537498d8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae3337ec4c2afc97f68c2f04f2082138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f9f29798551c0628e20237f8ce9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a646e72855449883f793271d75ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ba470340dd7561d2b76090741039141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fb4ed51ce019b099114ca3c3eea5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05787a93d67b75af76da1472ed9577d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03f7663ffb49b4f989a5fe4bfeb49f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd7e73cb4ba05706ae1d065b1d9393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010301778c4293695999ad4167efd000146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5941dfc8e51461bc9ea80aeba8e2b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17048c8b8a2269ee52675fba6345bf44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d592e03b46cb13f00d4474dbf938d47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6446359daa946049e70535cc94d3150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec129af762baf192a24ad61af09b52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35287ae7aa7d17d531724251d10398152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fa405db010ca49b1369d8a3a40ddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de6c30d3f5e24d98ff1a928582da8154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc248b496c06002ca42a82520b0ed0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e457a3eddd129053c5c3f27ef242952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941faa405e1c7f2d85696e9b287ec2703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc9b0b9689605fcb742995ed1a6f074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f556d8d754e4c7e17682b6e14b1975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcb92cc18f1fc250fa81211c7f2b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f88c3a18f4b0d62677397ab4f0997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a23cfa9d96a7e6101b5d9b414712ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c5e686da22c7e9e5176cdeadef80a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd4131823c52d320014da780a6e7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5b7f98519374f6fd291fae138d47011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947cdf83291267a8db36d270b293d2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755958f8aee0e2bb55c1597791d4a5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aac7461aa9ba0080dbdc0490be2bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dfc39d4e0fed3feff9a937ec01cdf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620a6cdde4dbebbc3031e575a253ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f021f08fa3b5d5ebd800c38d8caaa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42153fa3a4b95b78b39c068c096083318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0e41cc1fdc53da9fbd76202a13ab419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007b6773d303dba4d6eeeb0cee121420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f1e5b2ad5bfddc730937a37d28a6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e55c52274ca73a0b0d250941fb5a0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcef77d22ae793308659cc8e3d7a86d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5750b67fabdb3807f1ef7cc2644124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f56ddb8868ffd683d54668c1d9ba325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de574c7f31a7b5482cfa40bc2c21c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c3f482e7b8fdd414a6b2863c1b5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939865f442019532eeef3eba844c13e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760395fee348070ad4ebbc95524e75c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564483b31e95301e1eea02dca4debb2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1559ace5e98f6ebc19f7dc45b4e4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a3aa8b238e10f50717e095489fd4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7f76e7428ef862b111bc0bef2bc6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6d6575147efe072947dbbe8d9c4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2483a84ca188917c7f9eb36e9a7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12088de8d3323bb2c920f1e33c30385c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bb0842bb61e159dd9ed045b43530737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1925cabaec247c9ff2a64b741a0a05838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98785464aee87f8004a611f2b9dcf4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2944161880cd84586d95ecfbb8d3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b1298ffe6012b28230445a493ca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df6d5b61c3c1f6264d6412abf350cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4d18c7ba3ea0819faa265486105f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e70eccd50b0e7e38a964cac51c2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542e740d5d070f5485c9ea32663e5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c78f909ebe756aa1c3719cfa9714f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363edf9f1054e08dc2df2e2a372283d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231c2c95971c1461f9823f57eae37948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb2e96996e3987db695c697ca2d6fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f7d9294dd8ee9328929f7edcf80e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582d48e6391d25447cc61cb72ebfa8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad2ddd69ba19b191c879151c6223ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442697a6a685b4d7c1dc581c358315653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf1ba5fe612b98e99e1b7b65202deb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058a91e01a5fb51abf4b100a98d6fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9219fa69a402b8d205fff001395256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f3ea16d477e8395a0d6027abe79d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427758617b439bd46f41a8af2cb8dbed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1f54fcb2b88516a4ec77f40bad3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc370444a6563e5e18a53d9b2d525660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9fcc3c95ec26695e4968d040345661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ae235c909074969512a8ed90074d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c711a9b5397127ad3db1c63da3ba1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941cfbfd42f6cd066a5902a38e9aeed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3788f41c5d7988e356587f2652d62d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563344d2e91f02157471028efb2dcb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18439126d46953fb92cf322beba8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d6371bb30d8e3fabc9a2aa962d7fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a58164f308a5b9178584f5486ec1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e3bc683d05bab2562448a59ee731a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd4d26cc1506a2f7ffaf3d552795d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1597dc56228de5c5b80a6e543dc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce8e6daed525bd17869adbef0d89073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b734931cb40cd709baa5bd4e78c11974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35872f7f4f701b64c3b3ff266012ef575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fd119a3d8092651e884d7c48e7d4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ede8caefb296f3f2d834b0660fc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc38ed5b7ce80e3fda8dc95bcdfb0a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f23effc01282783a6b0e4234a64b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0473ee47686805f651ceb955f1eb56280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece54d444963dd792eb0bf26d3a46cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c881a4029f341e95933da64324b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c1b2d694abd46a62ca9e0a1da55583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855963cf0dba71ec760b3754532aa3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db579d35781bdc86afa6a0c9b10498985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279001147d82917cd2872af638560a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517510e02ee016c4f37e8d2d75b6ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce028523441d30bb0b9594d88844c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa27ff9b38186f6a192def5cd4f33689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48145fe00229494dc4184e854a1b6c3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018554ce5d1e9c078f30150df1a23fa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc04583b6876161b3d451541edabab592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb94857cedf9c73b944e9eea53d7e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46642d2ba67df2fa5bf07198c3b21bed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c173e6ae86784f9ce6a18a1205e3a8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023c318fc239e46fb896b810b62d6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e3a209982511764535b1f908c275297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a7da1942a6cffe94779bee468dba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce3d9f2014350806d3c099f798dfff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28276a3f15a6805db894ccb394c3e11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b933e642148025ac55d5e4a18a8281101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb15807e054cb645b4ccba57272973102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeece392fd79a54f7e90af19f9a8843103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f18783d25a528da109bba6fc18eb38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a3064c5fdf03672b3741d03876419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08d35d5d2974cc9b77d05284c01c08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393751298b627011f5ae6430f57f8545107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a546ff659892747a0258f8c5ee9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817d70e78c3ab3653612719bdded138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c9260d62a4b8b8dcbcbe201250ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece68d492f81e26b90a65219332135d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010ba260b6858d48a49441899e71fa3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c66de669e7b497136c7c0deef02ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca37eaf3cfa7e8f8a8d5e365c9891bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cf8820d146d9d1001cc341ec641c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f18a3d700d0c4cc2ab976bdd06bc9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482f01e1dfb082613988ef4efd7691117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c6381778fece6a91f33eaf15b050118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f3daa6bb7f5297cec5872b4329a7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2962cdf133686d168641b306466835120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73002fedb1536aaa437bf179f522d787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2be4d6099987bcce0954c0689f8a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc065e085086e022577552e9df519f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975e4b42d2cdb505d8d244f905e2254124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fbe73368691d33334969124fa6cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db33c8d026ef0ce43fe6c927bac56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd947f13ca576937bb52e3b6db759e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216251ef25b4dde973839d59e725bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b7ca0c72d36b31517465fc2872a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e06d47fb79c35111a54794912538130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bd2954a2fd2a4078bccaaec305712131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80bb85d1ee210d4032347950752f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cb7c2a244ad9d920bae44f65a3ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f02d4c6ea2c6cbce73d43771ca499134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae4cc58e98bfbe37fd60b777635a0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910eca62f0a32284670ed7b7fcd287136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e95cb6a83d3b6d99828acd053b1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b38c75be792eb591f7943702dcabb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962875b18f04daf0de31b98fdbdd89139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f9dd26abaac640d7177a0a0e96a0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98563ceb53b1b86ac2c7314706b01173141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043aa3ec69860cb58aeb0b69e986356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260e32dccaec834e76d07ed760c14c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8700967ff861ae30b35b65590331e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51298f25387a09922bff16f45d1dce7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057028b424f09e08c20f0ae14a2baa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74642bfe4c7f22a31980fe2b94d678147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba7cccfe9e18b661c1f64da130fa5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415f721b97cafaa6a1aa372363cce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c97aec8b240afc6c80a3b5b04241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e8cf60f134a8d7b8153e87960bec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fce32bee5b04d9e9adfaf25cb2a0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57f3be2aabf54bf41e27869b4d097153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c8704795c354663a7ad187c87dcd7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>