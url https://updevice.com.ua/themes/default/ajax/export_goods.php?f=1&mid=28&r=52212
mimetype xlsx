--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f6e396f9a63b3ad5b243fb5e60c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca5888ba12ecf6bbfd8a6204981132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73d51d41728f6715750cbd22750a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9b9032f512222fcfd3067ff460a4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc9a68337e8e2fc10c8b08c42f3955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0adb2903c08aa159cbaf2433f551f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d2fe9c5a8737e8a22a38a4fc966a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483deb2b5e226de7d211d951bef85758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6932bc52cb858ad2354f964a9786649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6954876099a96e43cbfa0d332cd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17688d3182c62866193d50fc14d9e38c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a52b4b95fcf930b9afa4f28e12c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8690f324974bb976a7a99dd93cec71b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e024fbf4d8ed88086289e8ef38a5f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a36cb1ebf11012456001eb7488a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3551fdaacfabec58ff4774d00d612f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab63d79526858836fcf416bed81278817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c836362f1a595678dd43cdd666a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920cd24dbf7f377c861ad394249878a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407ef24033867629b163c6823ca8b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08477dfb30f217ab69bf88b6be1be65821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d22c7d42e1aac5455fe2cc87ebd1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bf5b4415c5edc5d437ad5eead6f6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32961d3107fcaa3994403d3cc378b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796698b4d89108a22b3392e9a9ce64a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f256811fcb81615a74ee8f4d59c4fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b692a72f3da99eb6e2a7f965a261027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f1314e9b76de13b76ce31d4410d6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6ca96a212bb96f4ba1203ac3ca9d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f35fb14d303f5192a2de5cbc921fbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6329a3ff8ac9e65c15ffb2e24db3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471722152b0e8206166fa781691b3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a4e6fe1b8f0cca2e84e7a7451d7a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c79105671dda77e15813d1ef40e17e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5905c5f17a59ccb93494d183b64e05f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2779ce5347c087672ca1d72b17869536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1f6e504acb99a4bacd771ecb899137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f6da607cc67ee4468e470abb066838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1daade80b10b31ec51b8e341dc75a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee73c81e202df41058d1ced0498bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b001f091517f8baff520b835fbf05341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7640e8fdc58078191238150bcdaac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a14c1a202d0383b9b86887171f0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716ad44252a5ba310acb5c7e91af5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba722181eaf283c3e5390b967e07cc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df3d2b117c099201e95bbf38aa4dde46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008789223289f0fcc456d2ba8ad55f5a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de731ad64ffeb43938efffd543a270fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a38ef15d4240d20ae38b5d3bc5b50449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f3bb07f8f9d5c65eb806e08ec98150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856869b39cc5d011a4454593c412fb6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae604a21ec5168ba8f69ffc28e9aa3a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e160580c7b3f88a62119c191d7c8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cab4f91de4e0b1b4d739fd0d5c9c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4694b638117f6b68fcd32009d857f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14caebab41d878327ed60f9d5f51456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af00d5f545e8f90295219240f085f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c761b746c15c2e3a211a9d72aedd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3bf71ff4e6699be056915a81922559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe313bcd26bac164e639468b1c48f1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134ba86940f42ca2acefc3df36843ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e13beca51fdd9b230e0d80a881b3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579608e99d87fea8ea17cbdb99dc0fc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7104baaa03de9705c8066dcad29b8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a92d1f4f7f48ffc55227872e306a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f6d4cef8b4763464cff2bb2a08ca166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282802988fde490c4ce1ccc28834b6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a7b8937fa4d35ac3f28c43414b63f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226fb021046d2a6e81a0367b95f6b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c504e48fc60b02e5613212dd66b3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727e939b2242a7728072cb7a9b7bd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146c47589bc42a75615c9a5e563809072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbc38bbbbe304e4c5aab2d0d3dd4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab31bbb56a1f652e7ac5b347209536174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5689fdce024f58b524ba436521bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaddaea4758f863625ef6dc770feb3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af6a221c07cd890c253bd1af0a01d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e5d57910769e25064eac73f61390978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b118decf345c55f1f36e3f427fa4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638df6826deb2042f2f9d37115671f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a56415ed2badc7965f9a02cbce15c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605fa4177df66ff917c4b80fac2fe0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af1b66d4f4143de67a1067eaee4e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b3fd3abb31482f71de6e8124d23fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013808b6ce30693c9ea64b96b690497f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f626021c8d7ed9ca6eea9d3b01b2da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f207d8f51917a2e8e7cc07a18ea61fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de70e8cf6e9ab536f2e96e44e34ff8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97035133f339e4743020312814a58c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8edc2d28270e52aeba5a496b5d07490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b8a760649b409d38540c4d6dbf91691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5db53413eeb5cca9b61610a36c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9fb489caa44787c6bedfbe674eff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6fa4879170de8129384ea53c8cdae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3ea66627450e81d24eda042e8211995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241d5e299912e81e8d4ca0c587664d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08e2b103bbee437d460939f6e0ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08851ba03b42f495d4f68f5bfe5b44698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca79db2d01a0853f2717f39f7a404999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d18a7c18c7b8bf3aa01ce6a6cf2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361f6db190fb50e26e6990bb0e86df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03413aad2c69f6a24c6d665f4e25c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479b909f9bae207c9ec037e1f20849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773c6462d111aa5170e511a8362e6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e65a6fe811e1e9f55dd4a7ee16801105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876daf7f6e2a5815db2650149acb8a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8f90a8c3643594f7643e1e46d68f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9708a91a0f8412b3646615860e5f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1226b574dc368e266a91c19423bb7ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d17f9aa34293635f985866e508407110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefeea5caaf928164d37621cad661a50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637531a579fe40193a18062d72a57e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de5e21b65e09ee73552e07526e5c77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60fc2ad97fb792a2b3257f992cc331114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abe1473c2a7e43a7e8918218a37a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff15fcf46d81aaa77c3a30a5348641116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a36df36a0d78172d091f05c87ca62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f713e2ebbc488e0ba8ca680774ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389a34677e348220b65755630faaac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4770954a892dba5a9da76dfe801d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad701b1c12ff790609d3ddbecccc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598fa2cf6d06da0cc94f9d52be91332122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1db363ae1131fbc74e2890c0d08d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad0e4435ca63199063130b117ec58d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e65624d87ed5c4d3a30f4c81310e51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac5b086e4c540f80b8f35fd4167622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b976e24352f463a5dae1461bab614127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f61b07f6b9f050b1e5b788c4cbfce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6133d6699dd65a881c08e3adf35e97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d49a58617b9df9db2ca87a19cabe03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76cef416ad1d30cd93e9f99fae06ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94f9efed4b3b46efd6b59edf3439c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534580c7cbb0e46007bf641519157e35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27d458579dba5c1476773c99f7d50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af36a9ca638f96819a3dc58cec71f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674ead071460736fee00b94716e4a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64277e84babeefe8b7c236864321e53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121fa2c1c989770be0e6b629c174bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc3b3fe72ab21c161941829870794a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31108c83a6a71cf9047fb1a6080c5014140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a887936129c6553c985ebcae5b7be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955506a15a30492fff38442d976f2712142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4499b2ac0ce06c00bb716bda72afe5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc86c9b591e53e355e3e4ed17292f61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe93328084c3b8ddcd647c9b8ffc6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2fadebbd8a33444ca1e5683b531b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cec6f9f337677de69c3dcd629f1be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc458c5d043e12af2f2f2859833dcc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd64403357ad1ea47532e624ee4990149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263c53d1e257600d74564d824538218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d509ec9803aec48babd6d27ccb2d4ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe69da0ac9a0edbae346efc930cc14d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b69653cc2f2b741997fd8ef5e8eb23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802077c19af6b36ae46d370bf91c55c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b62322bd58b82ded3c32c1d765943c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c884feaa203f293d358d6a58851f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429c13a0da44fed4ed04fe1fdf313d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb45aa67c94d21356e09140ae68ed54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cbd462af801dfa1d2de6e524f78125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595e14a3a5a757c5c16a2018a178a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e749bf6f2fa4da14801d73f0c419e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52616f4ed0a8a80dd1b829802f95fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26136e0b181bef4cfd0a376389537bab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60641e0dc8b56dcc48b6f9bb249a90a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97034081ac43810f436bd95eb22c49c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff7a2057dadff1fc0b86eec806394412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b8f98018a7e275ebb702754b1efb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c51bb0eb7b92e5f9b14e5d411d2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a2c42fca9d5d8a1ed8cf1fe18ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4ba3c6501c65bc1b5cd46b3a79d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd02838d360c8a9695e668c28dd2e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6d3e2ceb2bbaef431fc8f4b1146618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660422884bd9b25ef1f48c5316ba556c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267432151ce92e3b04700daa107a280920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e46a593377ea5ef12a6eb903d466b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d2e6070747dd689f7a65b64f3d0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35804b7c64e79df27b65aeb984866f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eed05dce9cf423da9dff5c788fecc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06de239686a00c052c1fc9d2247a4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc6870bd282d914933ccb504aac0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08385051a44156a66d3b66d527e9d72227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50452d7df4471e721228868c9201128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a779826302fe042a1f48771dc12f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c699a80e06491612f70846367d7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1acb296161482061f051f2a72b75831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca602d4c9216b99fa0868e786a192e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053540648e11c44bfcd32b3d58054933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57facab69632298da20787bc0d08f6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acd762c2bb963a8625df0d12e730fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702ab3ec5fd64a9c706e5df063182536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b528fb64afeede9685fbb09bcc4c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc5c5e2223cbdac747af6f8f92a2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55d3feaa46e1915915cc02d5b995d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b2cae9998da33a46a9fd40bff2ea040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61670d56e07aeb793fa1ffed7db7970d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846c96ac1e412042bd4c6a621ff848742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3312d2b8a6f726bc8b7c436f9a5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1c8c7bf2997a5e6a3032463781c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1e70938fe6e3df707a99f4d270d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4605cdb65fa592c3c3dab71910c6a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e910d673be5b58562df5d200108f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37bf889e32e7741f228339a3a62e3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f609beb3e56b8a8c7041db405d51549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d15c62bc5353b14b0c863980d49e7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d350fce95f704b41f8965edfaa5a4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a35f4b7646b6a1241b7b173474f9e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b81af73ddca0b57a73d3b1b432408a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642df99ea4e73595e9d592e22ebc4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e2cedd98b2f641a30d607938f73a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8b54de5e9666eb7b3955b33db62fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab043174fb2648d5c492e3c2b9095957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d9aa6068e8a8aa88292c8c6e9f7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6700ca1ca643c979ea408fcb5d710ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d383c377caf2a897542a9a28ed9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35810f3722f0a5be0dde847b9faeecc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a49c2e227d2db1354ef1900cccc69d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c910a9dd74c329d9351da27b807f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf4577ad731ff68f95b6da4d8e4be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc99746410804298040a021478a0a4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7c42fe8b77122711a8746fb2aa77066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cda9e97c090cb39a7d0b42f015457167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fd906435f405b0b464911644b6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc95c04bdd114ff6c9470ccc24fa9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe57169f77e934e54e0f03e4b108aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5344a99b64e79395120fb5fdd732071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadc81cc31eeb50c533dbaef365edc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c630b20b030d172ce3bf6b714f3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be301e2e3ba1e7bed0b68185e289c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b5d12120b78bea78fe534d44ab9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00356ee3562f20818341a54e7c98e53976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefb4b4481639d19c46682f2da336b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca3b55c6abafdd552697ab9eac61178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bf66786f7b5adcb9c99a647df1b3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a2d36a426221f81549f5229f0a63f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d99eddbcb2a59f8ca363c32eff51981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5df282a8bbfc838907f2513c91d26082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e10af407e2fd7873195a47688282b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05406ffa1f2964a06657416ec8be9a4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e58f4db5554f782037c3cbc7f8fe885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226c3d5eea5773bc4fea86845835bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802094559eca394270cdb374a754548a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d0b6d31fdeccec28a30f6a33421ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47850ae7bd638695709a6c6d902f2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a4c85d2076435a535330052b45d0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2560e7731f1e3c24029c368a7d4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0040ac15786a078038c6caced2bc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914c1fdd565e5579f8bbbd07f09f4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813c958e1e5a358ae1d586dd9d7fd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033c920783f022e8e46b94c917265795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d5d5afb72252caabefd673c583ea396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d5c4a4e94f9b23e6d427b0a04a4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ead268095e6c689c23f53be91399798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881582caeabdef414b7774b9e8eecd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d457436da2d94d3b4de10df858103100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd001a9baa93da3399578169588308f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2354f243a50f46733ece04c8e638614102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b99612970a03c50bd745f4e0590ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f432993ef4f18b734e46143114a6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029b0c8b6dab33054d16898ecb3d018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a48d305bf158fd60b8df74fe477503106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016a2b5018e078ced78e5020d628f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9ea4e09237d1b0fa0e8738242741a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9605b8a4615dac9621dc0797080e4c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46758db7fe9cd9a6909d2df01c1134110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c257fa256623e9366ae5e2762598b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d5fb05d332d99e38b00086fe1cdbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b607354efe660469ea7a01bfb6fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc1aa3368e71c184193f276357b32d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a3f0d4fb4d2f56c7b6ec8fdefb2ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114346d43866c5a278342c4d58b27e43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd64f5a05692d9455c1bcb6225c9c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bc6a8b30f8da8a15dc790dec216d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d080733fc57a8e63219741e8b54d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9e9a7c8064538492b6b2ea1d569ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4cfa0e3ed16847124f24d26408b8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e9e44c27e5d07a9c4d005089dc0db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d1d9d7d7f2364909eb9bcb7efa736123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50013655ba319ccf0ec41295eab4698124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4fcc3ad5fdb53bbf5e8de15d3f78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f222fa079cdf626750bf1cb4017b3b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e63496da173ad2b0f7ba446f64b7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780d56a1c532b8f9a32cd085c4ed64c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bcebf6e3aec806b1c98e00a4166e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671bb0c074e19fa364d757dfafa1cde130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91987403fe03ab7969ec0b455466acd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572006803e999f6324940636bb367cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc0cc9a5c4b76fe6d164d02e7b641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5009a972ca91407e544ad73409449134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f6faaf001fab268fd34fbb5b33524135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea9123cc60689111ef7cacb61e7508136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75e7aed34e232851f7e5023444bc99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702eafd68169444fa3279464e4dbb57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b6535a8ec7293ecf2998de0e1737139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e1112e9e21f7e087211775237bb3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6df02191d2f9b7c46ec4dbdb32286141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d790f57905db0d58691a91407d522142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b0e0adb489b7ede4c6997e285938143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb835759925aceb5ac3a83d77dcac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c23f833e71bd0e8fa50e84fbca519145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75131b9b891d99e9460f0c33ea1aee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed09e44e99ea937ca9cd7359d222a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ca845cea7254ecd61dfd8f87f0b22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861f6a7d1fa104cc592b3ea679e57a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d1c4634e9cb17a27ba564b61bac71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c497ef04af0dcc5de12a75157f9dec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca8c44fa9f2243cd6438844ad0442a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64143257e80ccfa4c53dbb85d1c481ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47e5e6f4fd915734c45cea010ddc0c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>