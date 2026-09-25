--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60557704024e11144ba75e5a5468ecd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574014aa4c61ee94df6fa40c66d0b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f227ca542ee45fa8c3d9b9f08423ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d499910313675378a45c0058e46574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2462cb1f27612baf0bf439cdb5845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97f419264d28e5c48c99fc7d92642f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598f386172cc8b98fb51183c55c5087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff15ce487dd7b9bf8dd84cec23c1dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3825f3d6bf970ed510f8588bedf8419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6aea1d286103e213baae6e7e3d8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e63f9d37843b931c479ae4d6917e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398838560e944ade36c0716768bd3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb418af04a5574af4d5e4b166c74534d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642b9b7de069e66778942b7573923d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5001ed028faa546fb40e283a56dd6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c609a4fca1ccbbda66ab5f9fe30c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb823edf24566c49c3ae7240776647b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8302b897a34283ae273b4b773c0f6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b9d32c87ab969e9a52aa8b240e6fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cd579f9159ec788b3c607612dc3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d435fbf1a563e4803f2e9f99a5bc1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee0381a061b9b7b9d7265d2493ac4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376733d816ee57e25a2af2361e44049623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aeb64a5f1b17d097b9afefaf0046924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26bcc193eb2d3a16342be0b5da109f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae694ec3b23bf896ade341418bf5e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd3475f01f3d07dc9969e36fcbb7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53575800b89c8e6dd8350a634687f56c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3407812664c820802545fc2132dfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2986d605058f1ce6ef5444d296f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b7fdb4884d74e0d6db37ee589c2c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a986dd6f738697f32c9b29fb6812b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b4ffc9df87440d18225d21545c1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2506d28d61b6be6147240c864290af034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5290f167bbfa13ab6e44db1b4290735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb84646a84abcbf83ee3f22723e39836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712bb4f5ed4026410d2b2f4cb1352e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f99228a8e6c9a9c1afc7386935be838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cced00bbf9e695b5b063a927174739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b495d463b7fb4752d6c3b7b48e1b3a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1feff45be80f1a1aef5bc0cf09b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0aab9c950884263a0a0b522af4b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923293735c286eed7e7c370b8e534b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea91b668bb5e9563227ec1089ab1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad06dd287c38d375555765fe4c0bba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e7297501bc96c93a41925ebf931346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd34931ccbc3f051f8b0a744095f4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aef965b6b61aa3a8ecf0a3ffcd4d2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910298a4fb0cc65633cfd7dc51ee67c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505cb976d44113154e46720ca2bffdc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065903f0aac6d359de9bc1988a71b43c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9803867c244cdb2169ab4b0778c9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4435752a4f7e4ea1bfe133ffeff8d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bab067956c826b38da35b7c46ee8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ee97709f4b77448f500ba8ad5fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f7bbb4e7739776a29b91e2fb6a9e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe83d11a0af5d9c74338d9fac461957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce667a7e5bbcd642c09c502cef9e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c922e8d9b031de0860254e8dcf95659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5c06ca383d268e8c2bc0ce68961d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00e0f8f0ba6aa14e2907e056d39fc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508611c5ebe77ce5c01124befec45b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0b261324e40b4eae1c0592a335e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1cb1c815b46ec2453975744fb7b2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d907b568c0b54260b16a17f1946465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6618e9aeade6878b5e299908a12a2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39920d96c023fc2e71daf33349ccd70c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deca23be1c535f899587e25b17dbad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bb917607aa692198ce3430dca17d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc495b92e942c4bf89902a64fdb8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c706a4798630a0438dde806961ede71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7f7bd8e6f870dbef6bc9c53eb81ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c840fe8934d4471d06105a8ba3d0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0741ab4faf535e8e5831c2b4f0a35274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8078955be2bd621b14ac66b24a63d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00abc6bf8e635caea545693624c843f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d65029c71a8fd88804fddbc88f5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1ea1906d387d8755e5eed3f558efc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3c2b46ff3c771275d8646f93c614379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a84d7c3366421ae1f3820b22f9c4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40adc3899134083ac16f98abae1fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea1959cdf27d3dd03818e0a675b7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61477d45a45f132b01b9cf9ec57d73c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04cf1284493d94dfef7e50d2768eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d385aef28d6172dea074dfe0cc09fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9e1d6dd5416107be27d2dc4ec637386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a574c33729d40b5814983610662e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cf24aeb537413f1d4e87d81f2f87e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c07a148f410aa8dc98affd6d89aef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c1d2d961acd9ebcd15cd1cff667190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bd68a3f492eb7b9b72c003572ec891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944bc219614320c87ad0c8daf5bee5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191ab07236b3c0a539195092e7a082593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036de91a1c47fe283dea3a05f5f4a2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68986b7547c6b22e9ea7168f660d5acd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022591a43d77c0acf7099ee9ee8579f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645dbbcc6bbcbc5b0bba0bbd5f6dc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b45451adf69ca4d6c0a24f194e0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b2f3ae80871b789a145ca751e39e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73b136604d1d47856055620bbb772e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cab7a2cdc29b67bc7e234d42bd7af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a465817f06284a261162d16ec770ece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f21329548135ec5a33e469b83364d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4583bf0d8c351ffa8d48989218901c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad70a6dc579377a4acfe735cd24f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2729634ae79e700dd35eff43da98af3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487302ec1151f8534e4540ae788eacb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7009770412283345f460a586ac9f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a535cd272d4dbfba46220b7cdb44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70474979dbb6655cbc6c5a979b038c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c7229fc3c921f9bdd4475f2e1b36b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec979bd938bb3925c8b7c0ed5e0043112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb6d5b3377d169c664536a17b9362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7235fdf420f7b7fb59b89a9c1058114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0005360178f5862d715e2d68335c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b11eb53c4e8bde60cece8cbd0f468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610b500461804f97463585a728f3134117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476fd00f5a5d060a1c6928cc7a2cb27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f97d6d51e786e68416dc4f7d1549e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9345961114a98f46a6128be1e479caf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d947541b451175fe8531f087e53820121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00324ce60b78c2385a6ac9555729c22f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26834fc2482f31d85c22d44e7b1789e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9bb59c6753e7cf29175197739eddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2c6c25b37c8c6443f2b75c49a119125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797b9e49687c479aec942a038d58dc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093b84a317a57e1c5855a814816cb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3abef98ec90e6c7f1ee4b80e1411128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b63144bdfd5bd228f639cf1cf63c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a2cdea76a68c7fdc871d97f2240b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f563f5601d32df98a4e57b76833465131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45113dd5e9f4223504572682c7264eb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920f6f86f7e1243158562b9a327690c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607fc16de119c8c997fc3376cb0829b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5df06d2ed3850dbba96e139f3e7c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae12c5a5ff3cf3dad5db16fec55ffb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29fc65333a896e73784c34f39997b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348827745d01941a1cd337b66aa728138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f69d505f0421cb60a28ec4baa436139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82a8d818c950aaef77411746057567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1175ad9717d9601d152db6aa1171b90141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495c7ffd6e654a1f420d2d530f29c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1c37c103ff23d5e38e22e74e294e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739471f43dcd702b167ddc22ea4e33e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9235e74009994a4b7662760be0a238145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a9c3608e8d37dbe2aaa4735e371b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1382f76913a43d5d28f354b3e9db78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21cace812ad0c9ea8fd7ad141f0a0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00816d3d8ce5a5878525e0e1597476e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d288da213f42cc760ed9d5e49a2ed8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490c9fea051dc7189fafd29d84686c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7eb22ff7999fe4a16ef68d9a9031152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950e23bb423330e41c2222ea87b556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f393fa88912f896d518401ae6df9833154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5646f217e72718ac7292c694e2299671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb9512ee76cf28714148d7c69eeed42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbc6409abe4cd02714718c84ee28bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c3936d2e99e0ecbba59942b040984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff89857a34c2479fbb4320680b4e245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea90d02ef4e2d51c61038ad91ce6546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9542e0ef5152c9e005dbd77d93940c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcf136a14ae9161a37fe51f7d50a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cf7aba7409571d33bf397dc302c749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca03ce37f820aa7bd2996dce8964b1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be1d05d67729fe3e9894841ff3c06d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae9d61f03d6599540beb0ca45adf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd159ac8a4ed35b67bb74e5aec2fee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b65b8edecf1fa9f7ab9187afe4d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a22e457dc7f21de591c65c9f8b13915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe64c033ac43fc1eadce6323c5b7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f5989cd311be297cc958b175bbe417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d5307f0acbbae41476d68be9fea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5a58300737a2e97769095704558cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffdb227ad1f7ddb324a815fbb4cf0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3eb4e008c3be35f0181e93a44a51f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ded124f4fb129a4819adab6fb74c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfae0a033f5e35f2a626657ea0c9f8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f13e7143e4dda48d45f2054e9705724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdfca3f393302cbb234472ce1b3a2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b805adedc71b326a3c57545076d5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2910d04ca8c4a8c3f4f16842fb30227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec1731d4fe1aa2fd8e3826de4c6a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593565856e9a2df457f46a7e7c12e1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a184e6ae3bd4a30a22b215a07ece4cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b8cbec1f2723d142ffa55d3345b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86233801631aef13f17533f66bf9dd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db82f021198fe7dcc081112b201bc0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb2f6d2b52cdf219c7f9492ed1e0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2074b94ba4877874153201eac39935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402fd69ad108f4cdbe4594a0e2d2c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56f42937bb30781f0a931d5040e36a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd20c238d476eca46b4c98fc0fa4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861228fe5a8b203fecc1f47d590ad9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde631473200d864281380960a0a567240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49f563ae60721d921633cd50b198541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4769d8b8c8b5835a8bd60ba45be3da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a7f370dfc2e89d698d3a867df1c4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e85ce92e73a408f8e08d5c3355a7b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141bbace122d9fc05c04f373e6623f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f26c9bd811cb48ddd03399af47b31546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef773fae66284635ac9013756b6d0f0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127aa9aa4acc549c6d2217f8dd13fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b3c41d3e0d3114b08c8638156f0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea05fd7bb0c28fb5c92d16eb6ff40750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1d78e8e6cc52f736ede2274d600ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a525047fd0abd9e25f431098fc398c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310a1d04273ddf0972dff7860adf01353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaca9c9a6c4997b4cdf0314095873754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcd4826b0659b18d30a35189c5bda055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee329348c34ce3e8319bb765fe2f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f904d0ec3c2e921621bd0529bc634d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1649f164c99c0a2faf6028074fafae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d42b9683e11d3f1730340dd1a38e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190575daf08ee5a940322c573c9acb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b583453bf195917a6805c291d28b73a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85dadb9ef597fd7adc4e0596e8706b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ba8ad5ac356fc194569cc21e27f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc545c9a85aef9c85625489f2d4d718b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e56e0880655b85bfd84b262c36c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58217dc890cbe6a294d972981e0f60366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb37f75b3b022b4eda6442d7d2813567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0155591343fc606da5185b7c17e59d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb8906e06f80b80c30ed240bcb18069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1581c5934aa644be6b19f5d81abe470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0282e3ce3fd5f3fdf309660914a12ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a4cd22c3b086735eb8bb10c8b93df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff75a93f020f4bf2100d082f2146aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b781a7c49e138a72c027df6c93a7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc7f7e257548e8dce5e530a71e86d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade646347cecdc9d3fb777d6268d6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747610c0248943ed6750dc375009f3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb830e1ced5a9d9e75d44f20f2b614578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36732b62e0ee7875a7bd29eb9389cca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f65ef6d4db49eacbaf63369d4760b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574164d8f5524f072740804377bc9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b1dc33535c549409b88f6510c82f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f7b3bc7f6d6a0f35cdb710ae5c61183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b877e94e07bbaf5af6a360e4aace384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2be3b510422f4aa017260836ae04a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692836735e5263d39a656b242c7c32ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafda7688345b6419cd4673bd0bfec287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde49aadb4742e1adc4ec718ce3542cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f2266b9ce0c52b02aa3ca3beb903689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05505ee4305c1b1a3a1ae63caf742ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a72daf17d2b55c409936892134c2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867be886f8876caac7dd79b5c650c83992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d9f3a19f66c7fa769a6cf05fe90093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a12f5789174b0e5e5590f4c0b705694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ed8ae62b6c4ab9fb3b918a429a1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fab646a43d59dff6522157d38d90d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8ee393fceba2ef935e8f23b1ff7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c1e7d11ff310f14cb331495e61d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a2961fe5ba3e121d449242ec07d0e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3e1511984bf27d1d6a0305874f01e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6694f3963d1c2d6bbbcfc4de746a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ded0a3f07dc0a2a4e7bef17e5ba62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af057b1035e8805b9eaacabb67d029c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d0ae3af257bcb73a824a3a897d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6297e6aed38b1c7c8ad42f0e63805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873ec4b46b075d9ee7eddb07dfd5397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5e724e41337457ebbf5198b02559e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d493bc1cd8380cde6955216f78794fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3de0059faa806b1d9bee8df616140109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa3f3009a63284c584b1607dde92cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6a0aa40d6bf767b92867ca656b0bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8cc3033d67e9f727f8baefe23bdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d729f500326f1149851cb0aa2379113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0891fe6c81d1be34c2c4ff6e098a1f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5f6762247439a5c6ceae0fade3f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a04536f15465cf13b2965d477a06b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b21bf7e1ab1a6da6b9e480a4a878f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc635b7e32947fdfe0e7b3d34ef987ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1919ef9583c39b49709c9cb941e58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31016a7dcb55213a6ba1de9f1ce53b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2149d21b0536d508345598597d3dd42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d04572cac893b850014c5869f771b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df6dd5e986f12127babd31478fb0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a29da5480e4b5101f9f718a66f46124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c29992f02774fb3f63f02b311043125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5bf0fbcf635f61efbc556b3f4ee49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc361a0d059c32a12b775bceba81aca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994cb0a379de6b16f6d769089506207128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704fa29ee1bc746dd41e8809f34e52e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40450b3ee54de6e2909edd65e939446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea3d934d489174845e42dc73b7e794131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35bdd4f2ac94745c2968bf313eb15f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5a1ccfada26ee517e4c9930bde074133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb77132aa755b9db7a4a21ef047d25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367cab9762764ab7d355cbaddd9f9e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cab9c153e1b75e95c359cf08088a17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bbfa693d7ab08dc4f0cd56783c01d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a45c2f6fc28476f12303000930779e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca3272dca5a33ed0cae425d111f1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f698357b1f2157d2e5746d52051cfb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237d138131005eedc2017a64b515f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5436f6b18bc186919941111b9dbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4871c27b8f5f225fb77e3eeca8c6ef8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56176e0f368b9be057765773ecebe96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41f7a36798145f64461f1d8364c6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a337604b5b1a7a3494cf92bb4173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79f957df8e89c1b9384c15c151946147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817b53a2fe9c9b55961dfa0fbe1a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4d0b739e07e74b128bc4edf04cdc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f230557962422f4af0adfb7e86b5269150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2059844832f3fa844ce291ef9cdcc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831c12eafa7f9a94e60002ca838146c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a938e48e20ff23142c5da2ade68c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab28d3df0a4ca9186485a66d8ad5ee154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>