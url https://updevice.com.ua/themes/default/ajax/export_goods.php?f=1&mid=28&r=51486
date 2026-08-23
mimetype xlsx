--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f40cba73a9b84f94687ce23dafa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9d252ea1b807a25e949e10f1244552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee6011300416d8fddd6082c338ced33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7c82d37175bb4cc587b65e1e2586e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad681996eadd7b962c2a4089c0cf6275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fce37987edacb150f0f336a37691d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eee1f09a986828d70ebc2ab964de4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5f78d990130cff5244458c310b218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aacf3c280a6a7b395468fdb11d070f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd389bb59fa660c9be27d8d9c3f05b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fac36a3a51ebfa2e9482d85346af611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26365a385c79f73ef91c4356f564b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22880789021078f6bdfa8afc5b5cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e610ea96a19e1d3f67c6c64364639a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc972f74e41299f780f368efdf2e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa3f72a54fe8013f8ddcbf1903d67c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036ed528f0f1ba87d7fe249cf2a878317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b06346cf3782cda4e4e8fc83d6430918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb7a9f8ce1f6afa97e5fc0400d4e8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2468785bd4164be844a2c2197015d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48484f1c01bb34f7cafbfdf66b9d642721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5401ce3da23ee137d5f08aa3e3308b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7717032db5b956d87d901786c9dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4971abcc1e450ba33d2451cfb74a7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba70383ecb2257bce8ae1c721dbac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f18b01b11a4673db2f87f7f901902826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01549f440fbdfc2c3cea94d46a97814727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4068c5cbb4c2b15ef3d4259a2212ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fab78de2b609e7b1928c11ef1738ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d071609c5bfc4e0c355cfdf38eff6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ea80fbe01263bf545d3a6506c0b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493eba345289e08f5b913373aad68932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edef3bbd0e1c80d81b22ab82d2d41733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fef97428609e3107860188f37bc9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113bbcf6bc17086d3a8b63fc956462e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bab9eff174976e26cbaedd1ca546b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf37dc178548b3ec1343321ce25c0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034762a56c3ee8b390df04026b6b39e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69725b1f2fb12e3adafad198b9886f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f551a031b546acdda244a99525117b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02501bc8e74c6b5d5faca7925231704e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f0cff02e3f407594a75d75c4d1ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f8c7468624e19eb0edef34c1595243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c26ca1be58cca5b1c43042077bd7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba0ad74b889f1f95ef38c3114de8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a157da00fd494a09df486ee8efb017846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362dec954cedb0a9c5b642dc04e82e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9703951af21d8cd5e88a38e4436c9ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ead5eea610444eb83cec266cc34a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76edd8e22ac808f10eef587c4f6c2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5baa78a27e9da211bca9317f8e767151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e031946859b891e683b65e9253c4de352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38dbc873cde3d94aacb32b53043c2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153e8a3cdb52c645782fa9caf054f2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0a1e0c3d7c4a929953721c3c00ec755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf635519dd013a9a980e1fccd48cd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb747a3ee8633f92396c050fdadbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa9041541cf7b6b99d288c6a777cab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c671071f40ab1e5259fd1d5cbb630a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069100ecd374a48891daf9aa96e7bb2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65759f4ffc2151efbd9f8ea847f8ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451cf8b3d60e0d7fa54a53715bad1b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c134b59735de6e6915e807614ae6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878fff39b0448e109844231a3c90f5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4e0d304f798b416e0b048d233bb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd3c928eb7de2a19979834216faeb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5073dbdc94b0d2547774a0183c8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd419a9a913b287ea298b492bfd71c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6915a8dd7f05e4c93739320e05d32569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ce5c20c749ed036b678088b1aee3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340f7885a3cb375f62d0ce85b7b27871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edf0072db78d4a300a7929e61be46172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df3763bc41342e4a7613971118028673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584d4f31a88f6638d8ec5a96cfe9d6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed89169cd8d87ddab5a684ec9d7383375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641c5627dfdc34c816a3448e2f027e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eae70a79baf3ce4a432d663e5950cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70f8e347cd78156e923651650f10d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2fe5a200171bc792b1ea1658afaaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f862b0b0cc9b09be86f7bd0e638e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926dfdac72ee3d75066f64567e6077281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ddb8533a048d7f40ce58ab33f55282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e6b9c5c66abc5f25ea01aac9202583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b7f8ce83688b1e970eff9ae2cb9d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90c698ec910dccd38ab9c9ef782b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d8d184deee4427526574cbccd1e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abbd6b1ee58657e4aa69944ff6ee1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526c5a88f8ebbc0dc1d62d11d7f07f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de535528681e20501d725f8a2d56b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4674cb1df69b9270b6197415c4bfd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4748398e06b04464f725204c20ec091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b04ad659a2c54569a26e6c44b0c6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342df242d080ce118f9ba02ded72cf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dfd17d52d8ce750584cb170960c3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87ecbb3deb4652554261b064ecf25d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b26694d99f9d49c5a6ec4081058e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527870e396e9a543442d0b9a33215a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aab35c241895fe0301c5a1a7d71c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889d7682b73a259d1b8d76c2ec1800399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943ea26591d9894f459e64560f4b27f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fde8431deebe342d129318aebfd91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bdd3f0b829e926494c40bf965d77a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d406e8cdb0ab143e15ef0a3fea9bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b02f20fce1803d86f4a59af0b9bfa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9625c5b86926c8d0ce7182234ffa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8433f268907b9451419cacd5c16c26c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72a138c734a535d03bc05b1c7a3b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7e26f5f1d967d595a3bb4ccd66aad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff125946be6d16dc3d103bc26fe8f4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6dfe93c9ba98a06ba7b01a0a82c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54f3cf0a31d4bc4b958ff111ac480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d7e5b1488d61d3e2d74031a5190b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada21d5b5d985bbf7e30fbf6dbe055e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded44a11c061f88b1e8ed4849694213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd2000f8e6518f9b59b7014b55b48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b830c47768793a730fe7f45b125a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b55ce35d9a5cdc65ad9cb72355f81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70b02dfb15e24b271f68887245709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6dc9a09dcbbc0e6cc86da42df457b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf23effc3ac33f1d859f93c3410ab3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f906e4706aa9f96899cf7b21907ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268caa33c34a17735fedda9a0651a184122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244445cb487065479fd320c79d22d418123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99064786c66e79f73440df324c3a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85199326d9781664b27ed0d1e2ccf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a164bb510aa8f2bef897fdb5ffadcce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c140ea187138bd20b856d0888d951127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225c2b4ddfabc0fd96bc6ff9eaee1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfed08efd2ddac88d53cdfe308fc81d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795fcb43c5dbb13e24bba9e540e6a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6749a83271c8389ad698a1a7f0c5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef43114d14a427de814410f3b0dbdce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292842f7283a625b91e6c807cfc852c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d86a90342c6163f406316e149a078c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a72b9dcd058a22f9e1078f2364a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1fc6ebee64fd2146b31ca1e84a16f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93259744357d057fb859dcbc0943135137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c78fb563c9ea9f1ce1a146d514319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cc04e72b14d00fbe22d7549ae63c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5cec672882632c82f300a14823aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c815b947b2c6dde6f702f67f54d3b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402cbe14ea037602ae818e7d7ff6147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667d9c9da7054f6d32ec2381a64bcb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f923f4777f6cfe78975fcbf11220144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fece517e1002f81c5ef02494e27f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56645d99b025fbc0050ff47b12da705c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d86ca6faf1c818233a216adf41dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51077568e1009204218c4ee22c495e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838dc0394652d1e988d8fce5730efb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ab32cf14d96b6db61cd4fe0ba7581150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fde98cf03fd2ff5de454a816803a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2703746ff1fd24d08b848e3c4b48e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b89f1ce39fc1aafd7e798b79384ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e49ee0c2347104cbdd8936225e9fd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead34a45f4c586906b0bf692740d441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f12b8a2fb77b924f2dad57c3783b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caffff4d6db47adedb3b53d9e22b5aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d28011c2fcbf50973f1478d20d7c264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a72dfbd6f37f1b0f42bcf0766a4bf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af5a41c758b546b38ca66cefcd0456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e128ce60148647842f410336a1a3f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad45863f516faf18f92f5d3e98cf20e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b1a9eda2ecb0f17021b556d9e8af79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48cdabeda155f6f7b24000a661ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd18fcd58032f61b9797d649b23bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66b663a0a5d08c3343b1b88ade41112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdee66c8a92a3f42ed49fd3fbf6a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d32bc61a6213487ac07c579736d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def1489291a51212578a8bd036ceff215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31139c65383d54d8a1dd7d6fde6cde8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be900d32cb57f2bf9219dddb6397bf9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9b8d78a255d47c6f2cbaf426c58a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211626477e3704b86aafe56de87704619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4475f3c2b31221d21939cac3e89b4f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbddbe4e61dc7c8d5f1e05dcd604121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66455cf8ef5d88e247a1ef12f932d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97419635a5677d93dff14a8cd67a702723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a614a26a489ef8a299d543e6936f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685aa75ebd74c43a1cff31c81cb89e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92d6f23753ac4bf4493b7a66e669a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b40bf976b55398134a12a0fa40b0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47462438eee8b3815c203b29a9506c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668944d17cdd56451a77b8baedd985b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572320cbecac9090c7a584a10778e2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7af4ff4f7616f493349fbe904f92b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311062c29ac903ca3e7b98fe2ddde58032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b72bf3437204c7a301fb8cfe8e8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5734730dc79a50545e8389ab5f14e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a959fd68e5c3c4cc96029ac8fdcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac2b2b42a06f028a7309abb4eb06436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d425f2ed7cd80e3d2ed09e593669b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e224ba0cc20b77e28b1564482489ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da5a214e7237211bc41cb92b9e4f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafcd35df1b734519d04797b1c74dd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5965c3c23cc8bb3cc6892981f22aef141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8a5f4cc97fc82a22fcaf273bab5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5489cfac79027d02117dd2680bce4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f07652b4ac41ab47dd40464ffbe244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f9b3f05adee34b4ec5269cd58a4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273200954f9b60969460e7a24fe9fa0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b14ab6faee4ce3aa5c1adb47060d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06639132829309dc39ec5823c2500f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4a7cc3e79ff17088924cc22f65d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ace1df0e8b6eeeb796847fd05a55350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827523df34e541784ed4b8582a0eb6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938f5c35502affcc3a6a507fa33c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94014f3a5b964faa97711340e0a79d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225914caaf856b0eafb98df6170cd8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676129306cfa650f5ee622b97bcff0b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e46b1725de28a8d608bde690e8d51856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400c76deb5927ae2e0534d9ba75c37f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e744c4319e5622bfeebd082ff70d0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37b138fb4c4aaf0e15875f9d2b2d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd4a8f35e228ff0ed581996e03a6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579bc4a3aeb6b12440fd37723c62ebc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987c197fd7229d6c9a5abc9304943a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ec5dd211e7d8911c659df50e70e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7cf2d072b52e5c75d7d151b20e55764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f35cda76a84167f25512ca8645e4cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a25fa09a3baa4906b229e76097f0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408ddaaf494f25fb9291c1b52fd726467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e667d3248eb0a4d45c7a938800872168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f181dd5f7cfe16ab98ed33f62f1c4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef857df941866946e309d8080b90bd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4093f0e5ee436b9801e7ccc972806771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1914e8fbb60ccf032b3423205fde59f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec7008962dbb78cd79dc2ca1ef704773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14620377c08654bf7ce4322e2aa6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d94441d09094d3303d5e45167f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbc7113f7e4fd1fb4cc475ccdb371976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ce18c7c619526d9dfd94cf1a9eb9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed64aa3c0c5b25d8d28a80f58b1b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa290ec3ca2f201e724fb4fe290d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81babecbe3c908fcd4deca8e8bb98b2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7a12042f3605528632fd7a6a992e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfdd9afa9c95e4b670f5306fc833bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37384b31dfe400708ca3d892f9ed8a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64583f3fa7d1276f1ec3e60de4c3409e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824eb4b2d0b329dbad800d6d52825685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00ce6dd5f73c50633b9cbd49c097386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a00f4e75da309521441af0d4feb11e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ebe2da7416d8767576793edb881588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43d46c392afbc5d7add9e18d5ab0ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea89600c5d5912b820e4fa2ddf8713790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a33669a3f2be9fa40bb3dc6f9614591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bba611c9a34e429617d94d9c6828692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad96638f4655df39830336607640d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae29b291245da8a7c416eec20f8d61c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c7b7ff2bd65e16ac149a6724509bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c199855a912128fbbcf010b07784e1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90f029b4f0fc57274dacf898584d6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3da60cab361408820ddaf499f6eb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95196e0793b09ed4abfefba682b7ef6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75d26b48fc3da875265e40ab5ba3b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07ca8a215a6762bcd52062d6293815101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f383d16adcb85861dc8a5bc4847d0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9e3c7d0acac56e866c28e23d19948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d0e09db5fade9c82cfeb92c0a3c09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345989dfdbc582b9ad57c4c0693c7c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7dac971b43ec28efbf06cdb5a35e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d19c5b268c4962b99ae40a80b67b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a555bff3484010b7dd172fa23aef113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe105541b461e2317b94c44d09de304109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec0907b8d9fb41feb1cb9b41d0d4b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4141b87f712339006538decd8d0f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632893232f3ce8c701d0b2e1f50ef915112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184403241774d24f655f9d6d7e2e07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fe09af74f6498f58c8ee2dc7bfe32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8836bbefe3210e6adab97a84c28c51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b211e789862ec50a011619092ab417116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6411f75ccfb69081539b02babd981117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995e06b27d9d2bd253354b17aabf6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222c10295e10439931a8f427769d67c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997586936be07a242f791f7baeb3bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aad0cd7802e01e8e59c5bc29ebec1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd3688fbf086501a707eabf93db247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f70d07fe0e718b8121a3792f8a5bf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023946ae75e7f5b126de45bd3ba2f961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647b6e93b379c1020804c02b94e895c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae082f3bbab48133926ec144838932126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e10d486ee93d7fef5eb0a42ca8bbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fd8bf98fd16afd0c99f9ff5316e2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d11b636d5fef05e93bb80a68309d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2d8f6ddb6b6fbdb9d2af67eac7c15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b877f0e6cd4416651ec3333a247d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460017b66103fe5aa14693e4571de94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301c3b4204197d5588f287b1b25e06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae83ebb5932a014a665dcacf159b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026366cf695f9428f726e33d9c78bb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a57480823dcb68f9392018d435b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d83a059cb9d7eb5c6f5191c280e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdab60ab7255bee90edb2cee83da4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce5dbd07e20bb8aaf007af80f15b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b8e4fb3fe55f0c86130d1800eb82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56a2d4a19d26bd6c20bfc7b8448ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c546bc3272327382f2f42980647c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb2300b6ba54b198d8363a5ae26410143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271373af2e57b617c8501b33bb1299144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88571f7754c2c1b68bcc3dc74836b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae9c3c1dcff727c6f861fe22c0276f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68adea30217e9ce2cf57fa5865888e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba1fbe3c19ea8aabf450ee883dac1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd30f71aca7883e5090baea6ca7b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75291fcedb9705e41aca1ec4e218265d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd89d7107d4130149dc70098926c39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767f884aa7332dc4f41d53f60c474ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df90b67dd1073cc11921d5d0c933e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcd2f4ea13d9991fc2b7580b7ffdc3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>