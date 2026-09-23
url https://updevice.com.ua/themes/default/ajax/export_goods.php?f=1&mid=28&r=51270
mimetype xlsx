--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f681a0fce07eb94ba40c3b817b919541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5ebfdafcd4b90a6ee8f8d510367e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772f89d94e0759f64fce1b64cabb6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d42df7d8194f657263f648b548004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a38b6cb0fad4f44edb0f908fa16505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c445b76e86e84e8cea6e2865060ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd366744ed4b1067e344ad2ba548dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514dceaa2ff7645966a6806a38b3a188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be713fec24fae7d812f296b81e76bd909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe31c464e73304434286a69fb7687310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32374cb24cc9cf421b2ae1a6046b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1df2e3aec603ea23d786b0dc862b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96699eb01455ff5ac8fed7d784738c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650e17380f7b4c0fa38b15ea89016014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3efe00e15fbd4dd69db531ed7467b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de821b0a1b9c5128a226eb6045bad7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec4867b8f38b135a8c8cfa06ce515117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d3a4175b2501231943ae14a97efb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da71e8e4455cf39971c9508dab6e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eb95f7f5f872776fb4cd4ae4e26c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48791a3d27537139505676f1da22621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2638a140d6ecd382f881251710f90922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92747fbea8ef92aadbc9160794b98723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b64aa91006f3b971e00112489afc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d699cd051fb04cc2667997d17999afc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301448f57dae75caa60d204ae8833626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3933dbcda613d94575cfc9ef4fca9c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7833a501a9d044eed5aa2178f0e7a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf532f5b22ee61f5a9fe228988b889a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802c8dfb9bc1ba6735a463a318e1c4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789295928c74adf75078e5125a750c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738a31bdcaef86a72ec732d2bbe9ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300f07d9ffe916f6bd428c2cb14f66533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9506b9631d38982a34d8349c96adc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f80d0245557732d67b5a56e843364135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a1361c41cda3031bacc3beea2bbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41f51a6e1bb672494f758dd2d68e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c24c65938a379e49421b2699cc8ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e793d18999fd0714abd1aa132b453e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e13e8fd619829c69857fb2f5647d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab95a79a3224ad502d366bea9f72b5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425735337b67614234488fa6543fefc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545067681303f1fa9860d5d353bcb9c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e9c647315a46045ad9775f1b709744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc81a36fe7473e38aa3d0499af0115d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2390b84eb7e04c4b0de58999dafa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c14040291bf3645dd06a16fa21a1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a34b25bae2e500dbd358869df1d7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559539187a90add894a2e603a43667b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c3b666ec4cb32d8ce56ccb7f593e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b34bea1438aa74d07c25dffccc51351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c20483ea387fdf318db54ca20f4a7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b595f466cb4bff580ddd0e09792778353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7fa9dff22499ee4096252eede3b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892eccaa7e394c776a9175e2d2bdfbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d445627dff1687ed2beb665d2fcd82b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e01de64284853db846ced6a629fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4f8e84b62d2e8d39efafe67ce2ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dfb670d81c88f4af8a095b757568259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced3ced39a946c4fb92fc1516638d5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e14ad97ef1346d979029730e02c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f064bc72510065c6c64704b4d49f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f7a9a30ec318ad894c9b5cee87f1463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118399780c681665773626f654a95ef964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f533a365b0c9a1e26fc735c717be43b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7470739b40c6489bd4e54f5977b5bf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fb1bade07584726e8f39410e245567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006c474c2da9ad821c762ad6f57500668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c64766811b06bf94c6250638248a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bf06912c15b4f3eda662f7372b8a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3878129e50cf31d031bddcd88bac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937920b932217957e9e13112117cff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28e2380602b689ad3a015a816b71b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b42832cca708975a7484e2144222ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5901e587c9abf703e171f1ce8f0e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621946c13280c03a143c8c7cd1dd78676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbcaa019409c576a05f293a4e5c0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942226615a77ed7e1aa8ea983bc84e5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66d85cf997bae05713ee4934a8696979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffa2fb1a8d86d22c0af625402c9de880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4311d02e294d07949381ef7f2e15af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ce4f9c1099ee7bbc4919f33cf57a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9331bdbf15edbe984789286fc3b3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d29ce83ed2fafd428b254674d6a83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec440741e1ceaf4e0ceab2c055e13b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36009acca58c0645a347434c3e5499d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2c0f0acc62005da40da03967a88687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96a66f5971d85e02005e689dd498688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a24c8e530d552a08d626b801b0fe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719410f02b76f8828047ca1aecd5f5b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73845eff5f538cce3472e986cb07dc2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cedde0ae6b278e411526ef06495a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02378ef651b774d41454697886331a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9fc9b2ab7b39d5228e56b02a42ede94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc545470e7917620aa874d145456014095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6e34a91319c287d56c0371ec378696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986fa34751d0ad7d6a8dd2fcf1e688797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924c663715fff8208ff822f5b85e8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ca2ba9b7567fcde41cda9585695499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58197c8af7af49fecc8cc7d3dee6c776100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ada54e6f192d99e29dd06ecda0f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9077d3db447d555d4fad70830297e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fc49a99cf674a6fc31b60dbe957e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454670a3f4e70fa854aa4694b0c256c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa9d607e4bd7a5059a5db52e1783a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625f36a6b89ede5c96561f0280d43f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e01387a0d2931b79688b587dcef2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b741b569ef1b9b0ae2dd551a3e700d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3d3d7d138a49262c1f35d1cb7efc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efad0edade292aadabd249404093b11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93625bba0405cd704c2d987bcb5149111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f54685a272b563d6e3d886707365b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9933e83f0fd87355b6ac903db48c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626438ce4b4ddfc03fb86c451a7887a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2b127595c5631c2c5ae181a07e83d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3fd1028a31c06bd6c7343453b869a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c39fc1d93c7060e08754b1563e460117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72aef01ae1aa7e80fd62f5eb0db65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b70a1b8bd7e402c7c2725e071fd72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d367106e1645daaacd65727ba1086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e089b72db94a3cdb063e5f4fc34df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d5968b01140ba510c735a5f16586122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796911b2587eac4e148a39bcc8b37b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946677be064b746d1f489df034f095a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a4a196400893d53696aba38cf3a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed297f07c0f6327a7f0cbbb44bd10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e411946320fcc65cf099ac655a367cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013528f03393cf726e71a800ccef9898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4d7137be8461850e328acddc8760b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4084f8dd9284a90237770d9421197130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de313a159057d740d83f599760201f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2ab2840912d97c2f90a2db966085132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c9067c7614538c152648efdd1896133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593e7105d3d5902d65cd15511a35ea7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a8574b8ac58d8ecec81e4304e8622135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf4521a61ab255e7a765dd9fd658cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1df215b331c0888d5f70fc020ead137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad0f02e1313fd8f66f49ab16c52d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3c3b0a644dd42798247e8181458b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b003e389830529b34a55aecae139b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660835cc4a7ad903c7911fe037c7fe9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a47868e4c16a038fb82c1c62a73786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011841fad092e4bbc4f945ea64c3bb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb64849955053dc73450b92cdea2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa34fa379ff97015b7ebcc1a7c38fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301941adf73ac981df1bcdb327e81667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14648229928755936ef53574b2208eac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12a0a4287b9a787ed01daf9e810a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb24738def00c2eee1aba9536dcd3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ae7aa7d631db322d92a7b20d20077150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166aec8a53dea59411b3e5bb0e0645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea9bda495400a1d4613c28cbc64c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59ea0908781334f9b11b50d1701f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846291315d5739f67717fbe00740090154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6561dd5e3b932fe2fb76ce9d6e35c631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfa417fd9e7206a7ee1e711db6dee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657f52a002126df6b7b5b98380261153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549480cd2614717dc9873510b809f84b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c43d9030861e176dc08193a8c5c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04523e1b89b76330850b97b4b28cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20361e3f4c9907348e312859a2a8c1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874c760f5bd514828488ed142be81c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c20e7fce7e84ad8d839128dcccd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a6a0d6e072f68f35bcdb01d96c9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b98a8a75997b7265df4de3989fa7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33dc80f4337963fec2561a2d852fc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc913d761116908650e056560bbd66ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a2a0e31d9bcd84aaf7e307a55ca3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f7cc9cf8ebec4a7f289673112e5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986951aa35d87cabbc1f7eb1c21ba79f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1566974406da29f419be8f6cf5cdc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c560c8fd304e76886874a46c2b1fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ecc4560ae7f8a5eef6a6655bf98919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a89a087fb5729330852761c8e5a6c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a702fe70e221386444e41d17aee32021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd21c69566cd907daba1c3877c326ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a09bbe262917362defd480fd96db223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8350f29d7a0e07856b008c7fd6f3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f944016fa8f26bbb0133ff0351070a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862098a32650f7fb19771bef655db23626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9300222d398f2db6fb657f6629405f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043bf9f86e65fc360de6609d5a1be9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753145f85ec876e2cf2934bff154df1429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf000dc217cf0039d2304cbe802e2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dfb51636eabe6b64600d63396501631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae0b0dbe3b49f36a11028cdadbbac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91bfcaec73bc4052c00f9900653f8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9dcf56fb23a3c286039265719c29334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4e420d3ba8442322ddee9b6d0c19835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c75a4c8acf192af2968f5d678fcf736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd092845d3358cd6bc9dfe85fc251337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f71d74b4ea67ed038b8e08c8e5e6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56c290caf50ac61f28e066a4edfc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a181232651d7eaa12b0f0a6ae2ea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371b72d943893749e5b19ebf857459741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9d7242bf36521a4a04711e507e3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7752211ed0eaa6b4529bc0b7c35d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e11268f11ce663fbda835f7bdd2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48c567a635ead943c4af4c85741c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002f8ee524d1da81f841147862159a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97953e5bc8d74e9dedf31cdae8e3a41b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86563c40c6f662cdbfcb68ba7c9721c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090e07645623ef4c35c30aa765cb0bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668484469fdf2648653499aad0566450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45648402b095a3a9e597a171e0a3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059c31608a834e6bdd6f6dd4dcd6df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab249442310f327a71c39fd9c6a479953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea875b43747c71ed86cf0c51c75f51d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fa3dcf2b2954c1d8af1a5f2e800e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523af32ae4e946d8447f643954f93c2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8368e50ad615bca1e05431dd1ce5f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a886a6a22d0b9da83ad9ce1a062769c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91f5bb7e87f7552df6a0db41efa2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d6b8f2623b7a85099f644fe9496f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b2630b0eecc5ac53a5728c8d1e30661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d051f35b1a652f63c45021441e798562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d99cbcb16ecbacbf3177c8b53f56ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe473c9ca0fa289e58c76310a249ede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16b4a33dfb76c071edf9a49ece51665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6167fd53692eb94a970fab3134845c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e81d95fd64b907d3899afb8b176da467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04838d211e5013a2e0e9d2b2be081a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab0daf2ace071bc2cd013b3f81e55069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632489da1a23d4a49620cba283f4dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384281f0330a0310955fad2ce49a32571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e5c1e8652bb7def6659777ffad7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda62557059945a3a6bf564e66cd60d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d30fb070ace9353162236829fc6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c61964e51f76c39f2d5e9c62a0d5e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0afb3c4570ae8b5669e48764c7936d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ce970507d2300faecbbd740a699877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad602050b992b5e0744e9e9971f95978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6b1629d5600458e10744670842d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf48e6b0c26a8aa3d4e9af66df5dee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc40829f310a4f20621d4fbddb343e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12fcd685763b3432a61f28e94d004a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4029e3068db5b30ac270635ea47be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fe8e42e69509bcf28a6583ebe254084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711476bf3622cd3bf1b58241e25fcb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e4384235ad91b4bb04210643ea2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fc13a0857aba1ba7a0b71e207b6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040edb5d6cd1b34150ed039d04368b9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed70601397f75b151a55dc4b609dc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985154e4db878b28fda1c86b5c6acbee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018d7f90cb96054c517dc116f9c9fb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b78f467247174ad4b6b1a901853ab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ff7b863e97263e79e2479f64fbff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8836bc6d6a06f359f459a8943c45194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1681981b37e72eb0f833b5c34d633b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ce6441c778548520eca87b989860296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676e86d73e27a4dea8d46acb804ae7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911ee68968b905b62a977c437e8bff298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc006179ead6bca98b314d419d978699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee149143b24d68a3f47e70133e82c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1d5fcad46e8cf4dc8c08c2becdc96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d347bf0cd4803be8258b84d10750234102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815c52d35debc8704c534620a5b7bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5244dcc858e65b81151baa856b947d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deeaadb052d46d2c5c6d5ca6bf9f65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa562873f9f1ebc20f72aadfd6d7134a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d541bbfdae3fd55f542adeea4b417b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a3c1a78a5d35fe7f9a26a4b4eaa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf5436c686ce72c26b1ceec63e65a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e36fed33cf0d1b32da8dbedca71e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feab662fcde3de1ab6def9959bd96ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c985cb4b7116758230f0d4da41f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd418568b61cc84825169045492ec00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a62c147baefb9b02e2e30b0793d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c12917f35fd5c0a4da7390f22216a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f26a4dfa0a4a769a65fb7cf4a4f91f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b523c3c617de44e830fff53232de66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c16f542cb6f4cfd5c5ae2c54ad4948118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1418bbea9408417acc6917765a76707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3f7617ad2364aa0b5f4d07f60810120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797690a941cf03db7ece43405958936121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208aab425e57a46f76417aef56b5e446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e4ac7c585da37a50984cc53a3fb70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0734921dab6cb87d95a1d87f0069b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6829937121a5116c559f9bce640e2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f81943223f510bd498118999b7a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a07391d9afc9627565aea745470c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e2d6bb31754a7b7712db75acb9a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b66e98742e58ed70b31f851128e4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7eaa6114ec259b03f1244bae95521130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187415b794dcf377d8afc775fb8305131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228fbdcf6c23e5945de7b815239f8ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f6052836577de6888bfaf70822dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1107e8ba8c849fbacc64dd6318c79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560379ed229eb63810017b4ba431b57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf1db28b591d6336ef7f72eab37df4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c6ab14b320500c157caf21a0cd55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820f04f2d0832e6d87f6267772b27c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7c3461af7f300b183e5fb15bde0c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec9a2323fb054beffc8b882d9ecc2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a97eda213ae606a65ab24acb81ae58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b519f8cf3d7762ac77e7941ef30639142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc54f0178dd30f4be8b409546dddd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e517306eadc5a031136f30f229756144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9e4940fde48bc081f03072adf74c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9461753dbd8f9bd93fb625492f025146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95462d05344b93181f58b4e4ce621147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7269477bb263f274316fcf3b17472148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adffca12e6efee270a877452a1e54b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0f4ed51243979639d74ad1d1e3a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ce4ccde4049a6994df945c31eca8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc0c0ce3985b2202365ec3cf1cf947152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9061a96f487b7c64250d2a52bdc18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288f22ab8ee801b7c07b11f61f2280b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>