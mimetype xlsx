--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475eda8eaaf898fcf29bf40355ce77e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde35c5c9c4d9339a52b0eabfb13ce72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffc1aff388e3dfef87762d160fd4de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e384be604f7e0464db83708e6836bd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1771786cc1cfb6aa22a366a158ebdb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9c17a0d23de49a47ab17e07272046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27e4decb0322c36837a243a66fe5727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f40f08b2dc2e814f8c3d89062c9f268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410db74be24fb4d17f68be5c9efb7b8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df16539dd6490ab59fbc144e5ab33710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbbacb05fd7423d8c82b82972e840611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d4be0d02894c37754f7dc0a22692212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c8d798063ceadc5b6adf2ec98cb1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ec0187eaf0a1891aa2039350a2a3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68909a30a9aab3dd18ffcf898ac7cfbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2f2fbc6804cc81b8442c5f7269bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ad7de0239f63dfebb14541e07044017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b1232bff3177495ed5167bea4aafb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e011df01a81f3408fb0616305f536419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe860e2606968b39ca9ae87935ea120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f66118bff8c30be1925b4535f38821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceb6a098e9e9d879728dd15e06574322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496b294ee048c894e35a3d9ad48236823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091469e3f11e44c29ec16e3c6c9c4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d4021de6a458a680d965e4486218a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca623ac8f93e7586383932c4cca19526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c70d733697821141601c596d3f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ef7ad822b15d9bf0e51d320b7016728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ebc3369b676b0dbf3a925855317e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66749d7a827ae3c617e343031400cd7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4efe5e1103efe11649f66572140bcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee1630ca7e57ce44312b8a64a311e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f8e3abc422ae612b833c2625ac2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac364cef973d85db39e98c063821fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc3e66f4e01c39cbea3037ac2d32b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f0952a93459ab851333863afb99a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7806bd7062142724117b676a72a5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a56b954797fa7542de51292a28332638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc47151f33550d25065849cd7e49939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba21a061756358aa3327add16a973740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ba99c0abc607b661d406bda8552341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee58e199f96205b342583515ae249242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f24eb9898a29235baaea71c63898643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d11abf191fc3f7271582a5b5a386544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be03eb7ce334969d24a61caae394145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06499da8cee4f068ac716e13bf8d1fe246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77a33bc7d7cb339d0da0a1ab50800547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3123b559ca0dbf3d5ece332507586548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda54a71e6bd1d18cd7e42dcccd6f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2749f4ea8a089e0b41ca38bda33f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df93788277ee0a750d9a4ddb570b84c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405ec463753e2872b44b191b4653e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2844ce56916bc5860ae8655b07767253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1854db82b5c8338e4bc50c7a17f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3bf72adce71ad6715ae0b6e04cbda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a29543cbb798022b099c2eb5f270156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddef63d95fa7f98cba4a697d2544257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68346816e29c8692582a71c5187cb9b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fb2a5add91adc79f305f231e6be8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de4399beac2b1cdeb4dad2b2c7920d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71911cb147def39cecb4439b7e74fd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aadaf9c10591a9bb35da4a79c6de7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb26784910432da9987db15db8c37a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f43d43c4ba191148bbb3b5065a5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19bac87eb52f37b4bb9c41b7a8b27565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12f6c92fea63cf62482a1f437d1ed566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973dfe9cd05934dcb80e06166cf56fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ea9a325214a21a60b83f9b8b4f3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fe83c5cfb2fc5a89cdd1da30bf3e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a9fa0fcbb4bc3c823140ce2fa068c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77994a25b67a16f6fd044793411a00771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4416995eb8993615536b6fb131b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab459a8e3064ef7e8fe73ddf723f089173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf5882addea8ba59e12024baf663b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee80328d1bcd24a8212ff88617329f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9b8f556a3345f11b64c6c213f03976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db0b12ed4539773dd4dabe788f85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd774965d75ddeb9cfe7421833546b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73cfb90cfd08aa79cf8216d1e4733979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a25f6114739aab0716904834ea32f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a989f7d759c2b90a3a99ff48a9aee7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83839fd1f42c95a27df012767a5b040c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23149de68b3acc8999c7937d8d379983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d545fbd70cb42da9e52e6ac485631084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da78caf99363fe40b7b79a0c1c86ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198ac2c8e2f07dfda8709f4dd4da16a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a46ac0766ac9a31b940ad2eb2a1ec587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83189d06b920d9c5ca934a247482338988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19891f45f6e2f0f0313422d1489436da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bede3bc0e39654301e5e498878b0db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aee9ccb3e6eec18c2258b891faf3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6d31d8e5bdc307285fb9805e1f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b78a60f1a15c7cc3f56add7fe618b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b10a8035ee9e587554b73d4ee3eee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08910643847fef3d4b0692ec0e958095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3f17359ad9207df5dd22a7b127c7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee055bd3ab51c38624ff87ccf9df3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb015e24734ec7b555181d02a50d43e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e368c90155086f07331fb923b6729f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2d297a50255843c9a4a18d5551ca2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35992bc5d609bcc3a860b1a630f94db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6eb0acb4ef59248702afc1af5a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ef0671dfe711b371c9a626c5e3873103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f113d59946485cc89e924dba00bf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ed935fa919e3665a646737c0fb6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411784af7078c10f280db2d9541891106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b6e7dbab850c18b2b970b25749a89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a45e3fb40864fe2f2bec46417f6a30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c14abe3d8e5dcaea51b8b45248596d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a3d7d24e3a9d0b1754a1ec9f4bc1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452ac7a381b31d82c7b87b64c3562c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed86508f56ea80a5b732c9a24ddca1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed7c3cc1a9ea49861051bc8107817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6f976003ca56fa5ce0c13cb73a6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6fb95ae5338ec02aa0da9f9e9975f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a25a813193b5fd80bc5c60cef29f5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586eb1cc21f9eb203152108e726a811117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09865bff46053f46304a239cb4cd5341118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e85ab0784fa3207ba99ae230adc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79285c81fcc6f2c1a12a1d0b889039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1e69a5034214130326c3b8e5f0c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea8a5474c8560668f0da88ac521946122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec52082b6df76ad005fe5844744cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8566652ac7eba4c9408970b84976124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d057d1a0997020a138525daaea4af9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc172da1345bbb1cccf60f0bbc584126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce34adf056a4891b4db1e1ea0a6d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f392be301323f892a7f8e715e5c171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314ac9d7278ea4e27892c2d04b6a0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d1e613a1531e834518010ac554ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250f837e45a64e45628379d738935f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7baf8c33ff212ff7d6874a785af8534132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb867c19038d4dd0cb7d858dd66d8bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f9a2b9d615ec729339ddd639ec95b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eecc8f01140fb865b4881dc4c6948d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f5262a8dd45419bf8af11e21f0f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887abc8664ddbde28c5e42848a7e9495137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e530cef8c35d1aa82f1db8ae363f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fb1cf09cf70d1cb8068a028b878dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcb178bc153665f87be1919e41fe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d34c63a56f02156ba88a3cd60468c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee67b4a8c58d7a162a02c542713c757142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcd3a38da015c3f404d75bd57f2b98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a1561b2b769ad3a9418456cd8633144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dd3bef774f23345a79fdc5d8f521e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596388bdb96d20a9d99054e5a199837146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8afd17ca618b98495f3ce22673ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d536f38da0c84b5d544e2ef15f4bda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9d3b527eacc7ea50ba66e84ae3ef1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31271bb9723fa5f3216cdbc2e3e28665150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67d7e1074fefababf47a9cd52e43a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d81bbb2394462160b0c349004d41d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d884cb030b697256b4bb7decb3faed7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053233cca783c1c3f671e8870767db5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d902f3e051c825cafe18589bf535aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f21d1559deb0989ebdb437628b6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907118d94bf60375304f495490065923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f96268cb533f7229ab3df152a3bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5ff53a028ade918b6a71c70085a715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803261a8d42969b34b09296708572dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2c2b754b3edd095c623dae609a6617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438a54f1f9bce2c2e1da17e0bb71578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace33f34706a3f1307be85f406fd90c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e049fab21a861d1d5a47fc9cbe3148410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb026fbe66bcbf19dea5b7d6aa6098511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce39314485378099e042584b6917b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf81d615735ef2d0597a5246cc11a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449109051ec3f20e8baabe5f09ef4c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a37faf662c104cbcbdc575ac417215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda09aa463c28e561de222cc9ed6cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058785dc06834749aa623f389414d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc2769aa8a7cfdbd6b5d26ecdd46e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f117ad8372606155c2cc4b63c7369219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f763ae01e2b0ff778cb954c4e4a7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95953f08c51bdd0676d2bb891cbca2fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2ea3598f1fe0d8559dd582b095ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7aabb6a21cb7e0111c59c2e8d47de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64babdaecebb59f1824ef4f23b4c8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a7b5657435a0f38a545025726ac6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c2237615241059a7e0f528e57c9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c59fe791c201ca13c82619c569ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c1c0f5de71b17b09d98827791a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3fc0785070babc45398b7e56c3f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850664ba2a350eb3b6db7d7d6618e19f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433c8f3d89afaa1829de18f792980e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6418bd4c08db57e447ded3c21c0a8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917e671c9563f154d21bceb593094133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362ebb144171f73d93fbce8ead413da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae653ede3eb6889b29f6f00ed65c19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df8ac20bccc325da9476d272a4936536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90b8233b6e95f2370758fcf9cdf81a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba88429965898b29515286c1db30e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b510294cbe3a2b31c9e37cc4d8d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467dd52577f97c6f29ea0fc82c896c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ad7d879c59bcaf2f18754f11ec9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40432ae092ca94bcf97c4b163115bbac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f109bf129a23d7f4faf1651ca6d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e775983245d2dc8e786880e58eb33644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f1abd8797837255b57b887151d7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e46b21256fc94cd063258877b69446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e46d56b43c3b16886a352c79b1ab6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ecd9c28ed957403a64d10a5060adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c81e4117ecb29c8f982c9a6a8e67049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03729edd672eece2113da68faf79e46850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693a6e2c9d0228ac24224a286511e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd881e7b89298af34e30964de6e3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632bdd6ae615076fd1241e644c3c43753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f5748ed469be71a6f276990f587c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19645670dba1818f8030cb014a7ed855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2bd02ae1c5cd4341dbc659721a2d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8097af7d167d5aaaba5c5defc7765957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8d45f3e9ba650aec88b83facf3f4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a1dc33bacbbc6fd8c26e70e9a717259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b21bbda85d09fa7b35341c967b51260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d67ff7ac2319400f0b7b49cab6fe3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063b7a59d72ed09516e2e5a0371ebca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f04703acb8d67e25c1a398d20b4daa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12137541a1ccbbae83f8f396cb191964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f338f4f9aeffa390245f895e04d6b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075397fe74688870e2d12bdaabaa45c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470b3a92a829ee736010d88e694af3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c61a7f2c6f8abd088bebe0054dc3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f7ef9f106b5fa2a4ab3a5a05d6d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7254e83c20b30df0e3b36ce6ac2cc4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772dac7a11ecbf51f20d80330c8824871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb040213f227a3428cb9ee7c2b0f0a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e701caf30280c72365492f07ec4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276004801f5658e2d9830e22b35a06674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4284c9234989ac7091a4b567b413a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153487863b5c6b7caaa52caf3d96fd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61996fd2098a621dd0d125dbc17cc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d25fb39caac996781963a9591bbd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792baa1b11edda81c1c49dbf5c6d3c3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7335b9ffa7c273c0d52d9677655192680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcfccb64b5040f74a0d4d41be2eac981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096dc08d63d820aa6852e2208c1832782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80afa98eeaac44219337d21ef482b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca259eeee80d655cb1a8a9057a61ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967f8fb49502231e142d3633cd47f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672fcb59370dd94c501e4eae55b820086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07dd7c6973d75ee01830db913a7562887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3184020934333f2c4ff4440f6a1cae988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545f42d8cdfe1ee4bc0fbca1eb63bf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825a2c88e8853c9927c0240f4c52f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005dfbb2b4549d55f71ac741f785dd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacc94c29db4d7eb38b7cc23f84d58c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84d08b40888fdc80e0e5ecdb4769e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54245dae50bb01f9155a5e680a7d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6818fa20ac478e0f1079c2c6ed56295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d462861ab09aa493ab3f179cd60e9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe71f626b8528c282651d705f66f7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0699f208b6cd2f883b4a199e76d50f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c11c4b242f869efc166299b73d9be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8afddb3fcecbd3aa9a4c49c65baf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457568d0af39df97b438fe500a51004101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ff82b08165596decdf684a3c36b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feffaf32553b49ab78d7b24a6f325af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd5ca1a96e2cc71f976d5bdb3f475104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9661084b7b6a73c3dc95673492677ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84fbb4283d79d13c2def194a3b13c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1602d8705da3e822fa2ad7793cbb88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234a862e7eb4ce762f59e293ecc54f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c484894492077bf6bad885618d93d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab53d436d2988822601bc16322295c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffefe37fd55d62fc9a5539a09feff2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5b206b5617adce63e493de62d41d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440ecc7fe9927f82dbc8414e1464dde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cca3fc98bbda93eddd1a84c90630f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9026bf0cac73033775820b44eac98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a109a895d325cf2f159e6e362ac025116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af3135969a4daa24776801ee652c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f014776bf6669781346d1f9dfcdc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d9f9beb10ad3b915c20be3fa2770119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a197cc27f90a8221e63d2eba6d772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b07bf2e8e8fec0cf1a633f929e4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5936624aa497d9cc20e047dc295768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae5824b4151812507d4785b4f8dc0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8b25e309013723935c80650c3e1ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af0e32d00f623c5face04b40de65c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b4ac0fca56d0a499fb543f36944f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f92048ccf0a6d271f9899de04443127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce3d6a6fd26fb56ad81170ea2f5846128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1ee2a9b80c8d3c41e8315c121964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e1969d6ad398b0b3a81f42b562b3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a523cc3e566c49964d715fbbe6191bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0ad6befe44fcb48e61b41dbac89ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392134d57b0658fdbb69fa42a88664133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892ca4cf0a0f6afd0d8b78f5abc161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1023b2261be29d9418114a357ad82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0148897d8a11759734e1c0d5f4829136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17119f28e82dca6637e8bd235f16a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00782afba4a3a66838596c84a5295138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c81cd6ff76b45aef766e62d24059a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dde2b94572b144493c0f21fc658ab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791fc02fb3136ad2e9d83278e00774141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e468f6d5ac9b73c818120a9db3363142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137450307319a83de92a4142abb3a1bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502d24c1306e86cefa998b443eb310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057512ac56ac79d6df076ebde0e7a5c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b19f96514267b50066533c9c80785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f04aabbbf7531ee11c8d2549350ef8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0021854b6ecf8932c35badd62706148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efc6903a797ec6b7fc544539e2dcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634af8aac88ea89a87c1cbbcc2e56d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d775b34632884165692180d0cad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067bf520bf4aabffba178c9b10e5dc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e550b88eb3d5901fa06d3f810213320153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24080fc6d39f66a1677a6585df82f4154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>