--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233f2fa0686576bbc8f236cb2503b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735291f031189c3cb9123b45e860dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757831d56e3d0d15d8429c148bd1cabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b833dd3ee199ff3c27d471c70e9534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429c8636cf709745a5e7a2b27412165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ed8c2b93f58790ccd3d2f5f84950d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0433e129d1e669cd1f55fe55522f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743343781f2c6a26f14feceaeaa733288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b462385e772293456e7c93312e8559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962711bdedbb291aacfe9d3ab84267e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2037caaa4cbece239bdd886e81959911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832810e1e27b22a05d6a1e2362bbf5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917940a5b0803cbf35ccf4c8aaadf0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48ae5848dbfd50eb347280483351d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc631fcbf661662538e9f46a307184715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c230dba8fe96ca647c6c2d6e52ece616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c6c5446fbd6afcea21a27e0d3ca117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319123e4a54ed5168270a4fddf5b0e1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf707330341cdf996c02941c09760c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5408018d6e4905fbcfde248e962d3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2764804e1f29b5f4f3f162ba4c091021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719583506ccc298be88d3854e0e151e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb578a12ed9617532b6329be9617311323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd048617161c63075e469e9abeb17a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee63417c36c72b8af2707c27e3913925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1071569a1126c8a116f892ef0c26ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46366b0d7a6369e00a4957b483e4e41527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e3f6e85b162f0a43ce7e932542bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8dfa3657daa760c39bdc1127f95c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31876fc4de9968c0144c49f6d3bc904e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74cf8290694be9c335bfa951a9a0f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c962419f5ebb41ab9b01783e6e23632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb028162c086512535ba8292e2c25c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac8dda76cdf28261dfc7c7ca8ebd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f6a7830af2bb3bf07ceb9142361d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f055a1b6cc599e481a8c805ba214436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0667b121b6a58617145a1074128d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e042cd5c96211930f1300ca57e4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48ad29ab3f2c1c7325ef7029f4516939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5183448853b8f42b10ae2621c129640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b205ef22ed8bc6d79074feb1ed78b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4b8e7ff4b293554561ae27ac85a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39415c9bd530e5bebfba877507597c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91e6bc9235d072292cf1b7f58b2e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8a29af534a40dcbe79c1d7e1126b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ebd3af65c4b87e77196b604937f9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf90b48d8bdfaba3d3fde65d80ff15247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37864ab87d551ef8adfd9cc3c1c7d54548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefffdd8c9c4991dd1939348896803f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8faff896cb0f5594d4e065b3162bb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323cd26d3f635ed8ff5daa07c4f1ba551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f473dda0cac26defa0bbe706931e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebb3b49add0d30a1193e3f58cd27e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68209b5ac8b54b706d532f864448fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2049a4375841e94f0de8735d780901555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72b8ee622c6e43e597c1266df7a53f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7426078cca3dda4fc8356245cc6167357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33d7d52e97bd2ca23252686943686958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111aa046564fcf2c8c5c26b12b5e42e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795fa3e77972779cf18e8d82e7d7d6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774bba669e1f5fce9237920d9f024f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138643c44945ec4c9cffa206d78a0c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2c6daf0316b1c338fd44bda1920dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f518dd158fa312772338d5ac1ee0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26b54305505c7b008744bc8871863d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358793cdb656544450be054e0ad13b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3280bbe0812d815f98c70a760eef667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6d022b381953cb816bd460c0086a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ec820d10b489514d2b05e56f0a0e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f13c0eef6686e32596f07e5a3160370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca57e6acd9a71dd8755b509abee6a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aaad566880a16f33c18420f4b277d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b77cbe6231cfa543d6745e781bd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb130ac9fc854217c0f9744ae9d3c2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df419736a131cbe641b91b96aadd77ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d1ab2f25ce7b83a03d20bf585e4676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b2d4b1bf78c0b71c5f4c3d7eb49c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89160fe12777b2882b8071ae6eb51a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0260c86396b36a1ed37a0ca64dc1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520390411626a35d60f3818e2aafd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e1ab479294ab82a7ad7659715853781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd21da1ba00e5d4613d38daeed575082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feb37b51c03e89f7f97598fc00d0d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88b1455388d2ce7601155ce063d1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ff5617eeff4d3e7009f1a5e69c46985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc36ab290f6a75004e6ae4955fcce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59049d08a5b2ce4474c1efa35b7ff1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de787badb5d1f841a5a6ddf09774088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cf208b59aa180a29092316d2a6f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96082e5b3b26333f5ad58e584166d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142503e386b07812f513db8c0f9c36991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031b623c5eebc98b65f2aee6be7514492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b00f5084ded6f6d5ff9786e8437a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a5a5ea0833d1f9b180b6249b716294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b4c2df928b5edeba06b1b9bef7b4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b2df14048066a66072e0778b774696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2bb65e691ca7fc7a360b2b67ab7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f103e28cef5793d378a5bb631c75ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855187ee745d90874edc16260414ddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a103c3eff6b185ab5a44b24061a4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896fb31415e0d1a0c025aecbb5f287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b82f4f423ef3ff484605d2789947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256dca6b4cd62da30207006bbc9c00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764e00eb33ccc4c24de2a190c8ffd75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d6906b66e3c3728f13454e76059d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c14c82aa21848a9be6c3d38910c62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac69aaa3775c4a63b00b98078974209107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b099dea89b2c8fa194de137237816c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0677884c8412a621b2107169bbd868f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a219ce88fd9e5240c98a4ccaef0e254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0597825c26e8b47d8fdd36aa32375111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82a25e03d533b2e5ff30e25c456d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3eb92501b28648b25e98c1f687c8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168edf0a1720264ff19f8721745532d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a34d97f3ce7b5bc8c61e460fe72c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554092812102db50e6f1f731562c9fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142119b95c23342f3693bc4702bb7b5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ecbbc1668f826d85d2adfed971faf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a5b5a8c0e62ea471d23aac4fe7e9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b2dd0d8ed265a7508c0d74200fd67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d1d394cb1857eb6d55919c31223d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4b93b518401f80c2894f4c08dd2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39850fc11b400446352c72af8f096356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17a67df8066ce5b0e88a282566e28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81107400cd7b9e678a863b0b7d4fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109e999900d9f7d61157c7f07471225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403404a6247e4d0ae716c4d05667cf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631de5a23d950740849b492afd2c6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295d1997e0aa0cea030fda9ec0799b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38023d4b7a02bc754e09fa8eb7e95abf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c3f372585da889936d107d73df02e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e781117a2db026068625ff04019c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c59fdeba56af2ab5cfa7e182bf22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0031ab3726127a7524310c3dfcd485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d98b4063bf0b553e5df1871acc29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099306b346ad4c21ac492810186873b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90770151de4ad5f32fa300bed80b2be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172caef50afd8c32a10599e10222d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429a83f7ece62af11f50a0f62b1f2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4af2e7bdad50010dffbc7eb919712140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5ae98c4aae754f6dee44befee4876141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd610b38fbf081f7f41c25c4314c0a57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64646e293179afa849ba4b70505455143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021528dff9d1a5c48a34faad84d1b1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b2b81898a2550dd260fa832ebcec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba87ebed9e06ca2bca4ebc93aaad1ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb2ab7189198d265b3159ba31f3d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd17f06b74ec0d74dbb3aa1ebf341148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb149852025d3ee452971e429af1df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab556239a5b4fbe548de4f4efcb91941150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e5ab6d9e110fc32df2bfb3f6434f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e237fc3a97150d4fd8e5d8ae190f2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aefd39229e34a6a3463de9ebbd2356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fdbb656f9c321f05e3aa07d224579154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5335027bbdd67fe3918dc45367b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab9d869804fe6ffe942f33dcf697622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8f9fdcf762c8b1c289b850bb8ea303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a893a79cb63c951ac0b152ea695404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be06e5a39288446dad55905b7d59f015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08770fcf776b9a076f5d652ebd86c52d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a652cfc430c9e2fb97b31c28e9167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc34cbd8e3c65e41728464e392d6adc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d2005354b28574ca888ec65b2aa8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f18a31bbae265c8afe7b2c9d7f45310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2b0883a2a5b8794c247c0c56928a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5004ac3b1eb97e664ece105ba8401b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130259a42b1038646f884cd9a4f6bf9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa32971fcf67e7868c2b3746e58c2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e36971711a3b6e3ad9ae01fb623bad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813409a61f36b16d823b96116edf78d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deaa9cdcbdcd1247107faf749d8c6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1a4eec90ef363f84cd8f91719eff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea46a778a944ce3f36a7b95ed735e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc010daa0cb2d8d3ca93524c9bf914320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ddcaa62e2364a73cba4d32c10801221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3204ec155fc8f58eed4616a4ac0f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130894f948ab7fb5d1371430b4b5fac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a019878df4487858859477f323626024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9a59d160c16f35f6e4480ea143a6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276437f57938b91c0999297b792ddf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9230d35b655987d6355d1ca13e5b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0418d11627a5ac3eb729a4f101ece228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98743951c3df6fc782ae5647691606629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc387973a39a0e9ca7766529f898a6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c0c2d6a94ad5abd0b2a57f8d04a4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564c4746748b147a4172ade90265d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5a43ebe6a2e549b98b688d9b35e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21314789bfdc4662dd1e0bdc8b02ac134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791188c8c185666aae6700aa0647d4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ecea3299ea16f8b2b3e85d29a594b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c8e7053e9afb29849198d7857139037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b0d1e2c6d166866b3e08acea1b9d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e408529fc3bb0a469b726ab1f96639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529603374683ad1b9ae2c7aa84fe2f7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c51a5f00f3e61b12ab3035d7070c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9323e92646ec5c4aff1e918de02242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f233aa07de202b4a5df15822936943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b18aeca2b65d26e94bf7b934907844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1051d03a4b2b941a93268f542f7b56045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309ac264cabaca48585cf160ad41a8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bfae9f2fcb7d9fad4a6ce24e8e6df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42987ddd592ed0c9dc817882c8b603448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87833111b43f71d5667633ce50cca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ee3607ad09080c6d4d027cbcbe4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f48916cdf2e74c38c7231ea2954351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8943f6b3a32d732a64f585141922452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c605f4dc1b93480054d54f1ae59d72753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18219622664b61b374e56a749256354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416571875f5affecab1faa84791df62d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdebe0e69cfbb39c1063d6316db185e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554c19107deafa8c8e081784c50dd9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6297fc5075313247926d4886f473b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608c43bb6ee9b88b3a2a205764a19e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141363ab55e131eada769075f8a9a4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6e6e586d12bb84672522bd033e9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ef40d7b9a9e0b31be4454f25166a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a09416eee26c1290c63c1e52a6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94472ca7c300c6b27555cca46319ab6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873fb8265993f14e53afb0c3478b09c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e5ad2e189963e828a7f6e25ee096b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a218d33bdca91db61eb454eb9b3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d16ae63781ff189e788284938401c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a976533f56acd87ba4113de36d15569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f014da70fe136e8e99a8f96e91ff9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd6125e457f0cdc3dc8bd9728ba3fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5dba8c790b8fbd9ca89b9574f07672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518903fa286396f636b679195b5be41273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32accb9c8851447633cace7d9b5c9374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de9d036db263580bdf53f461afa85b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f579c7083eaf2090e8642c54e976bb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0505d09ee90075389d62c9965d4d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67bc22ff3f57bfb4ef8fe1e04c4a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379b13c2e335e377c70056c02536c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50165f403e6e3b881e2771b1eeb613d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ce7274109bd4c259aa394e83000681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de27d7cdf11ba31630ea905fac2abe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3954b4f93acab5621a80fe3ddaebee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70c487eaf32234fc98a807909eb8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed2a5ec864f433fefd83697fba4ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd3930cc39d31a09810b9ff8e3041786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae349d9f9cba2419dc4316e334e6cf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f419a413b40665d00c6df4c69123c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae059421fb6c595f2a966a4d435a26989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4decb5efb2d58d791331825f4835290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1880f16837a8d6bda7512a50997591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faa5e51465791d3d064ae1018b205992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b35ef44e7a843c4eb60a3049c44193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7de486b2b8ffa684552ac5d6c08994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f9d8148905992dd63fee34a4afffa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f987355f6d5e4b9ab75c226375ffac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69b5406652e1c597d1fbdd893ea1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f849b2f24891e25024df1a09cadd1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48581a688bf5d643375e2757ae64f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a8c174f2b76ca291d361799e3dfaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ebf022a302151622dcb6646a4fc19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71962b7141d46bc03b013f989fb8ccf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a6986c2eae4229ac693a5318ecf4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb91ec061dc034926fa0119c0d7dc1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab92aae060a2194ab5d289644163697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf27a5c94a0694b747907b828634ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3218c7d4849dca8812116417da6df82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba33601585eb06884eacd3cfa615b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0969af42800e4c22da143248bd0790109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3fb4f7d3451695a2940b11b0fe84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0ae59b2aa21051f4ee0ba4ade69d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1dedea15bd87408c83b06f4733bda112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3451bc07c76cb94b47147f107bf83bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8ad6239ceac987a94c90feedc9710114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184d2cdb5a42bac06ceddf117803c13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75064e4486297c34b7ae71d1dfec54ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d114e04b39b1b4678cd9038f4f2395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc14e9cf416a43c51c2d31f8f865c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ba8cf216ca2d600c5fe24eb6e8fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59250f7ae71600f1fcf212e5ffa0ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa97f2325736cdb4b7c6fbba092a7a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994cfec2d26d9e093b61d3474a5678122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff764b01eb669f1fc4262b21e3950c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91880372a3fc1f4685e6429b566ed66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c7c4c115d64a7eb349a87adb69fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8c15aa2ad0eac7a80ec5122e5b57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70913bf5de7484a92b97ed422d8bf132127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ad1cde15d158479a8c2978372229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d7925dfb72011e0fef30fad4ff66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e1df09f76e103a830bc7cd037775f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b8bb089ff9c8192f12acb7b6299ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccdf65b86f7050418324b194d178ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b25a1c1eca02ff36f05a696b6ac3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c734baee226f557a74059c8cfcf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554473ec1096220048673ea4fca8b3d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9598781235c4c06126ca690c11c94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf73a6d6b845cdbe35bc3f4ab92571f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7e6559a689535129a1892c5ce0294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46a4deb19bebe7ba2fd6748b58eaf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217675db251a6bcd515860154ad6df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636eb36bf668afdb200ffb6f4aeecd8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a659e67a9350056375b310a6073e0e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a2beddcba00aa6418a708506e587a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aff0c4f4a368c09d7a1473666523cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e86599b0160aa2ecd9d1fc5a928c65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fda518a1abbbe74e67b8e17ca2e30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b888ed86adc0376fe57119f121173e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c91cd2311927e56ef0c8fda94388e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc485ae5858c8ed14bf6f62cddc5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf264a62a3a302326edde545b80067f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cef0c593c87b2b27202373c0a6c0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4b82e6140b88d25ca5912ce321542152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8602a11334ecb9cb43637e518f586153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59a88a26d6ea0789df6f96e032517d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>