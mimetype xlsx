--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167c254209bfd542376784864197601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae284e35631094fdb8c67b4fe7c8882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee3d7e733cc5fa3cbdb5edbbf001a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6ab8bda8c5ad8fd4315edd7725f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a554a99ab58472a16cfe95fc6cc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fbcbf2549ffa8b81d87cc8e21fcf26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3ea8e0732fe119d4c280a298511227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488321b439caae22053585354e140388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532337c28d574a51ab20fc3e81a68a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23782cf0487b51aadbad1fffb70d4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a4a833496872c350a230c42c828211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdbc8fa57a74894862b535cf43182312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2cc2259c426a0128fa9df09f33b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355540dbb2c764716fb50cca2427428014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f75a5c83433977ffbd9fc305d100715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2897829f86c1b0c6555fa97a2d73f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048bdb3156c5c55fae5a6d24febbe2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d838e9f94d27349af73b1f8ed442bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41e47edd741bb841e08a3274a82ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a321fbcb809a32d7f0dc607d58d54520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fd165374ddd5e5aecf70d77aa17e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8b9819c83d84033db4453cf1b2d0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619891a94790503788ed42dfc7b065b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526b402ad1c7c0d2eb765f86862ab9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c5d6efc6cdbd514dc6e0372f06b7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b1b6eaaf0b47baf4cef5b6ede08226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e9489c90110d0e9ba5272795271fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387475c3f5cee7fa603d6775f3e7506828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5122366679615af810aa63ee6ab929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6949fb31d6f086ab8e413875d3458b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e26bdc2b73bfd47893853b7f1528331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873563503aa6673f773aafb933b4f96432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922106dd0986f09388cc3a84baa27533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7a45604c6602f5ab7e8e55dcb014234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274808b817e1024c20da4d46a47a73e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d10ab526d67fe373cf8c048b80d1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165efa1783fc6e7841a5bd4f32d44ec337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd100766d17405b4b17daf41e6c870e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5356acad61c231b7978d23423601339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d03985050941229f39fda56828d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd421efcd036043723008a7eb5508a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933d30296bc411002d715c9c1512ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917472da30277515d341c1bb3aedbd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0e7b34511e771e0f80785b0b3d64244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f798cd2c3f7fbc2b781ef324236f5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5029ed2907f8fdb5aa96ee67ed43b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b192286ec9c5c253bc97a333fa47f8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf7260380529a193390650d9ea6f8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d42f42778b5bee55421b1392d622149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222edd8756f868fbfc4835e822e059e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1a576941a73ef4868bc5adf5042551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0d1c898b58ab3452f3d4108404ef652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48781705f82f79868d955747a8fa99b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593cea026130ca286753fd36359073754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41877fb6808690c8f0b19793f7bc88ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef029f9bc668001942a53f92c4eb5c5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd59a9a30b7fb0bdda8469aa205d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9b37faf46bc039c418cb2f8a2d1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f454cadb96e9f5988100ad7a4b40559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0009b258eb18eb0c6875068db7c3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5a433f3f4e9b5b0863c1008dc25da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0222fa873f58cf8bda7e6c7510026162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb21e70121c746e9fe62629d932d5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1039a52e377b5f3c45d316f9768f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeb881f3e730759fdd812c252451e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bd492f6121999544ebdca4acf032666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dcfbd62bd4d19090716872e9c1d9767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e5dce27a1bae1a32fcce87ec46c6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1806f9c839376b04e028c0bb259fe569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50254d342ba808641e8250c60609b7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a81d97a15b9b18a50e868927a3b8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f8266ee2acc07ebcd07c18093fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566ecd11e5cad201f8a316791451b6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd4fe8bf11b3846fff8bdd412a3da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974281bcdecb297cab8225c98afacca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d143260077c72fc7f9c5aa69281bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d0e0a5ec0e85ac7651c74d94b4ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bbf3986174992b9a9e10536d70e2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c02ad57a46e3f358bd48b35eb0d0f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db6b137403a5e167ab73b629470ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eaab05f712cfdaa2a6257c3d3e8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ecd4d540e039de94e3e0403ec323d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb373ea582aab32e098c2665fe7af1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e7c0300089009601d71cf14c7e50284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdea471eef71b56ac06777e5c8a91885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e446f1a06cdf5cacd31ffe72a0a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7543df3a4942772bab9bcbe9166187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbefaab126296316a5c82fe63d4d5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee225d421b0766fb5210bc0f86a264689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379772d03ce65144ff87c1503775b9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a0f8e9f4941f3f4665bf17f1ec27f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f8c484537241a8dcef76b4187cbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12684f63dff9de3680afa0f40e68c05493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be670144c1044333c6c63d30c96e7bb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c8e48a04ebc4beb82571c32b944af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776cba6236fdccfcc1e7231bfa88d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b5754480fbc92945ead87912f8b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927936f2cfde54ab16e313d3c031a6e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcedf5f858b5bbe04b635baf5719be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3187f12b5ddce84209531b5e8d77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5146a2636fe2ddc49765a4c2b14e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bece7b8ef8610678635a2b6923ced2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85207c17c1b706c465df1899dd8b55a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efaba5b0813487e5c0448b0e76ee3d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd6552950ccef8c247455f793b0105105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae008ddf6d4f015c83c46430b53e5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f817ac4993b7fc6b6077065f022b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0053040c93dab15987f2301047b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458956c3d2dee2f7bcb2b9bcba9c5fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fca6de3efdd930604baac4231589fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc6e5e96b08bcdad7044340422877111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73370de0ad713cfbc9220c502559690112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192a2d8b4de0ec079f8ce45b7d2ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbe1641af927cc61b6d7abe4da6089114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7e65e77f803ea7ffaf20a2c7257b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdb9d9b6da9ef7166c8747085daa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8d72c241eca07967e94cba6fd9b35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6babd90501d214fa08e61cfda5c0ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3035b0f9de8db382e1bf2505c1b68d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de035755edf63651aea56852d574040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d87884572ef8614d24ed42bfed2947121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cadf65356abaeba6c123a45bfaf44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7af31acc744a7dd6b971218c4357a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aa06661b930966ddd6492c31ad657124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78cb4b94ac031db57dc7eec29ec36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669962f4a6bda313e15d17b6d56e69f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752b16075d7e845aab28ce28eef8f03127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a2d9b48972009aab6161077bba22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40179651d07ec2f888d01960c20de24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496f7b99694958aabfe00c3597d43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414a4d0a9fab022f93bd1dd050fe02f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ceb6784c86677996b8b5e7a774f61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409aac435a3f51ef96deaa1f16721ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b692a6e7a47320195edd9f0be6dbf19134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f64467aab465bc50d5f73c99647bf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f4ade3110e0da1e9c0d12552a1d9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04989b1245c423b177104495147b77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6591ba3b633be04d6b604680a1b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5b2146ce3434ae5fdc3b64285dfd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42316f4744cfb44e6daa9f8fde9162140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1d3ddd931f8e99cfc548f8f5dd42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146f9e311026a87697327b6692c5510142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8383ef63b4befc9eb9204961d7bba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ca152cc7a1b8bfba96951e2189e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8000dd1efa0776f80e625d10882c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf2aca084d62830b35947aebf0aea7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a880bb2e9c32a8efdaa30a201b1bca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a5bd616575bfdaeaf41ad450d7b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd97bc3ebe25e3064682c0b5acc880149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e052a9daabf2131aec5398f1b44e59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826eb5d33448d1280660e5a431397f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b0eb78a7609e7b30752cfc2628c7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d77e9765f757f5d97ff02d648c5ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f61c0caf451b7a190ce6128ce7bb154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801db2ea5be496c1f49006ebd8d392c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e80c22be29393d154f3791d9724b9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a3d85fad245bc7fa7c6a1ee5076ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be72360c26ac56e2ef3488c856546c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99385e068d815e314a313d2d15eed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98be2a0837e6bfe420747eccd05d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91a669673f6d12ce7bee18cd3516f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a479f5b11422e741546f03d31f5518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69e52268f566f410e60520f4aa8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9a57d6985962b9036c1ef7e33419210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116af9feff3ec37952196d9b3e2b3f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47f869c2d1c13bae4beec44d3d8a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c874e5bfdab03d86cc7c6769c2e7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0237d090b21dd3892d9b29b2762a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8e60e5333e10794f3edf855ef542815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aab6166198e280471f124fceecf3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9052ef5eaaad44e333190805b028e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61f01f3f9f89ea4a7f3dbc528d770e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b7e72d4ba79f745321bfa580ec1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee20f38c308b20cd8508d0796eb7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccc914801937d60f5f675ae59e52121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524283e178c38df8fd2b8d4e7aea28b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea1ea631d380e45514e9d801d3a46723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb886096a552a3d0636860b7f8702ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba415585ad8bdbe9d862f253888d13225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7bb9e184155ae41018a67820e26df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a2aa820309488cbe9389ecf3542b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22f9601d82b599e25187961a50f1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7da12dad873674ba166d844fec9ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531407a6c05d29aea0eec38b9a1e6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a9063f250b659dcbdd1397cf50e3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed20b24fe24957aa9b721b69ba797132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b012ce7808e5f50f2e387741b3af133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f2148ab3be16e6497eb8a73cc355b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c952d1c2bd30bdb24605278aed93e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128f3f33f9b9a6de3d0494249cee5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c5edea8c56d885bde61b8925530a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e0bb11e293ab7bab1b89a8a7fb68238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf841247b1e3a1cca087c4805279539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5fe2688857ed7dac6a712266f37a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddbbf7d059406b47f4f772376f52a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1309f862a8beba0fab7929ecac0852742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3e6f1ff0c6939198e120be5a2a58a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464c382c13e188a9181907397d630044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180abf3314061fe85ea129b3aed1b7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d925b7693335560f8f1e456e262fd3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c771e78f340a5cf75edf809354b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef17b53b800332cb9260b09040f8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95486d81cea90096b836a20476bc2f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd008d94eb04ae1339921f324edfd750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e09990233e562d29a5b009055167f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160eff48ce9331025ac6beb9e99aea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d8494ff67f001f4854e81a87129753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26516e57063b52dd0b7422ff0272953954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affe5fbbff4739eb1ac8ed52960c17d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61ac89f07411e9a9f6197d61dce97e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07685c00947769b6669c1bd35ac7405557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b77577af79796f6bb9a43ee8dbe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71708961ada54ed087bf2dbb682c389159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e934886b8608db65092dd74d23852860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb4d8e6c941056d3fc231217ae8fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7db970196b0f3e75d2542ea34f804062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e99c07694b56c988e6d6c55f0068263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392aa3512762eeeecb7a864470dd5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b01b00a697889363544ed2315e386265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ccfd44c9a74269b895b59e309dbe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104e715d7e70c87e4020ead8cd301a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35639d375c29b5fcad9bcfb0f8dd04e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb5045ea12d3ad24ec3058b9a5309d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ac700c4666c8f1d7eb6896174093d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6df37d9217014531c4cb3f34de15f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2d75e173199d28bfc694ea62199ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1aee4f1cc2ea344cb49596fd05af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2f094356357544358f6892d302fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cacef917610b990d7d60afa76a88d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae90144e8f0f7991374741ce412d6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a6e54d5e15de9ed8fc656e59e74d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9798aa1e6ad32808bf32ac69fa4e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce676d38be8c8d7b1fa99983d38311a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575836fd8cb1942c5f2a10032de13080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b44328f0b473f8c2a4f3eb00643f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7e0c9d24b31543d03d5b67f82f7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075ef8968666485a6d2064d93bd9b9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019ff0a853b9176774e292d961ce8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327cb7cd20664f3409e1dbc50e72f2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4d06c37d213c817c8e7292343507486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c37daec10aa527dd7806fdc38b8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca0bf435bc21b932b6fbdccd66ed088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cbda17e10cd666249f6750574aec889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2078d039341b4247c1fd2d6183249f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406eff3fc44575f9b6d8a9b51b5bb4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb2d94b0bc2d34e2e952f97187d3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb987047dd34213d5279844c4e6ed78a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310cc13c79410250c5b3c207ac3eb5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300180375852d53ad494de98c1bd0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ffa2d8955251381d43000c0783fa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ef758b527da85d890ae53d2ceff1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386783bfcec115745280534dba7854e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee08f33cb6166e97058c6a6bfd9916199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26286d261f6e4fc356f8557e40085310100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b16f7e98e28651dee91342d1cb3ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b8d8424ae57874c0e8c0d7fcf4b67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434685d0f7c1bbcdd82196a9b46d20bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2216e267d9e6b336bcd3ffa08dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3425d2ce08c7b5d2e233473ec01db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd8f9ec5a6abc64b526615354fb1fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028032b8a305eb7a889ef24a3f9b6aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a62e9e7327efa0e74a599548d408108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c109b22bed0c1ec1218cc8217086adc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a9c89845fc538c3fee5cbafc6707110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95f7eb687e24637c7f0fdf7a579dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246a0221d19855208f5dac18ff95dae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37f89072f8605067a864b6eadb116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ca3c997ee5b49432dfab55e85611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057756bc3af9570d881ca0f7b7bc871b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0db6abb53b6081a837345b89ee521f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa88a72c558a54967e88223df1e9733117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dcdba89cc9a5cff425c59e498dc52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ae088d79bf6753f82c50729371cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f75a33cbc2859ceb5926cef85496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9d25a2ee525dd2a147251d4542f03121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6479e1fe1de5c2a293c529a4275e6a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b9a63397c3fdd7dd873dd99f0769123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184c7b1b2f1d1f3238ce9085b1bce8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b58f111862025dc6d43bc10d00c56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfb91be828ad5419fbae2a5ad03e0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416b6477668c6c6ad0b32faede4eb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284c96d40593b3c025d1ffbd640941128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66accbaf24a936167719cb1b4a017693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57c0daa976d31506afee546fab3c3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc475677813af254b48e6a7869a20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7900b9d43ac584338ed66f1f19108df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07bd645f31e850764cbcef9b20ef2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3930a89b793c50bf4dfbd51ca3e1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c540262110794a20380f25cb0e6a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1eeb7c9a2a8ba0add394bccd6b7cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee71341bb68557de982f6209ec4a08d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439a375624dae8fa6b0a2ce776541bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53013d52da8311ddc790ecca7bd34799139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095b26d9d53fe447b552b4aa0e2260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908ec0b20dca4144f3bfd730551b5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33d91799bb7c60ba6ab15ba892508142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b93b2d58e0914756a731121681e05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d19b148fd65b4be117a5719191de5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543b4913b4a552ca54ae2c3f6923de3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b7eb1ccc7b5c8beb8e6fba8205a7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58aaa02eb39b9cf35b29eeab3a5f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c21fbab7053bcb81c27a9c0b18415148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c430b9d3d30e3b0d402e6a36d00a9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c0bcc12c7a84ed127448c7d45908150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc870f5538a726c1d8f9d8124135c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3672dc31e8846f8d332f06ece41ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a68cb7ac899c0fc73632ad05ff369d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089718e6b1f2a2eaa7eddf4c2ac7d51154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>