--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd0b0f52697d7f89034b40a35d4e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98093e8a4326125ab3bab159373ece272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8aa7fc9dd7ba83128971fc88ddb623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a54f0bd08418950b02e90745fdbe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b601add18101a5b4b895ed401d49d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9b1781a7151ca37d8320140bc52756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7eab94713cfcd61d8451f1b9467417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e95e7daf569c7dc754c8893e8de408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808afd62770ec2d3519287bcd6afd769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19afe1cb64142db563cd7c17f8c7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649d526fdde53a1d5399d1663c1f3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c313aa9d396c3146dd1fa5b36c2b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32061ef39f4d4b683a75c41d3833335e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ae6cb6ee414e8942b9351064a8b3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28896db245fa05d1b5990d5d6c74d5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d242de5e002ea32d05d302b6cce316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41add92778262f1442567c991ac4e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b266b64d02f23b56a2b64b918adce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bda29b3bf6fedf615db80a897d9d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dc8fe3f93ed8ca789cabe17acc1bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c77b4e5d5a2e2be76b773121f7de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6de2deadaad382f873649eeef1e2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f8f3a5586c181b1e80484112d02d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568317544235bbcbc10b7f19d71830624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a500f2e12199a7b53b6d8942925325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972927ae2fe400229699956a0a83e9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2546153010412117910fe61ed710427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2e66386f22d1cbf3566474b755f2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad017872d0c2c2365bd87347c2ed405629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae16032b2c3be850f89202dab87b52630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98897f6b3f53d9fed18d5c891da8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa661dc69505888fc2755fa26d9731432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ca2699abffbdab90998d8f00c02633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078330b72db01df19e2ff62bc2d951c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3fb53b0b5c35073f589e60ecb50c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bda2e602f36982384cc29624a7b7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c2e75265eca138d2fb2f3320dcc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b121be39913931ef12450ec286ba338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f0cfa6eba8ef21cdaed8c45ad8ca439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9fe11bc4cf457aec5f6cd0366ce840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca03bdb226441995d78c703312424041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0b1097bf2f1777f49b0b76e992e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb5d9b299c01e286a3df4b69a297043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e26cd4aebc98a0b931d8b6f5ab0b6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf931cb02ea5918a6a78e41760a4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153390934481e6210cc2ea488e37d03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccb64735cb5ad4966b64a8a084128a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309360cbb0ed061bc288aa72462100048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930cfe75c183f803690efab9233b3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e724fc7d61b8286502958d0d1ffd62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d389eda42039814f6a6e4e837668451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bdc5737b665097d68dee149d5c97452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95f290d0a49ab04e027163ce185a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee425cd4be7673aa547ed9a9fe6db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e1d3920954af09fc9e29cdd3663655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02ecb739f5f3d9c0ec2a27138b17056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f659644f840658d204ab9454a877957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56252f71b367172e25e5705a3b95fa3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957dd4149d1e6c6081b778e2b14b8f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d212b5247ec21f7095e430655e105360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67364b5b97b625cea766f28e837a8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1b9b3f284f0d233f4ef200a87db0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd715f4e10441e1185a4673be235563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea2c2aba25c4a7f1e6c4ad1194713964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd7359601a6b16329fc1de7c157ae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e80740f40add891fdacf303c03b4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0e78f5257989a8448cc1a17fecff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e833a83e299cdb7266eacb64a99ad2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fd65d33719eccf6ea3b63899dae3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb53b443b0d1a9fd4d19adeaedf584870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b95b81f14cf97539877685bc164cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e5801d967456262a59525cbc83f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac98979d96377775a19841a9aff98f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d929fe0c2c8045ea1f98f96ea15f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd038708ed5d21a738e7d70f13e544975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfb76dd1ac53abe7a4c343f205940176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917caa16ac3b408b74fd5147b536b32b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6c0d282f99bc48ce4774a4b125c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d072654fbc5b2be0ed87c8efc28c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66d6752e4c91785d6350a7fcae29b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fbfaabaffc8b546a364c3953c00b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90224ec60350f9a9e9b08edc82bdcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f773787f7aa79a2d6f462aaf3d913d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4168701fc3fd4798f3f4c7cef35c8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2aa6c1baba5ed9e58d4387009b37385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce08c4eb9da060f8810467fdaf82d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c4356ff4203ec2d12de2b51ea50f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f1c44adf9575f0442d82390cf23088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d066c4f2823069607874660bd13b50689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7424c83e92677560ff081f70e722f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d95ec45498730cb094602adaa92d0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde221b3cc3e0a6f8c5a66d294f359592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f431c5ebcbe1896c980f3f4a56c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e53341ccd1576240dc3f20813f4dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502bf7558874123059da8a740a903eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4e8211923bc58b93bfa0c9d5d503196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5415105f41bcc1fcb0b6af34ef82a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe644869f98295bf174ccc74e1a94198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0a35345720a016fac44078ccdc56a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb76666c9203e21d2b896a6271f5182100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d571000acad9cb92e2e5abd774d20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9bb350a8e806122a5104cc53f208d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20698edddd471b08618b4a7cee466a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca0d45890044770e05435955c40b98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29c7d5b71d83db0593d6b0980938b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c04897fb1fd6734d654db71041f4b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7abba91fa9aa3353845e33582f6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964ef0f14ca4210eb17ed4358a9f576108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8178101d91c0f229311c9c2de74359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dca07090b9f3287c66360c5d417495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c479ff69071729ebe57c4cc702675111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e00028cb336b37183e20cb2d8c946112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53f20022e988648c8720d98d3aed8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2d74fd9a8c556a56d535db433b84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cf3a26d8f836ac09d824766afb1c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f8b003cf40397e41a597ae1051b19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101c748492e22162499dd57fed6f81d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf4123d1955f2b16d84143734a627118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5f51ff689e4f06770ced99f66891119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ab6da8f59ae2c292c6e851ad71d1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90000b1e936097df97ec19a34a1edff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21569512396cddc2183cf4e434beb56c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28375d77579f672c9ee3c673a80480d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3317c8aeeb8f4597d781e69d6073124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe6d171595f3f55bd4a8a84e8ad39d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e95ab7dee501a707483a65b16f4fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a499b8e209b728e2adcae846b531f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b091dbb092676715700f6995fcc85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bba2b8631086e11dbc19438f2d093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2cda597756048e5f0852f1daf0ade130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a2bb562d1e7277b20d58a245815b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850f13d108dae5ab818d2e18ca579b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637652d9c7d7d973c5e7546660aea6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b77c87620c895e75c7a598be26df26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15310d88cd2071166f408021f8f0c21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756acc367107f0938b8bc66a23667d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b48c44c99dd06c74ad843c58baa8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde75db449b61170374c96c5b14959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a68a79b177208be22e0645a0c67a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e3050802b9ab74e75f6fd751ae49f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505832f7a548f2514440408baeb2b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68524aef232e63025a6c9c280356388a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575dd064191b4400f6aa31153f30062143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c214579f0cc90394f5e8a46cf4d2aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a499dce971b0e70d3d9aa51a88999b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e6aeda699b8c89fb3a54fffbfd108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbace93e1c2089ba6dba91d1c5dabe8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5666bc68476dab01807bc07b57ace148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a6250b2f9d7b8305b9b29ff10c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053657205e5672b99157accb833181150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c672a0cf86a214cf97d0e4c910e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbec71c87705e868644880c9929354152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604496e29c79de693fe39c7818817c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb78492b4f4265ec558e9df4d2d30b7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed01f62814f4f174339e512edb9ea641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29666cf4f138ecd43d3f37ba47622302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab538fa7c5fe2838fe69c09ee5cf2a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d8989bd2d3fbb0dc43f41dc2a2354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466cc3fbc52df7c48886614d109c17a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3fdd1415e3b9ffe0330677f6d4fc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b591911bf6615bf34a36cbef63d837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eed0b5c10b0cd4aa343e6d848d21c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3847c78c829cbea4bc300f48cfa6719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9758deddda9a9dbc021a9517ab5fc7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da902ee3d176f248e4783848a4010dcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d3bdb041f897e6ffebd26492363212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e97035ea66d607d58ae589478c315113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1cca4edfe35c679a92f6e4b1531514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99f15a054153064ee9f6b9f25d1a0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca831f5fd24c713b175a6cf85fe9b65616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746b74ef3778f849470c2445fcf6c0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aae1fdf34c8972d19c0084c943bc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77730265705063c9e9d140cf78b3bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f1c8ac85fc7f87efed0b877c6ab3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2b87147992b94ed445b15ce4c39f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ce54077dea7dc07b4ddc316e6957922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b4be6341718c968e7cf437dfd21423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e937f2e9f915cb955c56c223004024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced257c7e30f59bcbddbe8929a1f3b1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdddcd57f4fad7ee9144e7c1ee437626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e2056db27e1f169e49a78e47ab2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202badbd237b097e8f4f949cc1797ab928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c5f89b6337c58355a0e3ab4a6069a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e014e0f41f42dbc9e33255d9bc5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29745a9d29d578eb54cd6cef4358631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae5450d07bcf48e21d70c26a21e5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6a93e9a378b574aa0150d7e032d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f075654cbed873931a964d432b48434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c6fdbcdecc69d40b9c94a75468f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a567a4fee7c43ff3f9be4406d034136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a6a32f6db44faeb2778010cd54d2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d824e79debb710ef45d40ce8060ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f442c6ae72885ba02690f33f8c778e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cf94fcde7ea431c3568ec8125bb0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8824d78440ec80e8251bc970c7bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303caad862520df3c52f414d381bc7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb99b37603210e06ade92655c99f7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b47005e062ef02e21e06e59607a19644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cc443413f5a8066c11d69b3e6457f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce0f80de6c8afa258c3e827094198b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff230ae6632664153b1d368416795147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082694e48fee24522a1b53ed3c3591d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89770068d917dca58048b8f7978cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53149964fb857e72d351e9dfcc40cc8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17bd16005299537cabed4610abfea951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20652a4cf7d4620efedf5e6a5895047252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae33c2dcb895e203ea5005ea76d19253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca846b26b56e72044a3b0852c8bdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881173a3ca5ec15cc1509884cc86d7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c704ec84c57263163dd8a53a7b1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dfff5f68eee1bb709f2ec57d9919357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3edc0e308fb9d91094ed42a30c9ae558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f544aeb9dcfcfc25433f6a43d036f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c538f822e4798b3fde16610291f5ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db020a3862f048005192b8b837d632261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbab512bbd22f89ef29ffba9afa66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633be354531617137de5d2498122b4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a2525c01f0be3b49cd14f586285e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13746d7b10331a71b1c5db281ab87065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3086cdd64c0eb2e5bedca69af117f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36073303068d0b88d8d91d72e407008367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619e5d5a3c8215a1d858ebbd998d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccfd0346317b29c199dfd090a2dea969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2634f7c25219448f97dc5d61efc676470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06143c784681e3f1e245f075ff59fa7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209ebc1932ea3a8140ec9983a62074372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bdb91a2bc064824f9cbcc83406f2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d3149a9f2eb042bb457358921af674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da442ba246a13db4e9c7d03522b11b2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd0538fd666780fc3368e1599b4d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51100e0ecb237c92970bfa948e18967d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25cd5e82844385dfa21aa50aa8027178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681ba3fc619d9cc5a0e7cc02d39d05d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28118349459e9a9bb27677abbfe3471380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac9581fb815b6f1fb85d34d8e5708a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5eda53ad78e9d3dbb67022fa859bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e9f20ad9c8752d6c188c637d8f38983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b5a5e6c4a9d21306a0dcf5006f6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff53e823712418e1f9261bbd60b46885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253cb72e0eef2100da323b0bee40d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ba2ccec6679871a3d8f3704ba67087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9520c7e39a36f50237191f1bd67a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f70c29e471138a12b14b91e1abad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03ca17682da40e60c4c75ba089b77a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a76d74bf335a556fba9c2a1c0369a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262bbb454dafb45659f24601bb59ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5d5843afe8baf4995b2bafe34fb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65190ab64a5d409cf1e2b1d8ad5948694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74600e685fdbe6d8cef804ffcd79d0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a669fe7a2d30dcf6d8a25c93a57b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc50b184ed7a66ca3d19823f699b4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339fb5933556be0bf0c184541b7394b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69aecba5de1ea497faa4c910d73be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092a83cc434b63cb533ed0db7f8ebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf50953c7d708582fbf4f8afb6cab17101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd215b3b2268a713b7efd6b3016b55b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc76d2846de00cd0ffef6122b414ce8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b513a09b8a4ee54003b7dc672cab6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9db809c4810f331c8edcf58419f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d57668b6d0f9b5bfd7a7c2b2ac777106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e4fc2943910cface1f8f214d0ceee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31abbd1d2fda1600e29a43bfd9fb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fabd6d6b2c10bfb107927c2e1d7af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aeaf2797836de5b49b8c36aeb49fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f46decac6dc298b9272d44b34235f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1864f762098dcdfde176ae8b1bbe5c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2359a5bef3bba20eb8bc7ee259a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c8eaf3b654f09b5de12fd9e6cb6b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81abca1d99cf859f2dc5d7c77c8aa7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d86c650e0f7ec1ef8180916bb2f67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38fc37632a5052b65cff1523bb5751117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f659e23e4d8a51e9f3fa6eff0897e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494dd084c7212079a39def196f24e25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b5cd06893580a7b7a9b0d775d273120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e18a41dbc4525e09a8ab854b6e17dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44fbe7959399af457c86dd6637cde9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f917571ab8325ffafd9ebafaef7f57a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13dbd32dd540e0201595f5220e7aac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db2e86424309e83dc59bc01dfe633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3741245960cbc2b506e68809b092126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e477de9bda7646dc662e24f91215127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83192c94897a50d7680cffbf60e4e06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8643a9f489e2bb75f16c874ea876693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b3a573bc02a44eb7c80b1cd1c3f07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141565b7337eb7a14c655a6c8615730131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb6c84d9e640bc637274b75609e5c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78d23db00c0703f497242ab58a7aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0430c76195ec3564df33e73485d623134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b48f96902d4bfda34971b1edf215f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d58568285dab2b673b43dd57f82717136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ee9e6c795e3b329f693c0848004ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc8b213fc949fa5e360ed8010cddc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ddd7ea832c64782771ceb2d8ced0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562299b23949de06636e8478e17bc23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767bc7b468594476143eb5f07d46a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c026b14e14d3d11cd82bf5cf998e5c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed50e43c85f0cfb7a841cf5806cee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a4db10bf5e09941cca68f64073fbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600a41a2a5ebc7bc82fbdcdc73044d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c6e4a9c93932f491e718bfc318f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945abcaadab6a96e5a996143547e81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d95926c540e5cafc4e974ae172d87148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d2513afbfcd10c99f23e75bc79655149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ef222a63b8fc4164fec8f4748c69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d157e2e476923d1f683248af3040151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa1e7c5b34e7e9a1a57bc9f5fe796152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cadce3471f07fe3819275157f55f45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407d9ea00d819e5a4e6ead1e226e548154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>