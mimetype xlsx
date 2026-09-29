--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47fcccc70e06b58bd6d0ec90ec7311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0890905e87d82ee5095dfaa4404332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87df4508fdda25823706bdcff47c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040eff3584cd37b8a542ae2cab3c9f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184576222b7b0c32da38fface3979a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c8d9f7f37bf49d6e3aced62a745c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df192ba700fd2654f6aeced57a582df37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d66079e5b609aa49ca2b2ac91ddfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5505c04a945bd95e26fa9726e2dc3cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddddc367ac80d30df57b122eb76c6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5697cc9cc7379dd9b839c12dc4a4f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33121c94d5aac3ddcb6da0d2fbb5b1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcb71994771c85ae351fa8c1f41b3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20da29886198bd932878049810fdec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda6722c4cbdad93e7bf59677d5517715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac516f31c1e8658bd6f924d2b8acbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a8b79ef37a7a9214b6986588bde117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb12ef86aa711e811fb8748225f1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d6dad1d3c2174944728d2bcdf7e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbfc88c75837928af1f5671aa8fa6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1381dfb34ec40affad5d43af7990a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e0a62d13605c450dfe557e525b0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e81c07858fea8720831077fbe413423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc52d040161ebd953184cf866ae024d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274fec5e6951fb714cd549e7c6639a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cb8610089a0f499d2c7ecf827084126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ec3c493c1aada3ad5895f1fdb6b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea1543618dcc02b7da6071262502528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192737e1caf2559d6c7db0cdcbb0cf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a726372d9d94c1325fbdcb30eba430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94071d675e3179cba4841dffbdf6d1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25eea96983a8e3dc4b5f47ac7b7d3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865ab77cf6b0f6de6a40f325de880f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e3e8c88afbd5eba463093b34f29134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b070cbf9a14886bfef93c3ce5a28e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc230a89bda23fc18a63f758d8436e9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb36c349b58538146c8e88d6a192e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d9815011ce5adc55dafc13f227de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9785fd252614f7e5022a14951bba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc7d300087bca54c59e5d1169c06a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635aa61d98a0874d66fc767c457a3e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ad2c3a85eacecd5d5c86cc2afdbb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d307b2ad115b7b64ad9ca998485f77343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e264cd2df31e528b96ba7c839a1ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6d1e66c71b49c2a6d0b245f13485945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712b4a1b668e56ecfb3abe8cbaec8d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa509c2430ded1547355a09803b21d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87938fc28be0fe91dc8048ed178eb6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012fe7856beb6013e105ac358a6c71c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44063bccbe640177b8628879e75249de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca729a4175e7a26069101373a4b6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed53a3090025184c6aded8b721df5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48021457a67f357b5a5bc01857763653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796740d481b2c433f82eabeea922d5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e6a4bc45dca9c3ccb6e480be96bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a33fdda0e4273df8a7e04d8040da9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e571f85b408a2c4ad5eb795bca854b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a019c9d381ed83a76bea6d055a9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec20bca6454c8fec1a612c7f97f6dbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c65185750d8425bed9f0417c2fed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331790ffe0b6d70ee51d9d1c0197c6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf723384e92674db4601c1b45f74e1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346c349c0456fcee13311afc6b895cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118f49757f8ec5572b0d8a4235590b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca629ede703b79e7f2f7dc786bf5d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28423a339330fd1cd8817e588c679766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510a7277fbc8f3e78bc66de7956365c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d931fa63d6bbd677f643bddb8b9d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4b1be52478c3315f8a61a26f0dda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67036f775492fee3b04d6a4d4289af4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97a48c9278f8c56624c5e7b27027b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd24b899fa4691a7d2471fed1d0318772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d71f1ff0a6cee1896a7bf6f785f0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a871e2f3d7c5edad43d722eca354cb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed4facc1287129baee892d6d3b7c9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019fdbf04fa22482527c156822845676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588699c3f1553e73e0c34d807a4c4b7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144152a461a489bc92591697bf0518a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9e8b9ecceea4cfa21f5a9148d56879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30174f061889f35982b38f14d7c51e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f046d3bbab8080f763f8b21e6ff8d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467887c48f1a58dda576e5716174bfb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffd744c933873bae5b3ca9412ec4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0354d0713fa1f62ba984c2c75830c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa322b564cfd1c506e9e3d7bddf63685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5461caef62109eec4073b7dbdaeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d69c3152fb565eba508065ce571b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2df3eb3b107120f11c2b989ffe8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5747966241de06ac3cdf2d287127a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a4483ea47e1520dffde75413b5b0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3fbd5e45a0357a101c251ac12e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dcce2433fc490bcc263613aa3e8bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53060371f07b9c6e1279270dcacf5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5627fb2157859f433212ba5f50405f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea350e63b45f73604f1f0a32f34d994695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c411c2330a7438191f1f19acab242a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4b8dbfcc7886b1cdeb643ce7a17d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c84acd3e7e387a87b0040083163f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28d2b4e72b0c5350e2e67845b4beca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2783cdbe1229f447076da6bdfc1847100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b7630e7e9f878d0a23213ca923ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf012f0466099d41b65148b2e849b0b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74732edfdbca9bd418ca142832a2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35cb15a6c9f4611fa530bada66cb2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12960b2d8a1f21b54f2eb87f76bba71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c77c42af0e69f4ab9e1e14106f1a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d83cffe2ed020c6439066ff27db7e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e43bd3bbb9cd6dfa5bea1e7c891bd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5047dfe518bc45aef824da841c92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c96cd3a27d0d07713112c75f8d7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649fecd38b3782b035b6812a18bb748111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972359d4756f69e55a995e4425217ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5541bc70c66f460c3b6a4bc46f89e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93962dfabe1d512fff0ebc0977314b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e78a115676380381f5793e1350c72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61c0268f0f3a5f47a2cd91b00f082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde15ac63ab20e0cf74154032fd06a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583ca9c4ea72ed085e9cfe4c5adae2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f023d9a847ad11d0a4b9e92615a567119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc103f852c7571c07e23f96c83fe32e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b91ae8afc78f81c7a1f59c663291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934503c6a75c7061b4310c1232b1e6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7173f697a2bfadb0f3d6af3ecf2b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e18a311f03ac6d66209952f4fd3ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6077224b395094e21cd0db9d041a19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff31181b875375fb76ab83217e23f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a36dfc2a07e11f022310d07dc17e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16e562d81ad3473c97d090d580a921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aff05130c98a69998ebe537a3494f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8a5546224dfd5b70621b75b2993c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279bd864fdba330f80cca57a09e4c9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210b284b0c49bcbaf29bb41ba27d4b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbbf1628a90391d242362dd5398865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7a2904728cb8679185d65a19abdbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd65a1f983e67b5c921d545e5aed3c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcdc23926c5cee5184bc252942802e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d368b9ed4233041e414a4c934c81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c479a22b3705376f344936c2e3100138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e41ac0bf9ff25a3753641d2e89825139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0552da59514c34849f27d8143e77923140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47548e3be57256917213a585af8d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a4b03182681d4063b7877800b257142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e87eed9b5868e6eec69fa6d91f2f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34580258536d11d86531e39d4d9651144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b1159c71293500b2c31f52099cfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d413fcde4095d3a10936a56d0a7bb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed929590d40caf1b5535d5d8083e1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2d1ce899ec596ed4202d60120b89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda967c36273ab2fbad8af1d67467db5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fa6362611db8e571b7a75d0841ec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9f171266f2664d4abdd26d3a6bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e6bac978608a588679f6c7cd43f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8c356041372a24d0c8c7d7b01159153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf52a343128fda5c3c1d7be03ac914154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e5dc1093e11873581a77e9fa40de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a61d8d93ce477534fe1e3c18cd46e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78e308203d72e3e192953cb471c58b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb7bfad9c88b64229f9186ef125bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead90a4695e16fdd6ca7f91615a0705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d581018b478a215a4b33d86bc49b4d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dab977a36d24c6c218a57c217d4217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406f2ec7c1eb53b2579fc375ec82048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da11eef264ff33b49b7f4394f19dd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ae9e0c270aaa9dcc55c4675e129810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aeeb5dffaabbc54b6abc63c457a1611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdfc175dd7102d8d45e9a9cdfb2d3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5885d953343d0a24c0e8fdcb4a19813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370574bd80c5672697df4339da7ac4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49515218d56c53b0eb303e5c5834dac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379be86888c7d92343c02368610b9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a561f60bef06bde27c394c2f68a9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555509dcd0c7af66119d6deb58a75af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238577e97d82b7974aa119e4b198e3dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abf33d50c815bb3877065e393511020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a73eb93b7dfcc498a551c261c50321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312307af802da94ff4dfd3f1db435ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c736e7839e97a590631ef6bf79745c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b873d77b9200b1f555e4d49baeee3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a232147f654bca041b0bf0d94b47025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf099732507ea0abe9b3d40a835454226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fb9081f0f69d6fdf179b6a686fa1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413ad05489f6d62737d15273327389528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba1958ed497ca875c05d4fff2a25529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd72722715dd3e0453a6c6717422a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb18ad7850ad7b9032d6f6f3115d5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed7a5594251da86cb31f56b13f38132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a784048e5e1aa4136288366452e86b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1c7ca527ef6a46966194d9f8a18a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21dc42ec0494214568403fff6a859535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413e977687bfaa0a36a636d8f35dffa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262df8d5af324418bd27e5ec3ca135e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091a7193559240ee23eb95cefe93e7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0d17379559180d6f4fdd855b3ccf339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452fdf9f9a03216e4b7be4236c86a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3049599109e837dc2f9155eb56d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7493d7278c5dc01a3779427ea04ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da4be04bfec2bd974fce5ce42ee3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2a7288a83396898e27f007d38603744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eeafd2f9bcb2b596a317776656201245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ee717fde90209a2ceb5bf3bc160446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f1bf442d96bb710b4c85516bcfaed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb08cfbd94cc70db9a8534699b5e8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99e30472cfdc67e416ba4ce2de6fa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a65c1b6d6a93b9acd2ebc000d4b5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb8a43617f3199502786dcd0e048e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951c4ed81d9da489f108503b8c9fb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68f1798ca3353993ef9fa337519c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1b17543338b9b3ef13fa56f5cf5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee446efbac709c0b5177ba1d4f4fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866bd0d2299ec0bf9bb4325bf33a4ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d913d2e9f92137f1be05d21a36e5a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69925ee7838e7a9ff3d651cafaeec86858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1e87b2b3022ace70d9ebb4379b6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe7f52bf885aa5d2e02320a88f1b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4184660611ec22572eccce9260ae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc0ad1f4671ee21b030b66b48a52ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e523f166b06f80801688a017c02cdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1347ff8ca3f36462bc6dda664e0fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dea89e89aa07c0c376e45d60ef646d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961cedaefeac401f43903d5598d08a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdd56ef77c8ce655dd0dfb65ea5fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b0fe891134685ef16654e783cac0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315809458a379dfcd658f7389b840d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35341860d62d0630cc07bee515da04fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552a6c6e5e69a7cc55ef829a749e65671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f502948b6b85ac1c0aab31952db70672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3402a9fcdba8753ac94304fbcdddc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215307f0017a63d0b8cb5abdc1ce8ddb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec35529216b61b83bb3aee5f4cc87475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457433c3916183f05d57c9e28cc0b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045589c56c28b36a3e1289b7e9bcf0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8cf4daa6fa418d897b6b7d0c186678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fea80f7e9de586d149c2d9b64a56979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621d3aafed07938c8f599e9deb7cb3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56cf69792d6812f9767b83cd69cde081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacddaf283ab488f04d90d47ec405f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef154955616f641ecd953f3d99f32383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fbc49e1e24218f6d743c90e6c65d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95b7b43d31977217e8174eb590a9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a827beeca4bb03adf25b85addd92b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def61d9f949a1cbdbf87496d6b5bdfd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca826f22d6f85704560349d7f2bc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb44d34fe402a6a39e12cbd0533dd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfff5d94f782a21fc80568258344ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e491e0047161f28e575d4a364b0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5993ea61deb2595f71ca6127d5ff86692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20661e5ea1e5a8b53e5dc6e38a88006e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734f7b619acbc3bfd568b41326d22b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce2d2099ef92b445a5a4770129068c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90986ad19b0b847abded8a979a5dab4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf0ad9da346f547b87fabb42b9bc9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b399d5c5c3afa3e1b4c018290f625698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759aebb42bc430f3480fac2e241a73399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d42bb4d031fb9a88530186a9a7471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d866125c2f3cf2009d0df0027b640101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9faed3262aaa75f138682e857ea048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc736125ae0e4c7972c68b8b278220103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e1fee0942b8c4c93f456fd0cc55af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f435d04da265bcb9042a632c97868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320be1bd943d5849cef55075cb2754a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223fd0a54e108c81e057b36a8160f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62ff709b0ee762ce215baae991411a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488f0e200467e07be89088cfd43734109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb8d64b0f2287bd47d4691a455264b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a159f718f07ece7569100bbd683a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d42831d359477e327cd080297792c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b378bda30e490449d5da4b324ad5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8642574c4d921a9d5580d216f2a7fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe47a0c29c8ebbb900699badd2b3cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f86b9b8f0a64b982ae6762fc6ee45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a79e531eb77265fb6558c0e2ad75117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd95cd96c6d1c12a68ceb4baac20ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc219aeedf3bd7d073541c4c976a6c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad69b3da94977202300eea828ea60a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf481d972c3733bb5aabc0ceff32468d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e39841ea01bb1c0e8baf30b3ec337122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048974544fb984be0058cd6aafae4dd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34e9ee8b12840ee3db50372f18790124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f69847f392f8d66e579471d561cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea12a2370141309e489f7a3ada7ebf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d0fc04ede22cc326e290c2a20e5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343162559807f2300fddf1a6bdd33b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae067fa21633a6bde64f3105a86cad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb27f91fd009a114fb53697eca13466130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b49a34f01d18abf409a3196cc62961131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8378ea05df14737d3a0071d572ea387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef7af9e9f393e1e2dfed8391fe6d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0036751b16b26012eb80fb8df5fc26a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680673f4754c0a453f6985bdb7d046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20781fc67763da31b4db95032ce3a705136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bfeeaf6dec2fceec94c3eabd9b67a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b8a87488c84f0dffaea93db34d6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6b2f7dc3d5c62e1ef78c8f98b4d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bce72f5eb8015fa2fa42e19151300140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea702ea2c605828e45b165c36cc9dc65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427888d1ec0b6572ed24826b00850a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de53a0c93958165e44be9ddf929fd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c10386228f3216dc5dabc944292a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37053e7594f16e9ce1dbf5e3a8acd79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7399f6823485950a7056bafb0be7eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b5e4e3b3290ab7e0d9983e41ac38c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9215447777b3b5c223380ca0da6fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828980eaef24187c3fbf3d038ef6a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034472c334ed85270c04d5e56ed1d51a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874631b2115408c71e9ce3ab737efc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a798edd4452ea18bc073bf8f1a09a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3f2025cb34fc6aed83e3b573bbb42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402b910c7f9b1a7d30420403c0dffdb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>