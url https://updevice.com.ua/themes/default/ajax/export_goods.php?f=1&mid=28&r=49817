--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394cfe79b7484e5c5b89c8c5e91de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff50c610f9ae392b9aa5c69b4c61542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c2e64017a2314c0e36428e6cc42153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435cd3598fc22cdc1efddc37de485844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00142b573dc20856c01e14ba963252885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a73c81dbb41561a0b70061337064416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1927da1551fcf550bd6daa6286a647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98611b34445cffef90db76af78397c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c34aa0dcf33d2bd1e1d9958b876da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94e4c4898b0a4689036980f1baff110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8763d76d787569353e0c958e6e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abbfa0514579f299b2f07806df22712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f950b5c1fbea2f6e6e0bee7a32c3ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312735bdc63ebd47c1603913f18fd4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45784e4f578cedc88ae4e2ab96115e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cb2fbccbf83e7c6e93b56cdb1d17f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27953a14cb10fb577af1be5cce0ecebf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907d15fc0e4452d0a832c4c694ef59118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244a74001886850afd3b6a117ceb67019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959a6af5fd004cd552e3180f5187dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0e676df7950a8cb3a11e7d0dfc6c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fc2e460186042fb41d3dfe8333ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e39adab7bd5da6a89b46d93343eff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd6fc0aa03e7f25c8eed2885ea1c0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2350beb4cf29445818dfa064e76bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171a8de4f47e427a07675dd6110a09c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc204ae115d9f40ffcc21906f89e888127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130641f7d48fc1e2aecdc245c33157f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f53919b5c535cbff92237c6417e2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f0e8801310daeb19dea9ef56bfa2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17098ea2e39b6c2ec4f9e4825304250231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023d63654724f1d1d53215db485e3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d81a9d8d4cbd077c04c690b1e06b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080575d19cf5918d6f8819ababae0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75120e7b62203499c4cfac0ca441d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6fe9d218be5b3e9184d94b7bc3de636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d52672bb8ceb56224a0543d894122d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924501b94a08586e9d4aa1308d9e00638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0deb1faf3387d9a2c324725bfcb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7cfbab975647769ee17192e14eb7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45929f7d1bc35ef1bf2ae52a39b9ec4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9caa388b04d801a923c89455c0ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0704656c6438e903f3677d8affe8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cc9c545a8d97336603f6bc2e9726044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf241ab4ae204fefa99b76801feb1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4cadb171a4c5ac96a195be10a61746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a331fae7746db3827d48ba12d3993247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc190f70c538d15b22c2d6d797292ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e964a08bbdaefcf9456a2974775ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27f7a1604ffad2f56445ce47119cc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861eb5d98b37a724df1a3d263e28b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42404a83852187762e96d4f73917a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fab03b8559a64ef562d75818e47c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6eea37fd5902f9a0f48be418bd46854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438df4719d1cf2653b9ebf2c3d157a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23bbbb3587b42c1b8b16f6d43ba7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ebf9d2f34c05ec658d76f4d2070657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef1f682748e9baa0c7b9a8d9123f7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc9bb65bdadbe92c83d1b53e936ef359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505a9a1a17431f09cae301689a546d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9f9b122deb9d95eda3aac024ec7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4f799043bdf01d10432a2d567bb5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f286e3561fda34df244c9ffd60bcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a00b55c6825670190a0a5b6633db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc8e98649df49d96078ec3106d9f5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00081f8364f7993d53208acd03f12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202253e27b1fd0b9108ca6eebe954af167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d33b32e166851655f24f4188abfbfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8a96b364a307ba6871aeed061a3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4510a9db687d5d233fa2a6f362d2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96504fbf7f2134efcb77baa7e9fd19a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05b1daf99c3dd00a7f5afa244fa5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f515c7c7d9da322a9f9143240a4e2f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cc6f59e45bd1bcaf4d0515df0a47274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3746c176aa45a1e10195a6afb0ce275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb6df59e0861e0260295cd2ac1a55e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ab94cb3f1d6a5906d8d55ad4bb1d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd59cb5f20c8dbed150b0799c90a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995989df4da9656564824e6361f493a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044a95b1b7bd3cf70e0d70afd13a0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fc162fbde93b9a51f9585065ac5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4904d1e46bb2a64522b6247b816b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f917294a9a7681ad3c3f10f085cbc983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc2752189fc63a0e0273dfb63e754684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad849f4b5af7ede8ecf352d130f05285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a213855abd8d7329d473daacfb133986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41887ac2a1d8ec667345c7d3d05fca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f29d70bca25be0a1b233fddd85e9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4fae035e966e44394ec101f0c48989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65379b0ec1738b49dcaa4c7ed1ebe01890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa6bec9f094a20f935e77af434298791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e05b34374e346973286ea462e5a7fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd5440b658ffefe48f6a9cca1908393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139c4b537afbc7b1cf2336e630881d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd74c3e3df126d89cf423d50eb21b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee12f29463f8b1531383b07bc04a9e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51fba887e6846921cfdc7e8606573297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f6a796536997462bc24d505a79d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a761658f2258ac6f57b82d68e82199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f78fb43a53d3325f2d73d44c04827100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71034b626633cc68a2099174605cfffe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5d43703eaf0fb4357a9be3005a33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f906e19f60e301192e953dd989f3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b45734ffe2f26639ff24b1e6b98d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafca055bef78c52c3c096640281d84a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b000fa81c3e0b9ad58d07f80f7571106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33f6f2917af00c92e85e5e54751981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a73bb0095f99d0175421cd28505045108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba421aa8438755e9f0e56ad7674754109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7330a38d3199e2227f755839295b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1582e7f80691d6fb2607cd1fc8f2e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccd6692cf76db974a64503d92d79d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d0e460f2670570efbad53cf623b60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4edd442e34b17d17acdd4122a20122114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e07ae218b5b290dafd6bce2eada74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b2f1e177e808cb7771bf8bd69722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb2f27598b29197c2fa1679825b4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252e747df2584defaab577746a9673118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf950185b7ac65a99e764af6e8824f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b483afb87d26dfdb3f9d9516f8471e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405230f2d25341cb81b3de83252f23d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c035df96907d62f753068a9837b95d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8552e498edb1868def498c2ddec5d4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c3ab8b44a3006903413c47fb1a6f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0df1cf97cd74c41e2aa65805f6a09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c4d0aaaefedfcb4db87c1b40c18a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19f74fb44adfc946d867c44ce3388127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb30dc26a5e7e0063b68483f73ef1bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f28b9e00055227b818eedb2853f704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d5226d733bd4ac19b0460fbc2cdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bce829d9e7f487d5ad2a40117f9ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226861e4a8228447eade271300ac7db7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ffa21d7513371697d19910d367cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d7c1292ce49cb7f571df5bab85e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204807166408450e061c9ff3492fb32f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da9ccb25ad98e8e413a5d6c33b6274136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8d576af4cd6b17eb240ba00540870137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d5eff8bca4f4bfb64dd8e919a08e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd4a4394dd3b9bff521d2767206f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01cae313a4805eb0cd0b9b7b575d54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ae69aced26713b4be137835cffe2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1436a21405424c790d9f5db6ed3e0c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4bb7ad1c3f9f06bfb0059e351bdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d92c9e7baa2291fa1778ece3c785144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead02fc2235043b204bc96b88464bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738c44cd3e1cc7f1d0fb0f8644d0cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79371bc44fd93a805614203928fc1fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71fe3b8997758a3608b682fa75ea5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f657df8508fcf253541905617ed61fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b4badba63c39ca388fca23f586f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb06053fe9393b355e700b6202b1ca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c08cedc4f998d5e47c46a1020e8c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4948981b0b08125fd147de270e36b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3078a34732a5ad3a634ba5b80b80c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777d81f28603780c45909ff3c3d4281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e36626b37fba43b17489162b82a7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7d22eb68296ebfd9a94f76075fa883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270bb4b89551837faaa478fec6c9504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b125e26debb94b5e985ee3c30e6e985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155b4d0ed8714c9563581b61c0212d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea203985f8c7fff328f144d4f43dda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19611a5293798280ada1db472270dbf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cadb9f7ed637a8baf34ce3b517f46a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92055424eb4b0abc5891b01b648fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2087d4d298b9a548d7905209f667411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620fe0301fdc45c13105c4d938ae7c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cabf93021c0a632ffa0d23006ef70713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da40071a92ac752b3e6761a9d0f6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9931b14171f6519136d1577fb7ee6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7f6a4c96ff39098a8b2b397505ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4b910be2dd80d5c2fde67d90e4dfa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e67c3649a001a4d12c044ce1593a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593e5408713d71aacdeab21c859079019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bf0d0b62492cc586b1be4408567e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233e518cab85ad2ce884031098220a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c8087a99f599a1e30f37ce3db048522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34b46e9f6243142dc08f07bb7ea8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657bfc57000f09cf3525f7d7853272a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3feb31beda51afed157f4a9b2dc2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e801b5f682f4e88cf3240205094b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd5b218b72ae4c798ba5c7ccdb16527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781138bca24159b3e42fe744e1f59028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae088aa5dd258807a8fc082d8e9a1e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967c5dfcbd7bdb1f372216af62eb9de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50918b33c35978384e5853e1af7ece7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff5bfe232e7cf9f67932d7a3ce41332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f8bada520f9ef40537ec90cdece8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dd4a27390e8c0839ba234bb7f6f9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0ca2078773099492a4146af820b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f024e719064fa942034ad7a9fc3f5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8435ae5b039924b8e2bc92f1c12d5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b5cb8637a4393a595c8f3f10221c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b545924b6964442d8b5c84c893ec439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc53fffc01098749e4eca6be5a99d5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d310cc389f23c3962296ef3eb09641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3de823604144718e88796c198a84342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e66cd58f2f0a87eb8ac378e6ac817043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272869354ca84d14b559cd37de6798c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d08bbbca3195466ae0053f0083276a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532611c6a39db517d03729f5509101c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ce8e7622973a7fc0ce047e28081c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e270c319380a1b8ccbcadd61a93948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea9d64d682c8aa4d5f56065bbfff049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c17ca4549bebec2218a75b19166d6d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32608d96ac86845c39ff840424afc151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b440363ba86ad98fcf621e7fc44152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cd6cfc704a8488d840c63d45fef3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967caeaa90cb8b0bb1ca493e80ae6ebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1a9d6c5e848d2ea4abc5a32305d6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0450b03d915907b510b32ce212134b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a005e21909959b7a3a26efcbfb40d1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74d94882984495cb732e7d84bc5dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d7f44c1a437e9b38f87dbf76af4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f702c4dfa7af36b564e208026f7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191583f9863673aa3a681b955bf56361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ac42e1b5405525f57af4b4dd0a6ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9011dfdd73516889294dcd9af7dd4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb70c93af6ee9060db389fe90360964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f40589f0d4d52601c3daf9c40435d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25b73d7139db3f190184fddd68334d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a936f3ceffcbeb87b229874a22b611967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866214ea9c33eb4e92b555f8155ea7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9194674521637d6a46f53d5b289bc3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b4f474bb5c3b49cec887de6f83bbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816213678b0069002b3fd9578a59aae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875460a9ccb2677c73f4359d34b9438a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0ce6760fd57501b616d921264354173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c391fb69ad2cc2abf39b263077f8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643155ba3810cc3b74f730c4856e19fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98e704444e8dbfb99e5cd6105d741976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531994923bf4a55bb4d93b50099d59a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3152555a2c205fc4b00fd742e14408a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3337cebaea6adf001dcf14ee1e7be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c7ae2a2dd533c056ce290724e880680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479289042bd71aae37ffb64d188024b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8de59e142dc260b0f882545740472d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1088288b6a8e9c07a9565511486583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5cbe30bb450c23c7172927746140884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03441601da43f70b6c97c662dc41285785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824b2f52efd187da9cbbf95769306c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b513527cb8114dbbbe9d8f1b7574087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d953fc9b4cc1b0065ec27d8943f6ff088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298df39182c2006904e7ab1cf7df61c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a60270ba4d941b356f85469b0f1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760047f23129cf6485e57a55495677391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974686ea928aeb694073384d9db295ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eda9845cb9fb7b6b2663260383318b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb953ed87a22970aa41790836048db794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372e5aa0a2e600e3439b63167fcc8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e209371643baa8831117511086c6d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d051efc05036079bf50f5bdbe5a2a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab2a54fac03744e3fa7609d6d020b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20809c6ac3991ce48e2cfbb86056c87299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa3c7f27eeaddd07d3f825c9efef06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c2797eab90521b788514792fcfd9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf813fe8350043d764d61327aac72bc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0beccca4ecb743fa7ea9c9eded9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093470047a375511849517179d51917d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa868e2fa7e9ec617d3f7b98868303f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf138fd4269e71ec381f3884d828d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5e0d583a432f3b3ddde3997b50c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f885163d7a37f0c5831efd51843a3cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776ebde414b94e51cdde960b1e6b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76282639899c96520d1720e87e2c1a54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af8893211ba3329d85db035a44b47c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f1a24c9a92184d147fbf05846101e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f41fb4462e17a133db3dcea3910d2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7d2f178842650b03de26b07c444b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb216018216865e4acdd41291ebd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7504a2b37fa045f9ec631cbc07e1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20af969d278a3b67036cfcfa7c368117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9e540fad952500550439ebb1aaf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601dbe744bc1576e132fa08480eea1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6e39e8baefdd1627accabf10a9280120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76751a50e460de35d0d89d6045118ffb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9f7b255c5fc95a884dd4a96d722f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e45726d3706239f7f770adcbbffc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbed53bfc3522d6d0c17527f69a6395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c7838e2d23fd7ccdf166f4b375f30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40089922a3b0e046bbf7c2704ea3a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89317dabd309237df7072cfb55e4c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf13ae4dbd22131a75347bd6f2994d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67141c480bbda700bbc7f1c505b12b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ffe23425715703e081b01dfbce45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac69f4bae310220a7727811f62d225131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc832b9fc0bfeb1fa987d45d3d1fc04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e43d0eb6ddd7f7694396994e3bb93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be33f3318f8cb69ff06c3c9eb59ec69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd4ec5f0d6d504b076becaa6827280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730912f16396995ab10432c2bd1c79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13196ab30ee1492813898099f688b70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494ea8e3faf87e74d521d185a9e97c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118a3bc14f3ed6bcd087ce7cabec45e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea45eafd0b140b598521d2c6fee8ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec074d3a27376f828575b8d60bb0a09c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65090c2279b69deae5ad68d4f1631b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f37d46d517d3bb72253547318c37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe80be54941bb10ea13f1efe49e4da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a322797f94b34c90347695c4909eb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222eb84048b28f5759c6f9e381a7c24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9abb0b792bb4d5e9448843a57dc813147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42df4b5d027f6091b03a4ea0f3fa681148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3f759da2fba32c550ce32e1494dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d741f53a66c581cba76b4227ec37d79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db27eda18a5ad4e16a33f9f5eb38a29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690dfe3876e01d5ba8df2bd15692f42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43c120b1c4959b005288c4b2b96c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce1e1e51dab17e808b84d99fbcd9a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>