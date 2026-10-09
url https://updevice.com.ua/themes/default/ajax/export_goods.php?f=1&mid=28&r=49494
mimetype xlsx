--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba2a606c11a0db9a74969566328a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f83b07243a355c164c9ba1de2bdcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9956e1b7fa05f5b65206b5b62dd8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8473945dc06e048b0b5580d25612d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebdd8a94a4801f86842c03828265e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92ee8185a0de32b94b94ff23354b276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8995d036748d8ea0022c85315eed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d054f4142206a4f65a6ad0ca8dd21e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7fabb8b927d4415db7f27701995d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddcadaa39932a218db2ef7e07823cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d67e5ded7af18f840eec81f7d0721c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b953a01a3fa7101ecb6517a6572da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de272261cb1c077e97eb3e3368e71ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c5970cceebc0c711b19fbc2af7d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81145766aed69c317a7be3115447ad715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e530083e6f6933af7f4f10fe8e7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef081a0acd4e2f42d2a84922c643616d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839247f3e4e727b68bb0aaa51ed1795218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285e234bfa9d8ce5217d34ab6605ebf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04b8e3a66076385ef7c3ed0805dde020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952d055f289e6569405b4c5a36a457021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b53d1fbec9bcb98941e253f488fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95473204e76221cbb808d9f2690c6e0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c849da25932b15918093a7954140524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4563972b2d3a2927f296cadab9f88b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b92da2641ffcd75850437bd6bc61a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6f82c8f8f5c12893cf57162cef1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d20f792a04e45b0ee6afc3a094adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d356c742b521eaee0efafef653c4f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2533d437574a5a35e542556e6ce7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24023d4398b04b08ba8cc7fc13ac981f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b749b430a81836000efabf05e8769b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0559bcc89ad6edc06a838f37ec5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224f8fe699f4ea4620b0d5252c4cdec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d0088c05567b27a48b8394dce88035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4eaf9c0eabf2ccc517a7dfd25363b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82386fec7825f7d866be120dfc1cac2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee2cd79d68e98e5645e364d9d156038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015ad7ae8d220301d1b1bba6c236fc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491c8a3041f4ea516abd91bb66774040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd96f65f72e3074737f1514f35ae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa5786979e4471a7153b70b21096e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d81ce732862d58cb03b79609c3e5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cc00fb51e6e0a85d1f0dff89bfb4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d67ef4fde218973b3aef418a74675c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789610b4192ab7b77009b88e74841e0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3425a3d0c371a8da762ab9fbe6b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029678438b6ef8fcf6f4c4816377a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b96e21e19302719cb3f830e078af0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659dce7728d82f3553b9fcf272c91ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056966c8e18a7eb56dc7dac470f192c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb669a7c86950c19221098b01f62952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d14d086bcc5d1f7908b31600d00f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fc985ceb1497d4724baa1613cfcf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798392ad4de96a7c1314ed0522472e6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d648da900b91fa9b48f81d051c59756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8175991c54037929efdb631ac8798957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c9bed7c005e0fdffa5620aca972f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784727e507bbb08287d81582ed38921d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6e1cc15df1ea60496807dc7aeb7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10143ff52584a8926c95e308037c8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f56ad868ecdd5d71fbcac8fb231d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee71aff6b2b1da720d9151460547a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c597b37eab81554f67d6245c06f2c5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069d98b6b227454e421b23f2ae71e6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a721348caf4a87fe50b8c88d17b9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef5d948f321adda27581ebc1cb06e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd546acc4a22892d40e2ab0c79038a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a12697cb0a93b1ae518b6a822ebcdc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22e79bfc724d50a0886dad1279bca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7b3dbcbd2f303f27b184df670ba1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a628a14511133dc07dd28569dd14d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3716d65dbca97fe1254cbf9a6720373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd267c90f4d4bf080836b08b86568ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e525e4bc7d4b644b7dd47a6ed28f8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d7f1a5d2a2f9d5037c1ca25d89db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e575162bba8a8ec0c67194ef2cdf6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dfe09f8ab3648b49e66633d35413e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd567f35af9262a2ab5490e304b5d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc831c1aa1572076d4ec447fa48c7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f66691080dc591fa97c922423fede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f5d8f117b9439db80951b6a6bd7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4f8cab973059d6a255ee9eb99077383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d129257aa8e4a5c56674e95b0a8cff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e22b3074b55c61a9b6eb49edc093ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe03116fc13c2c85112a21b31574b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b9b8350cd18e57f3041e41f1556f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cd4bfe3d74413bcf90df5501950c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf595d752ed5a70ad9fed6e3676826e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8801e5de48d526e07be6da666c39490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e3bfeb3cfca6875a35c0d454a46391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9720575a45a49a481823a0a3315e1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158b41b6d8ef5d0600ee9f47b7b55d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bbbc8fe6b0eed31ebeb3e58fdf5a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de5699d3bbef3ca305147bdc1d71e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f992ee69cd9ef00ab4b587822e44b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19079eb727037b4d256233b4334a16b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de5fca4d04beb77d9c54460909fb4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98070b6a80ec754fe3804bbd6fc87d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e4bbf60b365f8df93a784f1dcb9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db73caa42c8f1937ee090629f467d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7c5bfddd13927962830addaf1160102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866aeb0a27a03fef6c1520661d208e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3350d6a77b66252ae0b0455f5d405cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b9165fa8ee0b9ead185fc852a4853105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa465521c8125479c842602f9599c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786a10ed9337a2cb5f76b8492cbaec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec346869bb755a5bf4e27da3bf68f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350170c24e5263b44414e4f007831d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c90909d159a4a9161f42755f2e8c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a309aa32d56550c57e1be8006691e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae0c2b2c86ca375819e3e11ad2d314112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0104db471910f4fca75f402cbd71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448a11627dc7b0b9d0876bf208d7bc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14f3fddd126ca560a9738c2aa2c4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e9e61da2d3732a741bc78ef99140116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca3c36e6c51fa37efa5842d69e48d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac99f5d2dc614086f991d8c34c5cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ad2a9aa1ab9bdfa27a54614d100e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bce21796e72b77ea8a8e9d3aa5443120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34e5571e12eaabf685146c05c4a247121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13212b94f1c61a09a8fefd4bd9796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbdee36824e5541a6b5d26fb9ca081123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15242a676a7b61391fb64947714a4dac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69c61736f28f1507c4f72fa8e2d7ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e482257c80d8fd85b98617948b1fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f758047387471bd9b15e7982cd8174127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53ba2904152334c60ff25c37ed0853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c108c49d968e10c8252ed1cf92fb26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb238a6406963509a425abbd6282fd75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff14c6ead5aa142119c276ff4710235131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e989941e8c384443f2d8973448159132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce817f84da0ef119d6461108aa061b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2c1cf0438432e05e23d5fdfd95ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2b394a07cc588eb71f7da9ab79a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b9216aabc1c46de8b45431a70b1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b198790c81af5ae97fc9f52bf681fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24f2047488a17aa5d896f65209bfd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6250c413c037f246a37b8005aa80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2b8858978aef3981fce1f9d89a05b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9dca481fdbaa34981e337f8386bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a9731777c11a77b4f6e43e72d4745142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac423c6ef880d6183b4c8516652d524143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca5ac22776b8de4ff42516f079e57144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf833168970eda08b6831563da687b8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea930706d39503d1626e589c27b90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee246330e8c3185933d7bb0f117f629147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54666e68bb98915c9a94422935a9ce95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb200471ff151ed7fe0a780013a4e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e908e1041901d0dd6b32273d6e90dd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1316a8d7e516198ee53c6e1226ece37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69279bcaf53195f5dcae8f7d935b58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be6ae7fc62ce536767bcaef320d47b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a4a3d00bc834b03b1730bb5d3d20154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a53cf7824d095c73dcbd1a4e1c30f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c3c9cd9355d5e424ede694536c082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f28f597a6c6bc01ecdbed25a764cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791ccb504e313b68d80728d04226084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292c01e8c52a2051a679157a4440665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343a84eff7fe277dbee87e2aff38c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13916884dfa103262dfdf9d1a453ad97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1d373bccd076448718ddc3bddac818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da614bebe4f6b062e71d349b40035dc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67148aa5511fca26e2e018bf14f2c4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10e89ac7bc7d391121e700eaefdd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944e925251cda608add30921aa798b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f855d8798e5ecc40c611305528b0a6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2dffcf351bc669160d57580e174814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb73530bff6470b52ab109c4a6f25db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51074cf83ca3728e30565982af8d9e1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094a93ffda0bca37ae43497495ad4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aec421531e6cf8ff12606085f7cb118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019ef5a99078070cfdb4888a855d30419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac43fbb63982b6baaad71dae1a4a5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed52e4404e52b9d790817eeb61ab2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05fcdcaa06b83b6c6d3354e58a354622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431c726087c632e401c74a8350cf95723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fb7734a24857a48207e5c661e29d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154a8339cb671903f124e341fef5c4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac90797f3489030185156ae76f5d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3684a53bbed1d723a14a34d8966d95b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f450b866f55aaf4baba20a6ad3163128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397905b1dd26c5f0e11300bfae9f8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e496f5826209ff0f7e8f1cb6ff738f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526322e271f119387891d63c1c9f1c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20242771b56a74c7dc05c1aa2a1a446f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8bb9a0c58e6d05e534f2c722a1e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a2972c890b27519fbd1d36b5c2ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ac835c69ede303f2a82ca9d623d3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2ea196335a4b6a4062b472e9eeb8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4087ffc087a6361f31f0576d435ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178abc5b8e88c9702958e212154148d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cee94efd1352c3dd8e5dddce24e4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6412a46c732999d2223ad490650c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da4c93f5dcffe833b838fba2bf86dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f030510ad43b248d60f551eec2058042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddec7bfc3ea122ba0743e9242fcb8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304190b919931b7033edaeb9dbfba7a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2087688014b1b4a84470b78fd17c52d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ece4eea03477d8b8cdd63681bb0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e3781e7acb95687331f5b914517a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332898e0a4e599e20d03dfd37dca192e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b517d6449f2b59d52b547cacb6f9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04b0ff3818739c9f3ec5b578318c9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42ba9fdb9c62bea39af82e75ebd0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4b8928f43fec958c598dd3ae983f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd542b5c37b654b014d39324af7367353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2fdb118bf4bcbad81dd459f01d5ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c3bec54fc39195382ce5814f83f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0599434f4514802fef2fea2be4097156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685317e45016a46dbf25a17db0a7d2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad89162f54c222b0536e11fc10b49758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1a885b1ddcb67b2d93bcf1f43ffaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c4093108e731f48c617631f967f4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65031a4cc1b4caef466897a3c0ab6efc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110b8724d182ce5401a1a048476bd6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abc3cde81e5a1d37f282709ad5fcdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507b3caff23b568d5da87bfa69b5a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a4503fa8bb308f24cc1bb17cc8af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4126dbeb89ed997a818a5b82f70566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5466f0adffb0343399e3710b318e8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7f9a2ae7c90f4b34aed71ffe1ffb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d7147bc325c80bebd92450a72a0c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88997109aaf5ce5c03cf217e29ba9e9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93762798a736c4520edfaeffdc17d3db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470cf5475495fa88f2090292e074f4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534fdc0c7225b4d16e44390a5d542da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b4d5c74b259c6d7811fc21ede617274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee4bf8b776bcebbdf0f50f42be5d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d57a9120b027f0f65f85f01f8a9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d34635e40782784d5b979c38094a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89612944f56b1014aff22d1c2e807c5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2da431e40f242034823044ab3f4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda05a004d6604039227c18985a5ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bb239d52f96b8d3f755e2330cbfa981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfe84fbc98998654283a038630aa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaa32c0793901424321ecf485194bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe071446596c6eea0c6d7992fca370f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badbda643db18ff13af684532e8bd0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa2e128bd6b449452eae177957b0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a51d7f3b50f4896531ea0320f350c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca3fb578ecea750483b5f5e00cdc2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46ac9cfd26f591719a77248c721a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045b9e1805942a8b44fd41f20bc6aeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96ee64c1f25fb80cd50124950073b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2a19fc10a70d7dbf358cb6d6b5bff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118141b050aedf4d0ed4be51b633b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044cb2747610a8a49c63d1acc18ece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fd02530b71d08841f83cb6971801895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83633636d6eaab5f7c36265a95f4a83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffc94305d62e6a3e9d1e825a02145d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748bf59ecc7e52238b6592ecc56150498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23c946886ee3b80eb61ae70967072799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab8516f414666b579a9b5f9cf1f59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dd0ab3042491f87e37d80b8261b55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a3d5dabd75b4f84b44f7e146d63e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93425794a0b6a942b9c8525c1306a4b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278be6202748905a06606fbe4b560d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315a8eeb04090bee584f8922c3f238d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dab89869d7f208e4a88d27487d17c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fefb4ef656b60da8466df5b537c69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd11c0d76cbc0b392d8eff54bdf1b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998976673b8d8aa85aff4a2bdd49f04b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a60cc7fa7cfd4e74a8743b6e109623110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9605f6a5030ac68ad84c5cbc107e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6063da9bc5dfc6d8414952982d08a91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779522e96a1a0deb6f65360eea3cbb58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb75b1925e991c27cbd19e283869cc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6b61120e9cb6fa4b5faf2052b837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a3e5c8cf3fc0041dc9e5b3d763257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3035f3d042548c01e6132b727705d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadb12e6d5600955d5007e5c560c1c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4993071eeb4fd1685039fb19c751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ebc90abb00407845bf2e5fb8b50d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfc5fd90ffec5941cef9ab03119bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a3d3fb79b3261a19c958a73a5a2e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5824d6635aa86d482db0b1be8f8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260b92b964c7c2d571bd5dd81a899a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f3016e7e28eda95303f53c89837c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ea929cd2eab30e8bf27df3e30c8b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987675ecfd09060a87aa8e13d58383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c3c88b34b05b4c21018aca8c3316128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc113dd5ce74ef988ed5e773d2bb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224eb2fba5515e697f626956d463a91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f33b62d09c840f4075ee6fbe994fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd8386fe073275119800a842f7281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a13a23c970721ffdf0440c04864f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b91ceb1c6f4506578b606d9f18605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18b7bc966395f71d4a32be80af020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e74bd9f54ef237f1155d56132e5d51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9df2208dfbacd19904a50b98ffb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b187627600fce466a2a44833c534138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba01be638e59a73365531014fa8a71e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5717451015038a1190442110e75a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fac99ac70b238ddf0232efa182b47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84160167748a8de725d2fe129ace87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714012b6d6fd7ab4573be0404647fbc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0056bee2a5138229ad6239231294d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4869e707c0d8762be57ab4933eec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df1243090f3dcd205642abb665d18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdce4c083ce0b9ef59f9469447997f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042e60294ce5c70823f7fdb7ae2b32c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc69810779b9759bee9f529b7ce12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202359933b4b1ff4329d5bb4d3ae7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f33b35d4060b2a109f1d43ac97e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d93f281cb6068bc5fb0ac63d62223152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831287fd3d8b02a5bbf296a077a070be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cdd7f60b9adaac0109d277c057a9f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>