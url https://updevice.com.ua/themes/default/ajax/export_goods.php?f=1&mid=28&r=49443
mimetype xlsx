--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc14e0c71e479450be2ea5267c5c8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd736c4cb6d5087d001c4d97094fe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd1d3bf39cefd2463f9f89cd09a1013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577cd31e8b8daba2667f3fd1d29a4834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869368a4852eb10902303588b62082405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e824ac879a1550fc8cc86ab4491706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e26fdc04c01a41fbb1f05b8f89e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c81d4a1f7f02637d9229b4662ab18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc37941ae38cb13a6b660eb33b3f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d837375ad39aec64635eb7324a455010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b4865e6cf4a85652e539f86aa6e5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e75991afecb26511f36b9c796404012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb4fd8257a21608e7a6abf6fab83713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2192ebb6d3ca5edab6400cc4d76d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35593dd81a4bcc9f4aae7fd51da21dba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30618620ce5b558e40186da6a7bf64616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb4e8debc584879d9296655222b3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd164e08c88ae68db648c02f480f1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7de92cb46f771e95b169507644b5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f004a059610ee9b31545865a9c405720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece34218f625ecae10be59312c32f0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e2cd57802e8bb70559ea29169d8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae02d51d0e5e6303b36b1647647976b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf2a08d4967fda900b3e93eae2cf1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9141031927be01d19e0fb2f37e39725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c88fc9fc4a28f9d97f07a39221b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038923c2135ece632d2e60f0de7ba9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd8ddbc89be31d232a8aad9b6ec11a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853f6bec12e842b6b6269d8fc34597a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842438c8954260918fcd5a736243333930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffdebb32b986a96173ba65c562962831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce49298586d98d096e0be929c4a31f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248baef745c2266b56cef1da934cca0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906662a6a7dc3e69388493a680da3bb834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313b340b6e1cdc141ec609bdf8226a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e4126968ea7e240cb3627d87c82ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727c50696a78ec90622b1ce0c20b6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378918ba23cef5765d01a63939ddf8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c7a0e9fcf4e1a04814225d3da93df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a1128f29871a283177bd0a4e92e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da363d54921ae1bf6bfacbacc07d86541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a0ba89c143c14b8d438bf1721f9e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05b0a20da05e667b61394ee96f138343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81191b4f6d857b5a872ed8ddc602e90244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48cc28038df437a6fa8dfefd9140145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2c21aa20d2d9f9f02a26f665964a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e7464906625fe141a29f1580e79e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e579c4e1eebfe91690b0b0eab564f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947337f6c453cc8f61526a2e5a67a1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19008a6d2a61704a96e7248e59065f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f9ef3fe62281e0093a8152b2dec951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e25aa50ddab99b2341494588845d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1248328fc11d5aa639cc7205ab66953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058db7df96d4b6042e5337d935f6aae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659dcc2fce66cfe671612d2fc7e17b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b97d87093d5fd303444f615655f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3650d29ca28a489966f84e8d49c0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28cc2ab6dadfedb93e9e1504a2de2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f07d227acacfb62a198a13e26a0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb63f452e1ae19b1e5a275bb17d9dbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52dbe5f30636aed605d7e3fcb333a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b936c44ae42efd1a8c1f8b5ffc6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe49976d3aad544513b593d4e9b90b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f6d09b64afb2339390fed00ef491364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7274091d37ee00b46251dfe976ad865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279d15102830ed154c57cfe6a77714566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17647b02122dd7ea9e394425a50ec667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaddd01358c3df97173d97bcec67bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2960f6e621ddf8a70e82f37624ada869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d665e1f2a9242e7a82d0b82fae043970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ca2d174d65380487948af57c817c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7921b883bc37be60ed690f018e8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f0c066ffb42708309cdb1f9dc8b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da75ac3dcc06e6500251ba0576e99274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a6b72979aa403313d98abb24986d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955ba6d9eadb227551049104eefaf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af16f07b0fafd601edf3568ef9bfe9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac9a75e5777f026c277b8cef86206e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1abcd2088a0660bfc5c98d992fd7e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f770d3564c8f5c1cb08163352f121d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16150b2790223e2081cf7d4d98b658a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab5311a7d61a527a633a0201f9e3bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d38fe7de6f6ccf6ddd4ace7bd39cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08338f6d822e52d746e9ec0f8affa884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878583d649bd2abb6df865bd5c72a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866d8c755e56cdc68222c48e034cb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13399340d32a090b5e274c442d80687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5ce054764501dd73d997d6f54f8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b12e372c72bb3f7db2c39b8471cf5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a17b575f97021e891f5c5fab0a9c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1c5edbfd47930b4d4791312cda8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8d4bb70ad347a608eca388a597c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f24d39037361477686a570b19f6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e7ce6f4985a5fc027ee8b81abd3a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31309986bebd96e98a9a7f1bc044095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120ee96192366db47bd3dfbb7c18fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f85a54b2eec4f473201a570f53bbd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bd16c97c64d5f0a96e4b51203c1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ababf0a49e2246fe17b52b7d1ab0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a725baecc293b627587306e222b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a600c4e7b943a14067b37c8f7907101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17fc16df6aaac5bf2d5fb3b79dd98f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cb6d915324fbaf2e92e84a0feecc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b0d6967be2c9daf0a6e811ad302cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20331efb4fdc86b95688a58355ec4e20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c9509fac3beb4ff4f7fb421aae7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003b7c4749f0c8e418e7d42216e057c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff814f96399464900090aed2e80bf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31441ce0c152168d39d8093cfcd1710b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6215c4a1d01c97271ae2deba2cb216110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ef08c9d53931513c6cc07ed326b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb3462fb27b5cba96b6be634e04ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fe1ba2ef99ebf2c078a0d0a8d799113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d813f970d2fd16f1e608f07f1bc3c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945912fc087dc205c9880cb0671c648b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ec11cd66a696ac13c134f054e515116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb771960f0d552ab9cecdbad5a7466117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389bba67884d083884df4e562f2c502118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff924e49e00b2c79d75032fe30b8dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62b95d5b17e614708618817eae1f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b27e15891e03f8d0b64e37559d93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f56c5db121e5020628a746f44c2f54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44363efeed43b8edc9aae0617064050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b28331a883ae777653c13216e0864124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da83158290caed3a9ca642fe4f12fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99a4de22c9e2be0e50c16d0676a04d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95e22c7df4c42742a6d8117432843127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f62fae79bd53dd6f74bc8d4238917128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e7a6bd1175576ffdc85f61caa1a12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1becc20aaf2caca642243b6fede40f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6021cc5294b443541c6461d73a932131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970048a7313fb5bcb0e9cf992933451c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a74394541d26968e96241f44c8577133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486201c8ebf5f3ce6b6d4d020751222f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d2233483821bb1d6626c1e4259ced135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beedae9bc129cc470abd3161be0cdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8edfe1d52b462e495822dda5046238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85149ae14f619f545f8ff1549523f7cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c0ba47709f6336ca4b3424627f4c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe6780aacc54b246647b045c16a6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cac54f56d1bc72687181036d0a5a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12efc853525a5e3bf640cabf11ffaa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad928ed7036d675504dbfe1a2bbbe68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9a725f318477424ef7535d87e0e09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868874d98bef7348595bf75689f754145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f45561b7eba53d0e4a17a12480284146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a6f775b21abfea1b2bf7ab56078f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585050a0e59bfa92a152b465532b1416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485a0637e5471930fadeb85fb4c6625149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49863e3a790c0dcf835dea61e0e8c781150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97024438083103f82728517f05ad13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9063b93be56a65b90fe9cae84c76152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d883c0eafb17902dabe25798df851a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8c759709fb8669b9100ad59ae4d06154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f3a493576dcf74a2fc749c03b591c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647710b8ecdb89ccc93c48e391c4ccf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b977033feb02037a82c1995d4c123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb9e1c42d4ab831b04f8a1fe833f924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44322c94c50ac73a780e62bc22aeda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee2cc16518934d48151bddafbcd7996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f47c6ef7d6d139b0fc476ce622f1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab0f3b29b29254953cc4a2bc36a348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4e955b36134f474cec3fb8693d30f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d83981a5241c55c2eb1cb0400f4cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8ddaa60095000ed998553700de70211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81aa12cb7174a837d1d5388fcd21c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f17f11332d2a6bcf9796061889eb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362d0a5ac006ead86947efab3e5d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c908b611597a533d4eb78f823e8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af4f05d9aaf1b5911af087e05c2e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991673fe7bd1608f2108b4ac7d5421317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39c6c83fa5f238912293f696f26d1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197be90d629a6e9a414495d5c041c2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54326dcb888a81735952e8787a991fcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c8201636101c464965cca93f8dd2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7f30be0fc297bb71f19abaeece1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7674f254cfeacb6bef165465e6c0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70abd6e075b439b0ac7275a5e383fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe6a72ee49234e44f26a952f2e9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df6f8e3ea7fcf838ddbd3f0bb25cc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524262b94ee3f9eefed937031f0ee85527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad23bb97b1784ca254b881ccc492728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5440e33744a32e06bdbba791e63e5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e4ce37dac539cbbd3cf7bc484672530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1334a5e79cc6a419963e687494f191e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f275e06d8da6342367777c8d72308dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dccaf03d985d4688b5a1dba52cd0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3137cfb6a24a7fe49c60ec60b6134d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001690874dd17b67f347985b7f415c9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07f8f5f0479fb80e995d2e3820b38936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b7cb738db1402e6aedc2b810cf7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3673ad37c439c78da3c4f04578c4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd31d4122a5388997364f0d57ffe5b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67eb19a7d8cfafb9d44282568cb15140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41baaf20d368297259e8c24bcbbda541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a1d16854910ff21f199585ac8e7f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080c3bc4e674eb4abe1949fb7e82af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849799e30468a0b37fbd9d93c760dd644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e56938c0ffc28248d936757ce8d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa21ab8f4250c7e5aabce5c8c19d2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8278626005e08a00b9e0ebd7b348e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352af545366049fd0a57602cbe30f6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d18ea42ad09f6382d65c93eacbd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259692d81a986d126f350947c89cf6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6bd11562e5f0a87ecc3b9a3fdd17a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957176b1d801b7a395ae989b40bf25952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a15c9c23d0a1c8bbe6fb28ecf327c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61051fcced2287b7574d40011ca58de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c68930d9b1667012431f690ca52055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f32496fda24bd8e6f9e2ee783bd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a85639e4811e96d3d0f87b6852c3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e2e61a1a39ad1ef17b3a77330eec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59841b70017781a2e55b9237bccb6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d149e766b7e3f827ee5e8fbc0a8ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f0af28752691010381e8cf9873dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b745a9766cefc8716b73b2db1e5dde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee599f8227d5b9eef1335267715bbfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f245ca1acc529f813869c48255e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4324f82c8409b8038c33cbc97eb3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148a9f1433a91c49a183eff8b5f2a0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a4e856f1564246736270e0e91315e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4c40cad149289abab6678ec58fe568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c52644a80deddfdc92c08de743d02069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3228eef521db30c87ac05be7f842d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c15ea9a35a843c873a9d61704b316871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743860d32debb2d60077eedf296e62c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0b28b90ed3b1bb56dacab7582a2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d576dab6325acd193f93c0b4dad9ada74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4230cc02574d044da4354472a6d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2720a94312b244c24814b43aa9dda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395f3fb70c53b9ef81030b45b067de477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9282fc4b84eddba056329e07094125a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa4282a9bdf0ae6f7337125a9aefe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef605eaee8f65f02264a62778ad1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33911a6ff138e6f82699658f7b6711ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7adbd29edd8a2c4b120a1635016582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f84279a747ca4fe8bc7ca22b2dc6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5256ebe1e0b8cc9fc1ad6214986784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0a6c729f8cc221dd227242b8082ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf954dad38beea9a25a73bc9024e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b94d6e1994a459c1af8eb17bc98ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e34491d12f8d4273249ea0ce279588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f519c590244d1e1b607c55dd6523789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea9232df9bde51fceb03fb7de53cad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d58c7fbd1af447075802171ff177e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fcd9ee0c6600378112b514c527dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6318513eb554bc87875522ae1c1eb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4455995e229020f5b0f2445f26f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4bed9805c115d5be3d3a82b67d2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567f33919971fc09f2313a3a9d97a7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112535ef5d85147d826ca38d76f6e9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a47e366f7a22d04a67b58e5f1cc66798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773aeee5016ad8de29ea615df320b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292708e464444a45026ddbdffd5a07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999a8d709cb58ad9d708b0ad3a70d71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cefdb46b7ad11535ee7d2e21847a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba923507fc66bd0e3ade476afff480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda62799ed226226ae4fcecbf074d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed887b4a44ee31653c53bc52d3535105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2f9f501eb05a47db8f04e642d77d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4018043c99a295734351b7d5496e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f6a09573aeb52a1f18b77cf0014eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab57fe07032fd77e8824c75eb434ff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524112c786dcdb5c4c59d1b98241432110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f29b6c96029a0b5bebe29aa08bc2f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926eb7773e12c485aa9037cf6eee53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b35bb286659cda9892b99ff932068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec4a07350f05d09ce9a91f1aaacb8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150f379b3578d63e8cf72e77dd66fa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb674477ccc594f82bbc87ce4bf24a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e670d8aa91da9144d3668e51d902d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639c2baf98fe04d63aeb81b2b8a98a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb08f8a6f304ea07f94eb31860f387119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a909cea94b2d0ce2759574aca910aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242e3ec70624bb55f63445a72be942e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aa756b229f31fb09c9dda70f1bb04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aeacf53ecc945a46137a405c29522123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9b73f01bd305bdff200980c98f9fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5c68a1b963e00ee3f2a9cabf3de99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b36ff5818580d78edec4c551c225a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff327596e1825dfcefc4220ba29f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b5b816e48dae62a82b75003542c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e883a007b9f5b51302d1fb5165d10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c6fa7250196012c97ce952f38c9b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5d08b429e6dc9c97e47c353f21698131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ffd57a4f284399a5688d1ca6f1d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bb5fed8115ba0af80eee519bf03d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f45801e41f0e6a6f7efdd7395aae5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4635e629e3e92b7e3b3d5c83950c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047438d29367bee7c42a7f3b618c4318136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e10a08c46aa5786d17bede1c93550137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d1c3424cd92ca538102e131e38688138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751908854fdc1fc452e4c0dadc71a4b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fe1b4157add51fa428fb2339c8102140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af915bd6809dec3caee382538d1d6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3f13fad7551ff889edb221169d516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea79fc6d33285866c9c2583592c3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f168d56ef09e1a81809cb01128ab51f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa718740cd344af09e03f76f55fbee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da7543fd6d4ce8e307c0b77b8c5d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706079f602f757d1d468d0da6eaffa23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213db21de5abcb14cbf7e315e37e4e99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ffb9603652e0ac823745a6fbc3e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2c940e94c6688cdd55d8dc5bf6d49150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cacaf93f51ae9175fb07e458fcb56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48576fbfdcbc7eea02704a06707d069c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b91fb8478f476c2a147ef8fcf26e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b12ef05fa7fbd50498488df54e273154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>