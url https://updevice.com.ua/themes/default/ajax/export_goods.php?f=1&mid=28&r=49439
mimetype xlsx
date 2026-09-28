--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f5ea2a7fc0b939f34c67a872642831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e43ae1babded6703472b66a02cba32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f712bfe23ba8f0aa3fa89ecd1a763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0363982a031bf32dd02485cd240ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ab0e8ca3af3de3d0488cde492f7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19403afd864237e067b0796a05f7ca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e002a3910a7257cadb632c2896b467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f000dd20f1068861276825d823c29d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457bdd53a5319a2fef951fe8740829a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f633cb44e1141f23f6e3fbfa234010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e6a0e869e4dc4b8235768c77c7c1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491b3de913cab0d876bd6df315bf60512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28fa335b5104dae323b4dad8e8d2d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff6b13e0f8c35d4934df5b5c4dd8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd395c976ffbb7435e48a420ec505015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223d942dd80137a44ef540bd029111316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66c5a267a098290c338031257d3e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925081d407084f5103ac772d68744018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91edda8b954f42455660c677708c71f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed81dd59745e71e745e4b9c061ce3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbabffcd86397fb7bf99b32f1f8ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8becf31c646d293685e15db6b13cff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7458d196cfaf3ae30638dac881111c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cc4c35647496daa140341f7351c4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0e894a8295ba1535fb5b6964f1cb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49591edf5133b9958471986a01292a0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20022fbc2e6404e4247080fd2d7d3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa9b114715f7b1a2edf32a9b0b2dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c6cc4dbd28dfc3a1bdfa980f1d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1391d229f000f2f9422ab087c45d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e00d488a4607a9e361cd792bd7f7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0cfc53c45ade51d8db96e3fc183332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128224e557f2a490fba3bc41d5cef00833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6acd468c26daee49bff63feb4aa54a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cce1a83005dee5bfb0f0bc607c67c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821f5f0a20777f995afec46362835e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc911eb948847c5e1e5da41b43d98c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feef1caa43f08e74506576cb6cd6ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3cedc92719d007402a6d5d891c4ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e74fc254848e07400d560414873140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9435acb3419647d3d7cc073fa412ccd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6808a0be8faa299b7cbec85a2caab842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d67939591ba9b3b6a365ac7b82fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690f562bffabffe985b7a078d10d2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301290ad1f13ff36bad9dbd06d9c316b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c14b4c1f981af318dd339667fc0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096dae12339bdc817d44aec0b13fec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff9075f20c47e6eca089d11ead02648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a221d68bc99946d2ef47db0e671cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79912228c35cae41bea4e40754a2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874bb820a18e084af0301e64cc836d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32467ad3c3746c7b5ab219b8ed1d5ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd100332d36a95264d93b4538b7626353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508935a5d424142237167be5d98318254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7cf680ffff8e4e967cfb037c96b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb284ca710165d97e9656a4628e1b6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c5f6433a5ae3c5223d221633ddf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf0aa1cd4956ce4db13724597963058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa342c495ac5adc333433a1129e7005c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacaa9e74bc3fac34f48605573b83b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f6fa0c999d8cefef0b712e157d1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da3f02d26cf03b074052a7563b93462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f38de33b7fc56d401059e0f5a87163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421c7828f05898f1b408ba6eba3b8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d89c0d060aa0c4f2193497e22d1d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92e5c9432bb85515f73c92755e87166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62f7a6ff2d9888f6806664cd488a0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdb5268c20562e995a1f7ab820b34468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97308ee569c0eed288364de6d396f74c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119683cf7d4e7656e5ba2cb9f091a0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be8a2171c32421b2b16fc5f14bb1e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cc52c9bb5a911678f547590a85a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f000d81450345d914eb8b931251c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462dc0f3cf729b1e91defa273d25d7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee789cfe81db2c2a6fd346af53ded09575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bead980ba460fe6b308b490fc57ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59479a7d1520e1ff01bde06c51f6c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49147e1588421ed13a9d57f2aba6104478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadab6ed307461e1d86908da446af7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4951ea19a883ea55da1e9e98891f7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661040f4eeeb54d714320e375474738d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51296843d90977486a1b0e454ea4bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8992d9bd80bcf27509f90a71850300783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8625775828aa290c454ae17999e3c8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d2a34a157c4cd9a1a87e6ea7f2b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf619ba9e4f8fae9ae6174030c7da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd34e6b80a63761a52994f7834891d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1353832d12906735565782146aeb3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1812b0eab9926a8fa08a7b50848a7e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81af75b4065d752440f4978bba8fc4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da26a043b698394cc16e91b3fdb66aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddb7ad9184fbd078a8b9501c97f4a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156bdb270ffe434e43a3850324d50993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc87da7a1277e09a3cb83657516e0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346595ef7697ac7556977a07a101d4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c220049e5b918c300196147c6b98cd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1549e797ddf0d35f12366aa3bb50e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd70242431d9255e386d826029e60c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae5b2bdb5dcb9a927e165f925db61599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a55f98d639865c85480a9d4ea8498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c75826eeb129241c911f8101d8c68f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c51accd15ca7bb1dcbff67909c91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb406473454d143e9fd09826a66e13103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40693be9d9cf14d216695b7bd64fe6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4ca9eed28b36b206077e152a97cfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80c228567f153170321330be328f35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6750c27655013f4b540c0d983e9da82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a98055eb8f1fdc17044e0f27c32f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f5c5ac803992e02d0300d1a598137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c10e26e96be6df6c6ed492bfcfae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38306b971ce9f7e0de58ee92842607111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63f2a032453b0efdee926cb3fd30c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66003b45872fe536e519a98e8c69ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52a798a5074821d1ee8a72f78b74d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09bd95a7f0554f1285a3848fe52b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9d84d7cca0f4a76a0b88929c4ac8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327437c62b53578412e82a4d1f4e295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caaa6d535f5f7da059514bb72d9691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b46828e5a71a7b2381505838e90853119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385eb3922e79063cc37d426a7a3168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea106819ddae579b6d232ec68dfd173121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f22e23d073f64326a5d595aa54ffb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed47e1a00c780f444156bdd6474397123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb06e104fed0405f20b45b831b3aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d87ca5cd372bee21a64d855d1a1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf6394990e33fa5c0fc78c12ee0cf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30fc6b281ec939b9ae9a2cd1e27c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d3a61f564cce24a00ccac6ebc3908128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761b0a73ff1aea612f549daec2d8a5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a4b518e3d46ce57ba420cf38f472130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55bfca723e9bdc2d1fea3d30fc9911131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e8f89e0ba703db8d3e442dff30088132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039030b18cbd1dc5dee17dfa8513ff7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d666968a7f0594f085700772c40d21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b017c3923f85ff51eb7a30c110746c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229c0df9d2e4e84e7bdc2665b3ff77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799247db16d17cf43b2ba4c39b795e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46608382f589ba3e029c0c6685c74cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89383e4d7f16f4999f1acc78661e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca93ae712d4f1bc17ae3edef31077bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301f600bc78d6eab2257cf13c2472a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5041b2e6332d5baa083921b46f6a94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431fe8df2eeda4f8a3f4788c08433c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a7749f0c29188229771693ec6c881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef479d6c83d8176edf853eddbd0613145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8bef015d979bd5134ae82c2088c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f841c19e05303feb505ed52241b42f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de35456392005aefbf35fd584be2f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da578da295b84d8e35ec0270a00f29e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7acc0faf056ccc2c6d2fbbe6b5306a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702838dd979ebf2dc975ceb12fd203f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549131ee5981cc9d7b5b6d8d2a419a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046745796c665b1e6e03bffb4a0a1b1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3284a8d240c3f19f549cf391b229154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4502dffd16094bfbde0532195145e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc3f09eb7a4af27c132dca2afbca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb51ad1df9952a208dfec0649152e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a65ccdc8890abb6725f0b07e2b66b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04b648fc5d71f77e10fad6719172ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c08f5b1d267ffda034cb4acc79b2f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6e7116086e45983ed21512bd143c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5417de428663ca0a1623194080e4818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca905389d2160cfdf9f6e9530224f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630d800cb0f7e3cbaa3a97f16f0abb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e05266ccdcac6628b409ec0fde9e3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e5c9325092a8304ab846350bdc6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d99a8baca9a5704f807cb073f09e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506eb5d45f9d5c5239143346036a5d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c518fc1c65bf7aca3ed65bd67e42b3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531f6638802d612876791dedfa6f50816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f36caaaa1bf72acf02d0a6770a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb415c9bd862214e8137176340560a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f3d78b469184f3135ae8bde88d45c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c818679ef7be412097f8cb97265f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0cb9d45b814fe1220edd82833bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5b95c657fc687192edbadd13fd85422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b7cc6ee936b1c620a8239810e448223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61a309f8e750e770ac5b7d383f6cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29733d61a9a326f9d70b20fd8228929d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062f116ea8ed33ffe51274d0599cc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ec085eb3321bd48c13becbe16f4727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac3e7140ca431cdb5b163aed28beab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2c7aaaffd3a879dd4b86b661823b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ff54cb6bd2eb355b3701853bdbc7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f29bc314e315ef5f56ac3becffa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee96e59394ad6ff2c3a378f85873a5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b36b63da2416457b2678818f428733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c70f026c7d2eda84a1bb01fee327234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0749d67976cb1491c72048a8c17883a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99e402a29c249f4a133e3fdf445a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb547738579deb065523e2ce5e2b944837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa880feb8e5a78cf9a7b2103afedb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82211d5b1af0dc944dadb794d2787439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85d87224077017058ef555136f60640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8849f1c8e177754c5fd80fdcb500c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46fc5c8ff6d5361c4b02bbbed9049642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767dce07f374376329b179d038507f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996aebd3fad82957091a611874187b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf45b87a266d317bbef9dfc611b49b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7923c139ad3098c84013c4bfef4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b4ebcf3bd9ebebbf255b62ef4c4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda6bbce7442501987a4dbdcec0c9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b644a0cf28f7c2526e144cfde8de01d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb1845a4cb6873f999cd0d5450e1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f8c6a573952e4475582dab71b034d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1816240b5c5fa0404e1e346ebc2271552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ebe7a3589ec8a4983469c9165be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5685ba326fb8ed110bdd2faaede2ee554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f98c0b4a208b17aa9ba5b876d6e5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ac5f2e81af6b2c0c65429d45d2fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a63b105d525a711b6de62153a99b9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b187f958f0940f2cec2bdf4cafdc3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037c792413377c615900a7efd49f23c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4113779bd75b51eb0c7c310c047355760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17e1d287b716284ef53f62c46ea8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16086b96239bf8caa4a9b612bdf1e6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad7271d79bc65010a1df3a8d3267d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800e99c1896e59dddcbf52dd5f97b8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106069d503397ead38c1b8a0fbe0dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820b2154d3f88001081ae23369c4d7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b844a872a0c41f8003530d096f9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2563c8993edfac9f2506a905a626e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400bfbc883e2833c284add701d70c4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86721e9033cdd2911dbaa7eda37a4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff80c4d236fd14544cde19cc34896971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e0820efb06e269417d1eab7ff3b5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec9bdf3459385746d79d29e663a03273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d7c1a6572b917f077710a9ee7fcd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6f99d65446a0acdf3babb4d8cee3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef66822521d7e0994d60b296228b2c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da62e2d51dfc7901900b2225f410ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89dbf551d5a227545a3e950eab8c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950db697b2a1d46c581a6adb0c3089d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819a4fa83a05adb07db870bd33e1cd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea528b375d7e41712264e44d8f2b2c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a46c1e9b79793f639d7671d840d8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d2cf19c8f4a55a8343afa551ce07b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8fc364e6197442280d6c73b5b2a2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a073539170eebc6379a82ec5b56785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321de08f5b64107f454b4e014e1f60c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b73a1e2581c559b24f8fb2024601687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4742e589b84b17a229ae64b34841f9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea0cc9532560fa105ab257593068d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556ca6c7c369e54617e36f70bfa1d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7bcbf399450315d9c6368863cd68d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4eaa6fd1ecb9072ed6c35f7851ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1edfa46234086b913a5b62bd06f5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd91de43f3ee2f1e71d301ec43b14794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d668c80e5363e3629644e404e15c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a8a0bf3a04afd36c14d5fc192e9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ea8494435768547680ed05ca69a8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e05063256ae758b41300cc5d5a42d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a6003586039edd6d3b1158d54ae5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02aefeb22298c386b0e27fe7e83512100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc659015ee76e4303345b29c2a935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56637b9ca0a462182a1d8bfd6715bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c5c6ccbc9083921f8ebb49ee5c5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f9db52401164d35732aeda6f612a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d37c9b6185f98b4e9d3d2837bdf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb364e3676ff69253a8889e9eb54ed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823107d8d01fc306251fad3a419512f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ff4c3f1f085a8d76aa25761c9b96f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce6982789473ee562e02e8283470fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf54095cd96f8a0f09f03cd55ee60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509c3574477fadea45d8b677e9b9bba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96f55bc7df92d3ce4a1fcfb677cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef336f8651526701a44af9c4138b82d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f91f57398a2607c8a13aafc165c044114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfa3794fa26760846e86ad10d2b16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7639f5895d7159a548782a048c2e83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d664ff127dc670b7d634858282c4d3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322f914da5dd317447b71f3efb32600118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507b90dc9f62beb5fe4bd7f670f175119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cf595d841dd986e7daef3244f07fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1582f0ad00dcf6cfe4fa9cdcf4d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef6a803ed97ecf03230093582720f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e448d3ee5d0c35bb5cd41213a90de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceb9cbd618c9165f645a25c1079922124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309ef6be494982b3c8b2bf40aae13bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46df9366a5bcbf2175190650334390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f36bd2e764ef1aec5c8a207074b923127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0bc16f6569c8e4a0f80901d77d0e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4312eb4fd4226fef4ec621dad5acc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498de703c48c81fb291f82f5df04ac3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf029a93629d1e2d886ef540bf451a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ba4e1acddbb5e195291d4b7a76d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc99b627e3ad0aa1179fb0574ea4fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff16987296759072ebd152fc84d0900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cb7932419f7d1e89786b1b8564d02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad54b1478f34d3712437a4ac9867592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9c88d11db98da90df3486e613f43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f810309aab0defc54b9dce5cf046f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9350584a783e44d2b691777663038c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d187560f6c5385b988a3f5e4bed3af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6191a86a5efa31c45ab6fa5570e5c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8416abc19788f45f06af54775db8f52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71d62aed2eb32966a2ce026a587a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410ef9b3cddab08b16999e3bd0148e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7b580a9e136d87f3f2ad8a6c6c987145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaa957ad89e938b700ecec77bf6abc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f07d074df3c3c042b557558b22fa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5fc919dc6cdb26d4907b9c0822e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6bdf1aded6e510bf809d7961a7311149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db132af7aba7da8b5b2476416b5b079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be128958c2aa3274b7b92ffbeaa677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc7122c090e981cb88632ac684cef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc73390ce3a0eaef0a8e8f1b872bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848d53836180483155903f864f4e731154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>