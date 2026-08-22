--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f473eccb696b198856463b976ba0caf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf237dfad6fe2e02d234c33e5835e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c3b6d817241e8c7e2ceef170b2e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab856df29461be3a41f8a988d9b38154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f110f6de10e5db1c91eec744f8f5bcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc08bfaa14b934a1a5e51c92894a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1eee02761539524f1434641c97ac77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86681a87b58b3ddc6796a107644fed58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73861dd27a5edf818f6ca41a261d12f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dba7c9fd759c5937fef272a6f7297e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb151c811bcd3e74bb3b43f59d088eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a06a0244f242a4068e5dc4c522c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e62a468e9fe85f3394aa0b57af238113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1af4409aff492f436603f07f12196e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a3be8bbd893716f2060ea04f1d5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7b38eef0ae0dddcc8da9cce280af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3dcb547e2ea97280400f47f9267c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54060a924b31cfad1e7e4312cbff1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84261c7a14224b072a22fc283d45e17a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3877d6ad5838a97d771822eb5918ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1dc6bccd411f58fb587b1db670c2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be3c634755eae0d1fd5ca3b07fc6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5e023770ce9c9bee09f96b8becf6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba120af415853c90dc7d6b9d4b8a6f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d46f7f89df2c6ee6b2512821d679725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce3c3da0ba690e8a8eec0ebdc21cca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ce920c825ac66d5f1e28a2c024d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead2540341e56edaf646e313f57b02d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12bf7f620e7b73141b3f8c300a5ac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc91d6ee3e0948cecc257ad00e482730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c84109adbb89da7753462baa111ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbbd33d51b43ac7fcf8c1746d1393732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3ab083cb6f3f259f51c34a6f4d54133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87c29a9cc9f27bbfc0949516df1a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e81e5218015315443cff295cd247035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf61c479124f4480cfb619d86ed6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6c45cc11595b26ee675da4d5b1ccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10c86c7debc967592b4e379616273a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab2af3eb235852b0d791468d010fa739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ecbdd1133d3e348e829f37c89917840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0356c1e8474f8b6b9e13e7f3a0e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c39ec4a03b58157eb2687b1f83a25642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd9c3dc0e403f0972fb5530649fb0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6959afd0538bf6c0ec5aa858499b6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065852080a5374631c12486e2d17f6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbd2af388a2f8b67abd74e6736124f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420541c98d8f9e7030f5343c205da147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ef2e4e97620f67a80491edc8428248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c42ac06d606cb79fa774285b44971b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d46b1173bb2808f8391fdbd1690f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280530bc0448a894dc7cccb383cd08f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f971c7cf1b7103171e1cfb21c7be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4ef69673855b66344b8a80218024c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2a7057039001afcbb465e115731654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896faf1a074ebe8158d1d30110b98b2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe23364c1ae1dc1d128c4542bde7a6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8fb16586b91ff4ce61f5a153602f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f127c574457669b6bc7d0a446b2b7958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130feac5d6f1442f5e6259ff8d7c4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4320530a6ac75af63b5f92f80fd2faa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5ba0ab17d1dfa03a606759bcc7d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5d1bfa6b50664e15fcfdfb89262662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0c916b1c87f63f25e5a9fbabfaa0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e36a0fc9d94fc92c196c8f71ef16464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b86d2e7299862b3a78c68bab92a6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618343385081a633d2b032390b317cb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7bcabc4f90b0a0186e1738e783a3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f3a399ce7ee0b94ba2a70496175e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76955b623bee7bd287089c632ccd9d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c678ed6c294e516936f20b326f05a7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc05acb12044482b10d4068d7927dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006394f7a352578dc1eba0c09a72a41872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f50138b72a2ae4c64ed6093693cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc3e54ade894558b14a2fffd8698474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c42c08310896767153de6d7c5d0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b38d70b3f46e63b3f22354c6e44b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259dda20c13c18eec27794a64b7bae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e6b99bd9f7e7994e0efbf2d36f21f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374cb4cc366758516717aa6840ad5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a2f67c68573bc929514c7fc3bfc1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b16a275696b87c1c6ee3ec715ca35981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e034d7b4667114b35c37bbc0c78e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5fe9698bb0b982759b4e7eb12f5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049e5345728c238ed6d4e452f7c6ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2560dc907861ac8dceb23b466d591685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca1607bd0c14d52bab9a367c430d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c69990667b36d172fb170e0f4561487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252826cc3a3acf5146a2d316452b6cd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bc3d230fb160480be16c08177084a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e061ec9bc68ba20567cbb019ca52b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2419a4df62dd33e31b4ca02cd81a7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef291b0e2dfab245d0d3451e286965692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946acc320013e1bf1bf27bdd0199de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af81d670304dd6e89bb2cc00188148b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d228ba381d604fa298ee9759428ab0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19ef9336d7803399358fd654e4aec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc1fafd8cd29bbcd2ca6e42b0c1f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fed9ed88ab78586b32a7134b99bb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00de801a66a1308b9395dfd6643c7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21786d8f2762d94b89a38a61a7d27b76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e85fa7768717f08e99eddbe8af241101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc03025cfa55df438b512caa9bc0cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7923c697924485575a603c5c46f817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf58393e478907bc90c008249a558104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c96b979c043513e645c89b3641710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c39bb67afda071d7c25ec3e7975bdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7f31df5a7b82e7ec36c8d67298ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bceaf696605bd43bb8adebd403607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc43162dd7a6936236143b47910f244109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d572ade94d96db5077723ad229725110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a368741e1db2985c7cdc17de5b1e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe32174db35a6e0ee88ca21db5639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dbe4feef9b6cbb090644da523b6ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2a3edb5881c0fd45a1190ba88827114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf4c48d1c4875edb420856fce0591c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7e6db68fe45ad49e4cf20b19a4a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547fdb7f36b21fb447e8d1d6c3d6c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53210b8ee4131c318ba0773f7ee1a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b6883ab2da3f2f9c6fdbbacf32973119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad482b75ef83e17c165b48804099df8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3297690196eb99643a9ec0c258227121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5064db0eee9ad648cb76debf1eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d72dab72f531abb25f886273aab149123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3871b377eb687aa3b5d7813f7077391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27697d19549189f432addc99f37a9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132782e16e236aa251aa7234ce47476126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d225529c80ef5dcf8712ef6afa1db3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97021a5e7873b81972dd0b3fa885fe1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc58b13c7a60e03434f10684e118269129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07260015a366959948882e885144f05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473b6e7fcac78bc001a1e5463938c22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad93791da6f7131333f02f41924550132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddddfaf3545483ffe98f68d04dd886133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95472a97d302bda7554f5bcd54c24dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d962f8eed6daffa21c5afc323de4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c42acf6de2e51a51fdf2fb98108fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa035b12b5e8e022d2ab6027618f3490137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470150d0292afef675f40d31971c248138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a0fe27a0e3a49c3f5191700ab17dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede338d1f4f8b036680ca16da61fe93c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346c75524a84eaf724200308dfeddef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db1a37f7a6e40cd7cb82534262498b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738d5252248105f6b7476e86c704f93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d2dc4c1fb9baf8bc959aca2dfff3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f7eceec6c7f147abfeb726563c364145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753a14790597e29362735a5d307589c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb1289bd542792089f961bcba5e7b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8dd07ab90355fcfd37f94d0882edb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42932ab3d5de404b221ac6fb543c18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c0bc9a5cf41d3a59f9da94d6eae3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b6838f41e748d0f01bc66c808bda6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d9c1aef48444e5008729da3bb85b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598877f957656c497a6452df5d1b4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994413c831198f808e4630ba7c2df596154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a60700fd7f33d32c4850ff93f28331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a763f28d4c40080e1f2a106c8c0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198e27e583f28847b94c49904fe2cab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e1cbc9fa8e6ad77fb1e2bb01a47e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5093b9bf9e44cd0a06d2c73c819b7b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e437b7e6e23fc58a20a0a0c648b84ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a69bb8bcd19da70507c891c7132b887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56947773ac58b6ad3b5326207ee23c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b26885acb807bdade3397ba0f5b189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7393f59d2d3e76eb8cd730c333ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7925368bac68c5485af47437e95dc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7b437ea69d50a9dd19c922bd2a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a10639d07a1bceaba5437aaf9f37e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6bbc7575ec2657b284f9c4b8c167814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919867cb8fc6adb90f6aa12a6d165bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eba2fb4811185d165ca641e9265af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47077a394c0fa5f656848051b2ba752d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc29997f5a0802549ce536c624a30e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75bbadc5e0c35d745b7d5724b36cc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea906c73988e280635dff0468ec861120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b4c9632bb9d7d533a0b700c88d3df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde375911d42d7a1a1bf24e1f33ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af20f26dd16afef7539e37c29533b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e73793e4d947393a2a17acc3b217724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423efc1ed66523f7c286aaf51ba8cdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0728405483e5fa0331440c5d0693a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0011cd46d99569f9d225364c698b83d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a41ec823ac7637a4ca8c541fcc57128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c57f0b8f774f210e32dd640754e4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246220ec2bc07074f0ea20fe28046130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f18b08f645322a0471c35988962c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380c2bf2b5fa05d809d6ef08e91eb7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c317a609c763dab0722a17047dbbe133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8cf18fe38aa8af559d26421b8b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9af19e88a04eb62fdee0230dff6ca935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743322e9326f11f19f05df32f7e437536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d252e73117fe09a9739ca2282dc0fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e6404d20d9fef881b3eeb396df51c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676940d47c7b216b58d6e7b6c5472e2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fe51c8db2bf91cd0d27eb73fe7bbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa365af64cc84f54c283f67994a227c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978c0a1e696d35a715ec05b02ed440542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8817a2d27a4187c758b3f3a78ca3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9831e8acb7ef0cdb7a7e5147c431d0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fa26d37b35877b0b9f0e1b7b49ce145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe8a80fcae0514e58fa0ff801e7fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d6481e150aebd2c418414bedee8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38df7af10db3a7353c8b4f50572d7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473708abf1235cb9f43c3936168824249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7638be938949540115a0a03ceca8cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c9968631c3cb51a8f6fd86c4be0f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cae587f6e9d6b0f861a59cb9d48ce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512102c96e032665bb5eccbeac80f95653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf44299c848666d3b59d02912445f4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786afc8c4afb61456982446fe959d74555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f20f2560dfca63bc135662533f57b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ca79bc8747ec9beee024769bef23757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb8ca02c0e24d3e93b0cf900e65ddd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343fecddf071ab9511de461e9180a6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a8d78966b0081c8a4a8102328d38a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688357f8ef87123fa83aaf8964216f8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bffc994a3735283a8949f38606def462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649377f305e10c29b4ea6071c6066f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3619ca25d39111aafc0fe23f9fa04964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473419bc044127bd51d34e18a66adf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694e1bf803b9eb3d8240fa1695f424166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb713c3b7b34a449359977bc01650a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a389ced5ea16d5ca6120ee58c91f5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f41c6c0d4d6def21eaf00ee11558ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b98897ebce146318a1ae42bd92ae070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a4ffd7dc2b14d603d85c286ab5c8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76870123284d6d4d7ba9f2450cc1fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0b3bb2bd613d207802a4c60b37ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fff053a868cf3b12711bb79643f5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ecc4ad2f2a8a33a397bd9b6e44d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145762f43095fde055020dd3ce364f7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caced5dc8848be45a32d8db6f690e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c1cd9768c328c993d751a75cde4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3572cc2af0a753cdb9c6efb0fd9b8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6448575e1efd992bac9c83ed616af580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305a8c1adce136f7287ba7cde7ee07d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84879684eecb1fe551a33888d9dce5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530abab1f803d72c094fbfff02653e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818a206759c60f9e3b0c1ea4afcaeaa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f497147943e14c2431bca690eb771b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf177d983af5833acf0cbdf96d320286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0109914ea013fe52cefe816c14ed1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a51c52a051017249ed1edd4add6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4681090fd974c7cfb438a648dc69ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7c02ba7bd2cb31a3c14f42f4fd0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f013f2af5edcfc15a719abca5e9a1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636ad95eae7f5de4d8ed8b121e749192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83736a6756fbf68ec76cff1867b6b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634fa40a94fae17d631a1b0da6ce00d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f43b90d9440bedab09ab4f6519d39f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba965968e16438e6aaab713c59e26b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce4bf3316677885877b1ce67868fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81ae11555d9d546b8e21d9bda13dca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787bb7313ed303b00364e3a3446a2fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7fd7f5db2cdec91e431466e84f8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ece9999b3983b8be1606679f277fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6413d232eac4bbffd8de0b44460cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600a08e159464bf2a314c89247d0ae3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023a7d8dcc144876ed3bd2cd915e47c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12731f164ec668c25d6dca20333dd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758e94e92d2900db8e6b21765a9e558106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc058d2a481ff9f624b78614548a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fef7706fa103b54dcbbd43b5aff7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f9dde5168b42589ca28aeedb8bb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f205fc600eaeafc95251917bef7584110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e269d10dd3bff304e3f860c7ea88e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b117df6a1754943758c29648081b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698d0cccecd1dc37b5d1a265d0bf29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ce67ae897acf7545dd6047791488f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a46c2528c70fbf585ac6703e4bd0d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37e96419f54615ca2829e8528205a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567a63be88e7e945fb72c03203cec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18782d14ac647c33a9495b2ba31958a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb69ceb80572023511ca84bd3c4dfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a97df8eb7208bd3cc4c3bfb536556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e13b0c7872df34545b4e92dfa717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef874e3cb62e0fd99a76ec38366f6da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d526a4eb722cea54fc2a150d64d94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc0c9f7eb1353d26952179e84f834a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940636dec476805ded63f47c198a997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db087a923b712867ac152d5744438a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a1eec7ad8457cea64c2c7bba8a298127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de3c9a58a02408dd6565541f06991d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f9cd8b2ca9404b440e09bbd19dd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7789840d322018e6d11e91d24945c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c54ec5f0e165c39aafe77c78a57e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7afad215c4529ee01b358d06caa29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a899ec10e661826264c257d7ccf793133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da930bab80c9019529b4a294638f0903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc15bc35e86af89198f15704c0496135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74ab05cb1b52ac9eaa02515157430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f641f9529532e015022a49686138901137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fec53dcb968b4b922be381fe905d4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a351682483dc92d683db23089b04c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20543ac516094d4aafee20f65ebb2f5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2905fcbaadc23ee7dcdb088cdf8806141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6ecc441d8feb9312489d5ef73383b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7644d738e106b12dc272b62a5b55fc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d139835900ca20e95efc5095af0c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f553d906ccc72a1ffcfe88c5b4975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea3ee685d3c9575a645bce7e848c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a230f10ce37e5fce075769ea96be3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d3557fbfef08a66c5124313c7ab3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df941fb5593a0ce4bcba00af2fecc8c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a258f4d315240d3c9acec8f12618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfda840db20687476179b873a4eac8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ea6d37ce945463307d5f9a088cfb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c171ba321a5760c72fff52325a7ef5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297e8916d94fbcde3b656b7d3fb4c6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>