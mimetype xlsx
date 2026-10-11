--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d52530724da7dd7ab659366ef6e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ed589cb25728748be537d26633e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264fe3f949ac96647027f3bd789bd073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266231c0d258f9b9f00da3a11fda88d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a947b2a43eb1b0d057d90da1376795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273def3bb5eff6d4f908901cf7ccb5716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fa47e52553a1e28bccf00748a256c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43756c61f881de7b138db2a80592f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52ff3f7b9e85bcd627bb9ececda639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d077a912f62a077c11ca0d06706dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e708f41cb736d27719212a86b3e4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3cc002fc1d3f69895616294616c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7302c8aef3d2c57f5143f69e6cb5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fa378dfb4e80f0dfb293c1d6fa10e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb533a95048041d708af997324d1a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5fa99dc1941fc13568a66ae15794916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d6ce7fe3d1bc99a230e39398fa0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc20dd2adc09b9c5cae75185aff7a2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065c33d1c44e874b3fa2b7a972f068819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32399e8d6ae15cbe98f7a44b3fb513920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b10c2eda8f9bc5a3a8accfcdb720321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182006cc5660bcf25d8acff029e27bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e614a873917803194ab8bc25341c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565a0d90e517a436e2f3a2c760f0af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfc8a2add02bed56487358c2eead6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f9334c1e9c4397961a063274e539226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7ffa3c00e72cbe2e82b6050a503627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4a4f16fc14a26cede85df56fb5a8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a24119660c5e5075a28bc0be28da7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a88c8e8e9ff40f13459d10780cb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9da5040a34bf8e6b3f2c261eb1eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfcc2561cbde872b84c9eb7830d26a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3238d2ded3466fe960069176e028a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb24a6dde84775c479d34adc0c5055134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f6cf2e1b7c4fb070c59bb9f85a3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e0680c274afb320d53b126e4ca7a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ace5943ddd9de3fa3d9659adb9f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f2500981d22624b15a3b0abec44138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5931e6152d6f80326c08377f97ca939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24f7a848c292770cca34a660536f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38178a184bfbff8536503eee44d6ded41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98a7e5bfad2d78dce450ddd01c85442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5491b3f89822b0139af044f99a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d327bc45367fada636439b24e9f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b906a86d5bc1ccc83c2ea5ef6472145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43081bb652a664242a2700de6b0495846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01ccbd910b014a74760266276291a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb6f252779431bbf8acd64f4c5bd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552ee4f2e91dc093649f24f4e22fc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0829f10e03f88cb1e221dedeedf9c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788224f11611d361252c5601f30bae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82fd34f86f5aa9eafed9aec483ba0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f308e8baad999950a962820f6bb65553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6c88e54bde63ae378369c97ec6b7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a442b3214378c0812e61ad1a191255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb3370900b8992f4bc2fb0014e684f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94930af96513b0b03e27b2b9ab47e0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6d6bc58c2fd88e470aa4a9e3c97f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7e098b00fde9ab3836e24c9789ca659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e03567033bfb5d5edca88b0df1a4a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eba9b15f320ca8c14cd96c890955f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf5ef7ebce8c12b98c55dcdc25f1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f13dfeeb68b2cfa7bb26f4ce432c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0c27c6a0fd89d89a7700345289ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad4da96abf4ff9ec2f39bb2bcdc74965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fc26b78c457832ec9442fde42cd2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba69801964bb6e0f0f0b9e8ac2d6b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b0a035bbf38346e88a8e758ef901d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef4cf092f807723c0ce8001e80e7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce65bf27a7a677eb6ce296f20880d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f8b3b1cf9b2f868f94666b4f8795271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d132912701b38be4b787151b31a64072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606206923d120ddb6e9a98fd3c0a67dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2636f7daf966edcd70efe1c49350ca874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9224400bfd489c9bfa8282a85ee9a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd58837665d24ce9b9d49a95957d9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728574f403cf1177091c6bbac73f2c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc595ae131d752c146e623d7eb0e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbec3a05213d88bd24d41fa4ffa3cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ce7ed507b7c158af6056ecfd42eb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce033d2e852835fcd7b7617b3b63e81681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b25bd5624bcdf45083a2d0694c8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75137429c42bc048285a5fe247527b7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb2b984e3430f4911086ddcfa40b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885574c0bff8c34c86766f9f274d26a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60fe0b65bd219e8f1558f117b33a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c8fb4b0f01f5affea87700f7ddbbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3250a41c3a204d8c023cd7db09d06088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbedc085d8c93620a08a084d3b46d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e50de4fbe4932821e6cc4f87ba8feb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2c9aec0cd8780bcdc4eb7aefcdb491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167df2328cf9990f4f719c716c91cafc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9b9a35905f645b739e71a446574093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c556ddc256fdf69421ab5fe9cece694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041397c200d92ada4c236dfb5b11415095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70870a772066a11d88477d25ef8fb9fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fc4b7e456bcee333715e500bf1cde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91a07c217cc471b0319e10bc4383398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c18f35a59660be91ef7fc34458a5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289a7572ed465608d6af04607d1010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fe694974d32598388a3436918fdd7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff30cac729ec8d2b7bb985fc08e677102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726396ada3902551ce2f31910e80a56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727471fb0d65dc81c82e592b187794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4fb69ba0494765a2e2e2b4894d6d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e906680c1d35a973f857f1bee019106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162cd92eea39c4df6aac728cce0304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b9f29411700511441024108738a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcbbb0b5df51b7e5655c2ee15d3f52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bac597e8b52df0de6de7abdef9931e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b7d54c896da8d5080827fe5262ed3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e024367e1245ccf6daff465bf701a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488115313398709402fa279763a09ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d556afa1a7ad06f222ee3b14b7b5d39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b19c4384ae95b462f7576f163a670115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d16f3a0c1f1af240c81116b8891b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc462451e795ec074f7cbf65a7f5bec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256b144d96448804a18fac518b24bb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918becd96b584be534d487d8a5f97227119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dfe6d54dc85c7cb535f358d96c63d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35a4048fc49c264077d88dbddae794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3053ac3a00d5cb4110bddda54d65897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf70ed628e877595e70fd2a7a7c98aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254ecd6c54b57182c882adc8f01477c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730e80f3bca9619354735216da80487125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f59ef0e916f1f13dc571046367d6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d40c80fdcdd78d8267edf0d51997b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4248f454ca63b2bc457b080015dc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dee631087d16378822bc7f08016d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb46d34c9e3ebe47703fdc872cfd8ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d314e5a5804f77fb30c8cfce69ae2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd59d8ffcd669854cf341c20cf8bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3f13bfd68e89fa60f316917a78d24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0290da63c3e07837c90c6dbb55965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d88facd113d9796b3cebc6bbdbc00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205df9beb4ad480c37acb8368455c30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b621627f116e32a20855efa13500137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b20e3994c86a572b03ccbc1db038138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51733cc373d1ebe551e72357fe35f75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9ff2aa0c9c80eccf645b63c360720140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5117cd02902bead2809dc146cc8c7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b1f0b660609f89702aad321021208142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0667eb2e7bd0d38dd9fbc6b072822c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff448083f076a0c695290c03752de48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06150c3763ea284d9553f66c8efd023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458af24a8e0ac512b1765d50764aac3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c70c63b2a36e03c17e100ef0d5f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278df33e6b6ea07fa1dac8c7844cdc96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7340cbb15d675317933bf58c8473f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d85e482ddc75f4f365b1e3a8bc5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaca24d198e4b4790592874111383c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba94fa40bab3706aaf6dde1aa78a0f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c60e7a7000662c739eb0a6f0a635b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e19b1a92e809173a858f85aea402154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70ffa515f624fa1e34218e78dffde91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d75c494eac0c48ed6459a72edd77a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36773da3c8b5829e4af60612a616613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312441fa7dc4467772b44d0503876a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447cf6c5897cf2d9d87013382e6ac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d1336b6915875fa842ba486ff7b746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70632ad2b441e92aad881857d364307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2bad521f82712eec3703a4f431838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fde3f5306328bf6e3e76ede7dee99b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ffd957a8a15d94cc70bfb2afd07c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf58a27a027dd4e9ab2028f44d7a07811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f40706864fba50929094d89e9ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895c8ca41c85fe2a5cf5a883f3ef83a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db7f1c424e567e410ce98d5287bf214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914ecba78da883d42e0904b5c342ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed09117b29cf5f8f5f6808548b9faf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ddbbf1287126bcaa7fd542f8ed57c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13fa3274f0ceaaee37f1024cf720218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56c9bc55497e6976722344a8b54ece19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991febe8095ba7612a195ddb5f373e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f032d749a43230f8f658709074834421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734e1619cefb659a33a5d8eaf19d9fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d276291c35430b44faaf382db52c5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac302bbf1efaf18cfa016861153ed84424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0aedc0af08a258703bc210d818d7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88db7b9c10f74635f62ceed59d517926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51901ea6c0b2410ac8ec6cb70845d07c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f21bd15888df4fd8319c78e26d8aad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1191b264f990a6a77a361d17961bd429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e1a35bcf6d0c5d490c7a7b5d9a7dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87b42cdbddbb5fef17e23d4f9b63831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf433778b178a39804b961cfb5b48ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d873aab4eed7550cc528f7f263a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3925b80f67e308f359f814858731734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c5d4f8fd9b118564f9d5b290cbdf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245e3b2de7a3f84330c536d66ad20bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90b58c6831b13dc053888ea588861037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa2b1c5eb8f1d08cfcb22ccf0798e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496474e87e4ee125e727ab3a8b78ca4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf3912a12e68e96a198a7ba434b56940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b39847f6b2133d9c5c53e150222a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f16c52d858c8964e6dd5d4ca61ad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d8a7a4cf0507a1716d8c50a6bcd2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1eddfb730630850045cf2b990b0ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8272da3794cab9a4f88fcda6fe8e40945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389580bb0f21a64b8e283dfafb27e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008267723b7d7ecff0b82fc2bd8c5e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd68d857cc7dc7dffbc604cae89a4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37b0f1e83a6991c81354a16f9ddcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0906a163e3aa6b373b026cb22619250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a748ab4d794ac38a05e0c9b57d87c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830857c11310462f0cd37112d98f7ce952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb3c89d4e8acd17e3d2aba81efe8da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5bc1f465e67d56a2558b6651efcdd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb3a720043689b7d12a09a16299d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510b4fc0d41aa9b5528fcb677d701156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ed701f8e273014d292905d8690be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6185e8a870e0cacada543765856d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819aca20194ed77cdb41bcc9565530159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090169a36d5a373f503ed287ccd498060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400b40a1bc1b4b0cf072fb3a2d95c4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fe6fb2a0fd2f167783274d7d9f6b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193222472724a73e95104848ad0065d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984941bfbec98b91ad254b069ef515064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fcb05fcf20c024b1c39383cd2099f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1818e6e312265802319d145ed002c3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b54bfbef093d71b8256244d4c0f8c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1872fa72f72f05d0dd572918c1fae9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290f0f332b3adb062f4b91f997a3db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96109766befc9bcf0133938e9979f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220996ef40f3e5b80adfc4b50ebb3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3239e20033669142acf729857a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeadfe8fd363b812758ee20cf294b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed602f75858573ead9a6a6b3d8e1733b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283207e42c7935afde451e83ad1f994375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80478e174b51ba74b2a4e166ee333976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8bafc0cf989b7c44671fc071be9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f3dbb674bccf9a5655f69514915878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf5fec188453c6b3b9d5d81675bfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b47cf6a52386738c3429a80c4c5c9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dee1132fc3e922060bb56c194670281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fdcb30b4d4d3ae4f426218dc173cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92450511c108bd923adf0c1f35d76c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f3e25c22a776b835ccb69e44ef2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085eee9f4db73017817140124adb2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf630d54acd8485e1aa90e13cbc3b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f90a6f0793be3bec46b60724eca287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e1bb71e1db261750637079aabe2ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c4adcef71bf74410cd9c03a8922a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ad8ad30919e65eefb0317948d543990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc188e817bca399e16194bcb21df191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a53a653f51203321d30c8a9666e57392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a12cfbaa6d09f4b84e42ae5be897ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d01c58e8dbc0f07c7e3b9ae75979194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd51eaadd5b22e6e2f80c47e3a9e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bd465e64b1de92ce78fcb70cab4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7984afeb291e62a853da8f44fba0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ad2aff63c936da80a30edbbc527d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61831e344199e1ac84fc782f70997bd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f89ab86e634445005b8485374696d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cab992bad940a644b4df89f805a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c8fae62c16c59de3dfe9d0c2460e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2de4d758b9f0afbb63c751f22d6b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247ee9b2fcc0dcc02be46fd69d80dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be858479b6c872e3342844ddb6f28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdbd161e6b04a0c41899b2b068bc33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f257677f6224c0587d290385e5aecb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e365130bd609727bfa9e5b136a8525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ab081cb8bc359cc9c4a68fe3c24c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b7eabd60c0e9378d59597c21c260110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72061f095c79b7a81ee29007e40969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140175f235e954a877a5eeca46aa60ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bffe47d45c055e6512bc6ee7314be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428901fc28f8e798500f6b25a6a5481114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389aacf9eefff499806e619ec1bb8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a56e964424c412541037c7929a77e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d76668119e2bb62f9a9865545d03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244d67f21a154cbdc9107dbef44b89e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697bb74e2199b92f84211eddf246b01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e978cbc4ccd4f4a9870f117cabe6e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6030db18908ed3d346abf4125d51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b1f7c7902871e1500a15ed8afba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f96325739a97ba69fa765163cb13123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac66edcd4160750354303c25d342cf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905123555f1ec52975adb1c06d545ac4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4080653df777357484d70a28fd622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c9c9837bcfb208fa6b6c2c4320f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31aba93f8c3c64fbd8ce8f992f0a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4427e83a2587610c917aea484b1bec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1bd623be01ce36409b7330fead4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052d59de1fa7892ade519966d11e351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c91da315762e95f62f851daf262f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c8b02d5e4ae97f8134af1f5e2b9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d2f2b4e525d2a2d72f2df08b50aba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8042259d77d52eb7b0ec0dff6fb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbba1feeb5ed686e613cc154ac468c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ef91e44ac4aee6aedc31c794bad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedec13255519a4a1f20f811f653cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d8a04fabe02ac9e04a5684ea3d57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb814c4af2495c30c08ee9f45d7b0780140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce70d04b602be2ac75e4011ab41146141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ced58a66af2d10e461443da2605a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1291309d9631db0db5c497a1c9d0e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b2ad2a27318ba8a55678a3452211144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653d589e3c3b2f067a47f71dc7eaaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f0380f8e0e7b01e82d76ee28b7b94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f992c8f9ffeb4ecdb1efbba019a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f005a92eb4ee8ac385c8381ad0ea94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc760c7c447d2f50c5a04ac83669f54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a3642b68599ef7dc4329e18ea40e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa86a37b4edfce25da3434b4f0b6d05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656bb889bbd145b49eb699e5c5c2687152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb681b9316121ca7ec7e2bbe6b84b86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68a0a162c2533d6921f70ad3c3254154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>