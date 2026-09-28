--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc426f344dcd707ffffa0a14d2e6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a43c51891a955ceb4b94672a19a432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3479f5dd3220e713bdd53a31e6f523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634633b0859117fd1a6007dd27d5a9b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7daa12bbd36352bb985d7a49e0bf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8abc63e93f9c076f2a36d80ca443dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3bebfd8538daf4fa3fe9ea3cb4d627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072378103ec55dcf5d751681ff06078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9ab633fa9c8e69f3c582ef61f91c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8837a6ee4dfac916588cf7920cd0f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969967165b1640d31ff405e359ecab5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7346ff1ab1f810cf6279615e05553112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305948f1370618865b82112292280c7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a9f679b63aac2566e3fa66e36150c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5cd8212ef159d3ec71cbd0f1a952e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2772911b3e4021a458dd8204e9e55816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e803cffb5a125e679e9beb05cdc2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e6e4d4afaa85a2d2642d9803e11e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71bccd30f341f621a12ba4178e4bb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0c9f966c0073392d3789dddf2d9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc6b79e20887a3b39158db779004d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb484221ff98230a377a85eee6a57ea122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4c7f92a8d4298a205a693de74764b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c37c32588a70ba24643f6436c6bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1da0475bc1f105ad2a10fa8e2f343925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0c5fd8450c4a8e059a99e2b3391f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d874f4157e9761db24c30c34705127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad7087f3f0d0437b1120c32c51c1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80e31668f51b6e0b84499c5fdb49b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeef946cd3741736eb16891e735756830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad2ae0861f50b96ee6d5277b2de1a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d1582ee16921e736236aaafe1afc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aba9f745410e4a4a155cc217fa80e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1910f48a6b33ea518de2b9df78d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3661225558adddcfa8bc9e6eb47c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba707f9370b7f821431866ef0e263836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9004b63422bbb849a51b7d1c91074c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b6bf059120250a530df396b5d67038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185cfc4bbd3d61a877072d1721961a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad282a2960e2c21b1be49a35ee811240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae56ccecd268af840060446ba77da841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706e4c9f3632ca8dc8dc8c84d7a83e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ecd2d2f759d1a27826730cc6acdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c84734d03e2b7e163ef9d0e580e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08cc6ddbd3e1b88f3ccb9163a036145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d134147440d919acc619ef5ec9c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fc5fd83a3a5781785c4c367fc32de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c05ee253df08139ca8d2c52f73bfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298590f88b1d5f56b456d78a1fb81d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f52f58acbb26e0b306290bbc97b8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357df8374ecba3b8f4d1f4125eb22351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f9ff10832096f5a3af16918f0a3d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517432d173eff1670853601c66907453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f2dabe37cd58f1e12cc0804a1049154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f69a8a3c7f25e7ea0157a42998e3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25e004eefe04c20b779bcc09397c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794097a9ba107fc6a4d6286bf16e1f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e5ab77edb7a445453cf04a4891e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05bf67120206d5ee556ff0c2b84ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db78c7444d2500bd861fd299b833b0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b8474f7dd0de82af2ae23b611b0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79635b72338f7307c0343e007aa201562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d146acc4d96911f0a9c0cddb9989e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968a24979e23f50f685f4a874dcdb464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7940b0b98c6f69618b57d93a7602165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5138bc647475ce6311592af9114057566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f3ecdd6b913f7d972679297f5e7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b40e5aefb26f0863ea0887212ea968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d721235b0a3bc2e3ae233a559993b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2aed2087beb3c26e55f5483edbee770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0301a2f7e3062b1662618250d654371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f3440f7a82d537b5730fbe2b677c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21c506b04f3bf4ecb83aa1b73bf06c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d13add326e6336e0c2e8faa39f9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a0786bd51997d6ac6bac5809df0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf20f1dbb8a9e86312f46910d7b8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d51b2714374858add0ec5094c777ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff29bb5ce4c1dd98b3be1e234a637278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f6a2a2739812d134f9cde6f635df179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10adeb704c745a7dd46906fba0fabe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043e9601fde3d1dacb2360802f846f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3db2a62acd7dc5cd8a50bfb9005c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639896febb1ce3d77ad0aa59d4377883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933edf173aa4dcb215212522c6c8b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a077c309f3fe486e83fa35efdb3c4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a414c701b38c78ddd9f1a656bea9db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98330e1596a80e1743b01137376c5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50b1d77f03d293b09ce4af1d53935d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79703e5694453a6516dd72eb76d4100889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553948e2859c9ac79951a7d4c1f2718990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e35609f98942d49ed32546739f8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09570342e1ee8b8f85d46d9097c3245792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caae8fe8699704bbb2c336bdcf0a4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be26aebf492427c2f26d1a7b5ab69e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f445b39e3d5570f0112cc739f1f0395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68ea4b9e5cc0e445481003d384103296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f95f93e59e52c6813dbe56cb7957d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd51977b0ff3ebf23923c6cb1fddcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6df97e1ebd9c26515c2f46c129b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2d777ab11488a0f00917dcf9d8f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f245bace5967b96fa7c31cc7f84ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090714799abd7b248673dfa6c49ea673102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49fc5485a9e232479638f83b903b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71c2e19fe3e02cca5fa0d2a08891f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0129526b92df5eec7817d2a01aa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d98bebc3ca167949bd589ec40c935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f44043867165967e46f6717475b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba632d635f9bb1fab628d46d394bb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e32855420285997c31803403b914c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89055203ecff8766ac236d619f09885110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90820625be7f761f9e8578dc67ab2cc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a82568bdd4ca351882017d66f4463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8c8c61557d04845f52e720db33d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd1c1509fa7a65a0eb644869d99851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428463a994da3742092f31d515a0322c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9fdb51194cce54d71893251078e4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e56f04dfb171fc9dc6385f1f1e8a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1afcdb0b067c22314d84fad1bd08e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7790b71223c4150c751bfd6b9b677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b43858ae49cbadde1be562ee3fa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a47b2f53b0ec41b4281e4f107b3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e83eca96b425dc0fbca18786c4540122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02fff5ecda88a70c906c4d162dd87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902b226c6c93b8b8f468198010f2471124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373c4fce1523c3794a08625d7866f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36258a0f6d43c9e37955ef15ca954634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfc8dee40b248615afbc85e26f7429127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461371d6e6d85d5b33bab184f1694d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab83bbab983cc0405ca42096bbfd1b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7cd1ea1c9312de882d9c49c80036b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eb9870936d7833a0a2321e8ae5848131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c5184e1774e1edf029bea09b0d31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf606bf30237809b014a66edc3b0c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b21d7684051b23a57e274087013d3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c819feb46d206c4de37b4dd96cda1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fa676981a03dc6ba3a6b0962f9de9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129897f3d9eaa79ff40b5dc08a92f58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972a5dc42107f5f87f1cdbb48fbebb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ce08ebc7e220d20d4283a4d93ee3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf9fa5d59f9f76f8e45bce5c95648140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbaf8a852644e4c3dc4a78f444a650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6e88a81289f99db7c12495046754142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d2c16cea687deb80c484b8173603a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103de338a913933e91e127fe68e2462c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600330a981f58ea69e1c9eead481019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c148b5079c3562bb1b708a2bfc2617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384821ad76f4e5be5b0a0d05badd71c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820f29df1d594d076eb5e014632788c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259b9f84f84ed537f0d906bcce9c69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f089cb377db498a440b49270e42ed33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826c9adcd47dab5c3c9b5534b124e26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b0b7015a9b7de17dcb597a906a0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abf0b2f4fc166409af34206100d16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ed83bd915cb2405f6d096ad610b94154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c943ec99057d39ee4131eab50e4511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7c357ef0829a4bff7a87c5b37af32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10efb905e93e2cb1c52f7b9ef0a3993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1633f4badf4a3bfe31cb00ea5edd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0f7e9149565865ded9458f8af35285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be79388f5d7bfe7becf59e3e2227d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fbc6cdec7ae71c18db6ec57cbefb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b721ab47865fd4414f29d47f441518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00dc585dcff7af0a05983dcc83fcd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11411fb0964ff4556ea9dafca6d25910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3beb7ef40591ee64338e42fa92d6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce230bf83dd61d6a5a8bc22feb856b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48be74921d69212c24a38b1f09696be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc3d58f35612ea4c4456fe4d9c41ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865e575ff5d1ca1109ca031c09df8e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0b4bd27288e812ac807133ce204b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc44245e1df7216e4fe0d6ed31fea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f9217ba99ee6844cc7b206d0224e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f8ffdb9a1bda1e8fa58c8683d490f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14e33aa88d4a9b6a98f3c26116ca820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57d9e978b87f6681914a06bfce2a2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d7639060041d20d2de203e3459b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271b5fec4c54734a45fb48f567d37423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a8c76ce0f0655c52c9c201d31c16524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6657164321843bb5074af789b6ba8bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d730b82c6ba8db01420297060cf16b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213861713f07971ec8c8636470c70d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33f8fd38f70b95d575f925fe7c0f2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c5b1dfc5e5dc64e1843130493ce1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f00b71e7cb6dd15cc74da36d88969230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c809ef9c4cfc709c648c39fcfdb5d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74837905118dea356ef4ad9d9429dd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250e29c35d605885ccb4874f57dfae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5466cfdb0fff8e9cc8b4d941b50ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7cfad1af1449fd5e1c1985cbe3be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f30d03f2de096b368e0f48f73f890936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cae2971e8c6a73b3545184013aaba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfc6afbb25ea412ed09750aca956e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a66c52558836ad2efb0d3eb5ae25a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc579dd20a3e9d1046df08273488b7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52305822d1fd85e81b1aeb3219ef5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddf81697dacd602f80d735dd42e6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95f134371eaa7e6392e4374cdb30143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e363fcd02e60316669c1dd494c99b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a562ee88ed16f9f1098e087b5ef7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc8e39600dc638f3183561a7a024746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b91f89718fdd0bd05d67524a8f31b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22a0b0cdd615a993b5964cf1283df648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41621bd731a92d997c3b79bd0620172049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ddef39cbeb96b3c08b83fb6577b8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e6f99596c50afa0777c035e3a47a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b91a1512cddff199a1e7c43c777a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747f981e9a741b014fe132d2b2295d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9b53cb1fbde8d39d63b77c60fae6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6351922730fe44a634f01d54199555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85922610f99514dd18b5db8ee7be5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c441bd8f051517b4dca7d0eb5feb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e2603b768f7d642780730886dc8658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c8a6166fb33dfcbac95af39c6a14259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226f6c4b5f599bc3d591b1bfd90ea060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22b45e32335998f74e7662e84dafa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e2406f1b42b767188095601d6552d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1be791301a3fbc32dfb10e4f6f8e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4219178aa179131b91db617ed7849d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f68f350c36539e0df161dbf178bccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e58f988788389d12f594c8f36612f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ec4d3c274029fc80732d0acdd3e1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7150fb76e6d40891e7c5e27d3e54a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccd266d18e55f97df6fadd76f6a41e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cc4073371554b326661aa74728c3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861248b3118128d1097fd98d11590c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015d68d568f66a57295b75dea27b2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23784442113ea8c11439630389a94ba473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1704465a220e434327f1fd636c344674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f962887896a4ddbfc8d245eba9134cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ceb616ddc230d02154b4f92361e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce86c8db4d8f7abb2a2671800c4bcc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99586936d7dac01c819dd0645ff8e24978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349e02716fa2d884b77d65ba81113079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee331a527a68524ca5e0d42fb923680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f038099f28f01ddf0e6b0b8aadfac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a4f027a4181f6854b9283f06f05ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600cc62da1ed12be111a16f3a3520cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b75d8647848445a368ba2f6af596184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847d68e3452a62c382bad1471559fff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d771f30c5716356d762207e748ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b3221215b0fb8133bf6da1d69671787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093fde181a88dc363df8e7dc77ced4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc7d4f16947cb4072d1785b4cb9f4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769a3a6b01d70de9b954cd5f7f255f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b2389ca9946ec45d2c40c190db0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b494a08195f8a7f4aeea5a3203a8fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c6ae3b6be84eb5c65f4492b7dcc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a438ebfe69981c2783e8274d5e22f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3df61da80c2a9fc7547be01d2ad6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea7569c4114d257fdbf1428ba195b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b2b740a738aae3941efa86148e97297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a14b6a8fc0948f0ce760af13854a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2379f1b5d2de2f409a1b5bc7cb200299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13433d599fc4a9464659c3f8e1a538e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff562269a7a286e9de5deaca19a20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865fa0c4b43cefa9c09915a4bbd73b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced635bfd8cce32fe19cfff8431d6cb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eef3a67043e1aa6bd160fbfb85dc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101554f144a9b4adb6d4e178f87b9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658995639119a5e4d700e1ffebd2ceeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3db2bd191b09e607e2f33483db9d4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c022ea905fc4d7680f7b3efbb694fe9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60604b797a7514bb4f870d0e3a657f77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171b1d96d4248fcf83382c2604e123110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a20ce58dfcd4359bd708a0ce2bdcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba6bb474eb30bb1da25ae978306a8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e966a88e70dcb4cbc370a333a4c12dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa070200ebe4212044ffb1d6c5d0643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294ecb1415c51fdab9da5d6b04761e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa17145c92f512e3b16633d4d9a10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28794eab11dcb8eaf5538c28fae7b32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6194b7f8ffc3bf60de17de07c56b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60116be57f6119cb8bde42731456c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb5f75f6cfade6abfad9e770aed8d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9837ccc1c8c2051c939896727e0bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c3106fee687ebdbdd3ce543244e35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545c710716276f414d25dc252f2ac43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8bebf4081d2c79319d7e5a01987ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2acdfcccb38eff6017e4e181c705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335aa7e300007b14843ea6675818b9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496928cedf20e45ee99fafc32da62fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82262ac260e7977fa9070377a024cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb0c4a354a338987dc52638395d7a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29604da4e3c6c9b56e62a6169b12ab9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dc80d4553f06d98f4f820620e5494131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30372fe11d6b3e9809873232947c7b91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478833f913d7683f39d15fe7969c838133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc44b17e6e88b6a0ee6a2b96a58c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2adea32de91e0b9efe28217de65d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e6c36fa7f369c99fbf1435e045bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415e5ceda9a69a09af3d0dc8a49262a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb2b0f7ff11283221f7305342f0f69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58361cafad03f2912c7eba45d556998139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43220323d391c533efa678dce241104c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896684e17f5a6c4d77a91aac3dcbe49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c28fe218cfd0be5de72921eb8026b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aeb2a352cf20a27b001b13a4ba553143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c497888001cf6a1e9b3975bad6b99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7f79a444b1f5498f63a060781028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca6d42db0a245805137abb7a9a8252146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3b4b1291744f499c5536547ffe8c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44591b39f5d56b40e394851cdeb2a10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677a7ae6ebdade73fea0852a42c23f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f4f187b41398871a7876b39a86b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c415172f914ef7592f30edea4de707151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f03cd6c375795aa5f157163a8a06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d23e1fcc3db08e438c2659215cf3f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff867d5db095a1d35e58dda0db6282f3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>