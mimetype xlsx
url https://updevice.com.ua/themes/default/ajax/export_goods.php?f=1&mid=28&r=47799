--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7baea66f1608593ee02430e5396481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222e9474194ce8afba2eea5479659b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077606f66b8321fa829d2e4b5e9be8193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980916aebe2c648ba75f7509420b8b4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa91d29f95572dc8729853b8cade0815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abf8359b9e90e4411dac7a9288b8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df32f7a233dfce5cfc6ed852e8ca5247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcca3f43968a054e7205f82a69acb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc8a6bcb776f203fd98ea3243653029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504c36844075f1038eeb7a0eaded3fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cab6d3d5cb6074dd9af24bd505580911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6cc4708cd52911e8c17ae39e3c55b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2543cb9352d2c03bbed4a57865136813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac90b593233ac1cd94ff9958e545d9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf675d2091539c96a4570c257534415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c109ae70dbd5e018dc3dbbfdfbb1f0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93afb6b46e8dae2b4e251401e5b9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e306be8e5f3b3513cecc753b77f9e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e1a9fda391a8d707b3b012b7acd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b2da7a956c23c86b55bc3308aae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2505b000dd6a81d58ef211450b60821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf825ee99a8ac37a54eb90a175e6cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc5156bbd270bbbc029c9943f414423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93e9db5dc189ae03273dddf837c00e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d28c52841b7da80d0b2a2fe3fa6bd525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbec73d55081ececab384a98fc94ff626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ea7f9bb143878f52ee130116c6c1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a4e08dfe3a38f71d541e191af84428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7784adfc4a1258e186566fdc2260af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c033a8622d9f392652abadfdc1583430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7fb25d750ef3e063d587fcd3782131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab61c886edd644abb1395c8eba528832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35435109d1c57cb739f64558c5a98c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc700b6e854df5dd7cc2f265cf7a6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae54cd61f565d91802484038f132e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51789e99b8ee172a7f8836b533948636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fffea506dff00c29ab1b669a4fc7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41038c6fe6edd7ec8a12881aa5081b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ebaf64c802592298ee8858368abfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faa0616ee9e7d060a9086a5c7634ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa147a88eee3d660a41cdc6265c5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923b0087e502ee731aeb3ad37053e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c379698f27a2547f1e08e04f33c0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f614f6c513763d890d32cd3be547c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d48fbf76a11026b9bbd7635c089df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa14c0655fe239d8493405575627ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1917a65434a01524e37e0be25f56047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da463774594126ca48a8574328968148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3be84fd66f86c05addee2f5b4f75fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2931530ecb144c5c5a7ffdd3483a6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1886bc4a1f3c5759beb1964f2dfdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4c3dd9424e5ddd5ec5a2654b1bbfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b8cb308c523549b04da973b7b6d9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be1e3907c80551dbd08f1528bfaaa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32344692c1d901b85ba9fad7cd33b01d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b373e86c6c5d33144095a7bf095ef456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0902e05df2e00e3ed5b693de1a1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ccc21dd83be635ac82ac0737fee6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0508141e49602f253e104329bd5b5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbe2179f4d7ffb7589a741cc70bb7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6045d16c5740de08b182f0583444b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec03ee7da8e0c95e0261eca5aed78462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02033525b17f063979e7975448a8a91063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57a279325587874af777a2d800972d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508b2ba5b6a6bbd83f3ca15c0d3d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8682ce5a2f7c6c1dcf9292811534e9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c09636beb87611311610846edf5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3ab9d72a4f43cb2870708584db9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59cf960a13dfe546c46405445165a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3ffe4dc3982cc833be72a233adcd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225087bc6f46a693717c9816e2661ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476864bfe48d2139cf3cd87bf35cf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c44cf2154af3add83e0d3720895c3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721bed7087c2917d59ccb208284482a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea627b4c57bb815762b75cb6c930175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f06e877bf6b151a011eba916ef3f7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de53348ec840da078abd23e8065b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088398eeb65fba8d53773816061cd73c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a484f82349609a9a135d8c75eca4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481b58938b0ab6e7038a1e3a389979180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e07c8851da31cb6a16e74b79a8af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b931189a03b32e0d9cfdefceabed4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b67e9a52c850ab498d7002ace58b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a571a3bb161092796fb57bf40b520484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b97b7130a50e5fb0b26333b7b6232985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc08d2f6fb92c141c05fa7276706086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23301fcf03cce38878321a3f7551daf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36caa70652b50749459855805d989ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b2e31a71094f62598ba099544936289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad724f42b4680a30d80f46ad498b2a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcacfd1bac57f5f418c6f3400d1ae591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05dc19c34af05884b89768b71f9ea692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f7d2144c0d4d7a5ed8aefbd41b3e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb000b3ae6d9a69f346dcbb6aef70194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906d7819b01d120a34ea65585a046a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c3726101a277365b46a2e45808c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799689990b58a06dffaabb95eef9c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18317475039c93234d5b0cb4fdac3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8b4ae7bd2e68ada2a75c508bc81899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba3c26d4010de81b62ca7c8d4deaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e3c6fc1bfabecfe28728b050d252101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd84dfc6fe1863dda1a83099887cda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc0bb9dd418ea83ddf99910ab90b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5c86ae62daee10b272cbe7a53830104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4ba26ff8515d65afd6019c5b47eb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef162ef9966763fd1990c2567e7110106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e8909b4a54ab0474dda9643a28b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ec0d63bf9f7394ecf55990451e3a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a041336eba3d27b4717ed937b0dc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2df00695ffdffb185613a4b70850cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0ae7c8d0dd99aa096ca8b220f1372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20c1b0b95517de12922dbae86a1c7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5e2d50054d6e455cdc4b89b63248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1baa414ecda8227711975aa1e476f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c8c8f087b0c7f38734434b3544357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3af5aac4643400bc7ae3dc0f937c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b2948cdc9dd6d2fc4029a392d6c88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe18a673d6c2883e1b8eb982768e50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca64d9d657bb858d373f50766753507119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1cabb70621f0c1c9ca915e09b6416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab8495205a0c363e45cb3151de584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb55ad1f87f27558f1307c222a6977e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a9abb5b7de1c07c76d67e9eb3543123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823b88e8557beb6cbf0d2b6964a0a26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8fc514536451319907de45c0328d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64440800089df2379d50eeae1be125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4ed17df5c5de0b0bb7a951500035e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803d35b611e90361131102c4b65f36b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088b4228c495ce1f08371840d7a945e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f415258718d1fc75593368b2c45bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816e00d7bc4f99e0670e19323911681131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273cf8548c07e4b6f31377c541156d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293acb82a996c0e535dd6495c6ed021133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854cd7b10d9f24160375cbe548557e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ac973a4fa7252a025df6a30b5425135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffcd21fe05bf5100231b02c9e38ef1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d0247ef0b6eb62d3f0b5f4001b1db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698176f71310399a763388c60f017d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890291389aca6c37770831af61a92ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51fe9455f1f61bd320cf7ef17bfa23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73009b88cc1b7db64ade79e83d6f10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13823fe0748211e4413be620a825f1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594c58423210fee5f50bbeee15611f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ce78d25e3acb982aee235fb21e548144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019af786c8a37b80b20087c11a8042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89288f797dbd3331c6ea3735657634c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0c0a685e23edac98a4ea41f7019a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255fd5f969f9f386b271662bddc7074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746c6d9427a8a554e83ce42edc82fc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f725bbb5202df29e2045e4bb0a2f42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88587099c743d0a82bc4de1d239ff7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f6e248423e5ac118f4be1e41a801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36b0ae13b2b1e30591dfaa1908786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7c89660a94fe2c9f0baaf5a0755b1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadffeabfa336765a1b9e3a89ff3a471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a756c49a4f09fe57862855d303e1f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aed2161eff05ac7dbbd5bbb4336b793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622c698a9036cddf431802519b99944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05203fd6e1fe72e9d610311fbe27185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eeae67836681e695d446a4608e0ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f2213c8a88929b56f3d555e9efed77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8e1d3220bc6172729123f824744488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6ef1adcb3230dcfa726eeed3417449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8aadf54bd2dc282bff3a9c2e4d25310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b95672e8942bd87940822ea45c1ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736831028b0d56e8ae878e8584e40d6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba21a045d083f0a471ad20350d326013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412821cf7534a82be93fc6e3a63d9b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd0f705baba4d87c9d907ecd1bb1415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03889044d46de1f51f15386d4589cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eca38d316bda3ca2de91750bdb91d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a6f0676c44e2a91fa88f442b3d27f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03338385177ceea4ced5140f6ada519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd39b7700a20c4bb1be15df641e36020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cf23e4abbbc34af68d9eb4c4014c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22a6c5c0e446682550c84690e54f6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8cbd68fab73e290cb96429db48e4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1395b26bd23809c7ebef0f2492c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c1a2e2f0a0928ef8328332bc0443325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb77ed22a5d461546a6ff67d214a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757336ea4894e6889e8e31534e38ae9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134ac8f31b5e5e93d839a5dcc059cf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d70a67c9b59f1f2c45352729aaaf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0630ee19d495d1a012e498de0b6ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07028ab2d86df6ccdf309bc7eda68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b58f784f86b33d23195947173ecc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afcd238e12679df0dec32af2698db533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9d7d1ca4f2684b1551e762bef383634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1b56f95296f6e4bd91643e7119ed035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2635ed55d78d5a6dc1f1a462d9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d51b80dd14a3c7938f8fa8ec9074f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4ef8301a2f0e4f3fe14b090a413a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f0e5532aec2cb0b982dd2f0095c5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66354edad822c274b399a8aede0d871340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e9a46212445fb417142ad2c46a5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faed176fd282e0f98dbc59f9e176c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c06ddd5378cee71c1951c93b9fa66443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7abac8e95e5d213b812ac479315f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc24c1beb5c0b15c8b5056a42d44f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199320de1b977619e8f5d31d98f1764946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a080d3ba7cafab85de7687ed433d0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8903b8ebf00c15e7ea918ad582ec7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f645edda85ccb003a39acd150db3b5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029272746f7f14d92ac6f3ed8c956e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a589bb1bbda25c6b6b5d6fb5b7fdd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c5829e8bcfd0a9ff7477f25f6e7f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae0c462498de0ff7a5cc663477a15e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615536838fc7abddfd701f54a4db5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d500d2b5206c74e6fda078a950843c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4a03c1dc84c9bf48b71f64dcbb0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95495d324031d927365a6320c9bef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83929de18bac0b891b97ab9d3e0f1bd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69a7257dfb5afe52150725d28f7d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a429019e182a5721dfc38d054ec0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a194e4915ef78577a17c66b309ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac7e5d512442e454dcc06b562ce3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d38f3ffb56d16a57d9aac6cf64d9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae701d38d82b632894095002f3de8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5dd312e69312b5d224a6e927a6acc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5312b82f55093d547c921d0f78ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f010b443d5fb673d5eb79caa01c3b9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff3f5aef96913f51b58e590bb8cae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad915690829da7174f81273794b0010169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c72f7b70a4b1306d97f0fb754aa6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7af7cb31a31139782ea6ca20598671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce4f2fb25e1b01191c3c90d7ba10e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd563f5a828d96bd15acd7893695516473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02f6457dccdd8f3753b7b61155d0a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ebece45b920893e12a0e4fbc95c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea4d6644ec7f07be9216f5054e6ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9caccfca2f093775f62f756853c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f09c3955aea557768a08a0f235b8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eedf1df2c937c29324f3b355ebc3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f49eed32a3b564cdab8695e11cc78c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d953cdb107f286a31aebf3da406cc6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791f6f02f768a363219cb1c079d29f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d69e694f49deefbb8da82055b5df1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c1a8096ce59747997f947bb1fad3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0d27a1670c0ac53bb925f6ad672b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcb4a0b0859222ed2057a91528c9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0a0d3a17462d708de872ef4a521687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02603c1d5515adc2afd5fbb478d2c26d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81facf345db5a810ee813cd6b893089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100bfc2426b7309b543403dc2d4e0a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f50e77824e2fecaced73a4c00a77491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac3e526858967790245d6c6ff7d49e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206047d266c0197eb61366e186d5608d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523753c02194e0219fdc15b1909e60a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dfb3dee6843dfee64fb0ff1af8a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373609c9201705b73e9d94b5d1eb013396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9793bbaa833bc7ab992c401e82951497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab984f6e947b402e23f14dcb18d03d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0393635a2273e9403ee7817d0a18a9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d930cdb23bf5fd14671b21f611621ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda093a7a1b1c3b874042494baa2737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25510599b236fb1ad6548b21a811863b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f12956af96270534d9491a730504103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22f196b8a5947af8e759b73cd428d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90224f50b3bbb66fb1fba6146caea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad17dd178cca2b3f6a505a72f223fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18013c1cf0d27f78375494e4e67649e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac238aff70a0d59c815cecf0b3bd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8414aaeda85f039066230ba272300109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079401006455712fa8ef02d022d9547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffa3fe65e2efcbe3dc4a5b2a5d918a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a9634c344dc3edad3c10b9ea2c14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109e94cc0fd52c8845488a23d105d41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cca8c5191e4aa1035a32c30bee4da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b48422c395ab91bed095de2ed17d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48618e96cf2f4f7aebb28e972a635c9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b948a1071933dca22a3c2f1f44c845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90654a7889cc2db3b10cfafc85bbf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74bdfd14adc2f70932a38ca0c05d58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b669ee2e96dbf9c829523672597b96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da672c36611d0a3551f1f40f39163469121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabd8c9832777ac475cd71a920862c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6f14ac1af32d78954fb0b6bba2dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3458989a0c634102ae2e84790c2d2cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908c6713bcd530751c2c827ec2f34d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc00f75aa321953e16c21e704af071a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5de7e26a6f2201dba3605337d3b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859fede4bcd1adc411d98bf0fbd6e78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99669c7b8e60eda9b52f259434eade8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3f82f7d8439ab0e3b34d20ab193db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba44753427e076abbfed990dc9e9bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f77414ddb7fe2738c6a3a8c1cd751132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13894c93868cbe0268d753506ab3d287133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bcffd7f940dd4bb58009da3743bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b65c9af2e8a45a70d5167009a5d4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33411355cce040f8fdcf63b598ae72c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc75f14af118935b9aa2360b946113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca448c70c9aaabe9df77f6e5482d15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988796a55cc8f251acdf5268e3f1e430139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043fd370b78bf7c5127bb201cd5502140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f47a20cbe3c06645d7401c8550319141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb5972c9a6795a184be69483398a5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8aced9c43a1eb832ed06e2526c90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f62b0bc3aa0d3a3dd4ba503cab73f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0e2c9ddaaa8991888aada7127f43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bdcdd14166288a4a8b424aefdb9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9bf577607b371f5844842c861ab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e71cdd7f126cde62f522dd0b388ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4093d3b88cf8ee56fa785205cdce4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ae7d278733324cd411a2d82a20b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1bcddaae4b5670c31336c6942f0ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4774fb4d2f20d42b0f1a68d990282152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a7d081b0038abd5391bb22715a1c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648635d5ee2ef37ae50756b9f267645154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>