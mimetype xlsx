--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011866c6c9beaacf4beadc89d123e6ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8987338252a55489138dd8d0f88ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe8fb1777fae07eab3a559aa083653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa386dd4931ee7238f377e37b82b734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1aacbcb4f3ddd781c8c8aac33a3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cc6d2ca5178ade09efa644f4a56a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1668fc0e6aafb70c5237b8cdac9547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea08d2646b03a690e87fc98c4179db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486576064b35af67dd02129d7b1dc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13674b0408e4b2f1f5ff9e4bcff6f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5f3039e8d01b840020067f62911511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc61d166ed9ff1dd7b55ac0261139f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87451505e21d313eec5a08d2d51727013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6850037184bf6c1ce16108b5a1bb25e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b7a4ebc2770962fdbd80a90d152315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6633ececad0c0c3c0679dd194100a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096324b585c155dd54dc7a7c5a45730617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a04dedeca4a1b9278624ad128c616c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e6f0382345a37b65b9ee30f2a9b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a25132b34619542149f73f131b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c991d59b4580161ea5c0d6a92a6df821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1a381593200bd0ce1e1ff6cfe8f9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c5c013c2ff9368f7dbe2cfd0ee4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c2efad1581b58e6abcabbf74a7e2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d727a115ee483cb988fe88796b240825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b070a269476535b2ac05bb2aa5ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56cebc01dd5ed13ea9e452961ec5fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18260d9791658b9ed1216c009302428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb52cbfd861497ade3df699af90fb4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a32c1a1de7e9f35a5dea1f570f43d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc120b7086cc9bf496e3b4a6514428c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade153d16eb9c4f52f8d4bdb27683532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c2fb0efffa889240f61e5ac6db3f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52d71e087e6400c5899b20412a87a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ea2cdc0b0916532854bf64693cb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fea0ab4a5b64b4088f4387237991136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080f8a838879df7ada66f46c87f4d1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b8f30ee44a305e7ecf83be31d35db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd55121c714a799a925716c9a32a2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2c05cf673e6b790f2ce1a42f170540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8506a0bc206744218f22ae1ff643441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770bf67c3877f0dd3acc3fc99ddc66842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463bc0f3f5e018eb717569a43c4f9c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f6011d09e4b6b2b85db414323608244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d7571fd02f463d73fca577c8890445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea42ee036836823bcc763c576d9e5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d14f30c3a7fe279ad2e1ca08cd45247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413b4ab92b9c5e7e64c45c22bd2a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ab0c160880da00f62aa722a9c61b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac605f0115c258ec0c4ab0f84846f9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698114fb7136a5d061ac90ed9f69a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4be0ad05c59382c35a42c55784909852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1b39b61f1a1dc6a7f60ec0b9bc4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07330eaaabf9eb238266a5dc58b23054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f51da024c07bbeb6ce6bfb7102c1ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff987a59df48cbde8cc507c23468a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f6b8863c6b0abd741cffb1e328ae457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d1e733afe4343ee0580dc8dee8afc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5a4ea8ac248eb70764c2463c7d1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937a24117dffa8f7967a309c699008260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00579ce9d2f2b0d7d4f6633e93f20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f61f5d2558737906ba60dac1c1459162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85926a97cd4d62f115a754192e1b7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a78be1735076d30d55985920aad564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b9c5114077d1a3c3175a043d4fab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89593140d9ee89d757c4240dc8c675d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7bc29266d35164b70679331a0facf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814004dca371cdabed0f38ea93403a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96fcafae9cdc3677fc79c33de04fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c87e5cb343e7401ea99d749fc7a4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ea6a07a7ab46d61c2d95a905403271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417171850fd1cfed8c945736fdf7627772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc67e809d702ec13b4aef392070aa873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504390780bae26d73f41c3162aaa33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8c53115983a8a321822a1dc5312875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55b54b17160868208b99c006dfb55e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163910aaafb5c01faabfeff57649c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa33af18922d474204c38c1e616a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e9b6a6e31d757d5a20fdc08f228ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa71fec3ac02f771c22acf90818dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ff25a8b00ad73b621f75ad6dc84f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a44be708465a93637d1d50c3eac3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d86880f74f208bd05a190fead6a5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6442ccd82082064d105dd02d07f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f56e6c7f18e82bad76d4f54106c2785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe81e725abdcada4e12eee1b5af9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff880be63ed8924ab16522a60757530387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ad943a6a7af7e866851f3ff9167588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a488c5e4453b95480b0f46bf1a83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33315fdcf0baf7d85224f69d36a2bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257542c3932711aa5c682d38cc0851391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6819b7fbc7a01d20ca1e5934926a63b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4020bffc15e8fda7e8e6d08ca26293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd21cbba1a104a00d115355182e74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446a9b9c0a668eff6c613f245e3514095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45dcb55975820f8128ad11eecd95796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f22abfb8a862d7848a4980392e68697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5252c520437ca8733003b9ed3207e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08783550c468245e98542967f9d27799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c3552a31ed3cc3747bbfca422c05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee389476cea673346c986418d9c5bce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa47d40e9d103c279e97a5f743a52e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5bcffa7fa6cc9546ca54b46b235f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f67749612e74494320951f9c9d1250104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67d35d7f85e71ba7c5c65cfea94d79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b180d8cf4555586eb20bd32c4f2c7ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b105a8e59ce7eb27d5fe0e8234b44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abed76bf4704b287a949faba0f2890108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632af2f237aa3c845389aa2e3b0a638109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb4fb8f39cca51ea7745811405797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45bfdc1cdf394d8c4783f80a636e96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ca0c6447f44c682b8e1ba31cb0fb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa688e449010935b162eda759613ab5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1323e3ebba7d750b086894958cbed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873c2bd06947511d487dffbbe7cc55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df4012382e2b04b5a98933c6135b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a46af0719e464cd1c8532bf0daeda1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292c36ad36ea82015cc4edf4a0ed3eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5bd5a1fc1fb8f7d54a82f1f29e93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaddd4e95ade2360004c39e4df0a43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b14cc532170fbeb01f66dc98059a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8c029540ba276bcd57478ffa59445122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64b59c9a2f94fd8a7aa5ef22bffcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6702225fa132461c2cf6b014f9f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e6007aa0bb8642b75dcb25397a9e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720e4a15826b8fd4144c96289488712126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff5cc9e15b85de9f440cc60511a7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68262f5b7c8c36bae63ee514c3ec350c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c288834f61564dee6b96297868caf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac87a9a47ef4058c9640c96369073130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff391ed43606745b65589410b27787a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d1254845a97263a7778d0dd0e6e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab65e41101a69f0997ef120eb3cba22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd279f38fcb35f2121453508589e520134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8fdd31bfb8869affa3cdb87876a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724827c750dcd43bfec96326b0ed1075136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050e5c499c36a8a472f3915d0de9530137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085a0553ade5cf5fedb3568d23e8ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12219cb5c1ddb944705f7b8b35ea4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905072818461af6732d0bd42167c51cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0e4500d4af805d2b27212083849d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d889ee3f14a49b358a05a7bb4bd06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ae4b8f080a900dc449fbcdb66309143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3166c88fb20aa35d83446f1c2cf9eda144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc50bfbd2e02639366baed70f8100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d7c9975f238d5126db2869db903ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d1dfd6417830af3849982860eb3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd648f027b48d87ba7737dedd2604c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65452591468417b5ce6e384245e0d131149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479dd112a3b5e2171aacdc60c3e0fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341f6bf8394c181524481f1005225bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac22ee4eace95b1238c052999467ec8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9a38252c19190f5475f2a570ca459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95edc347e58baca865643b0903b024a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c2993bb7a3143afc50e77e17dfaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83229728a3d6dbb8c8a2c0468c9392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc9b5ce846c61f4925aa5b95c0dc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b20278fff714ef9d0301d061779c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a07d04d8129aacda6582a6f9b8a725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280423eacd65664640aea6b98298fed36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0255e4ac41ca714bb0ade4f0482826d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c62ba2ffe772793e9112c58f6835958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719c4b1b12508633af710f83dd0390e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94b196d84eb74159b757021db174110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9769b3a17db89f84ce4dbd5e6f9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dca9906326f33ea645870320a77bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4656920235834714ace9d785df5568713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f620cb96e76fbc53af8a76cc10ace214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503bed6d54ae027710a1d0017d1428015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973079d6eddc857fe2ec15d8d6b65e6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010326eaca19f9a46f519de55ae1a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff8f4cebb3c8e5db047139b69cd0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529292c1875107c18ce3afb5232eb6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099265a2ae371454a49ad0249b19f6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d84cd72eb9aa324da266f179e6f29921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c20bfb118fee8f53cfb65d9b21b2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96f04921c1dc67fda79c99e40b88e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885152195fd820b2e634b8f9e5cae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be491ddcad9d995f0c315c787b1b8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52df08a1965ce8533f398aebb6ea8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1032a333349996f9eb80f472f7fbc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0c4f2c649b261895755ff890ac0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaee3bf0b0b8e5fb08f20449f7033629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75603acc7d4633bfe6bd0194f2b7f30b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532028d72527b634b518b4361fc64731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709f6e5d932e14ecd0a2988a6e6048132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8739df0ef73c23c4cca40640f3d5d3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb467aee1980a751659870e0f55d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b783e54fc1901cf21b21834fda7f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710beeaad8d77607665508421a039d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfae420e78b1c3ddec2abd9aebc7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728f56773a0d362209667ba93c2d0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d0ff9c422851fa8e3da75a9be69439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e765f5fa875623c309774859dc11240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7eeb009136bbd6811339e6cbb4a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f8f66c27a68ed6588b6aaf60d1a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23900e8beea884481dad13774b89f9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23840411befc209b12d654663f9505944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7819cf27a75cfb686265f53b670508c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224c9905d45c869aeb25575290582746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5c2a762d2af748ea012b5604770747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603ee144c50b918ec023b4c9d1337e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcce9c6378a146fbedc26bc3f3acea649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1409af8d6bbdfa9e328c387dcd3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5aa90c88afd7f78d53abf10895bb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fb22a85b008b22ea8bb5ad5dfaf1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac5c3328e864ac16a99cf6d0d0382653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52ab311462ce7383b7a7975e26d4bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8a324ea3cef345cf08d192b5d715e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93e32ad64ee45459def2a7799f93856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a45c6fb191640305d6bcbe47f1c6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4dcc4515a5be400d81836afde171558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8a891827ab39fcb4011c435232a1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2777304cdcbca5ba573e8ed51257560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e0db5028befdc04fdc4d5f96a0a4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4d7c8c71b04bff88451926b39d4d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a4214ac0b04f4f473787f3ba015e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaae9c29ea967a952545e200936e0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8cb8be52cb7be0e5f838df2be71565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f06ff5f99e057fff6281bc6300bb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a1cc4ba8b19c4a4842aba1df13f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239bde0744b5c5a9bc5fc57b8bc578a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb07e2e053606ad2cd82b5ccb2f8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2b1f3be7a0790b84078b4551799470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe02d09b3d2b4bf8e8b6ec4160f9d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793fa8363409ba188f97800ec0c656c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814573d2e67c1c53a3d6f6f900e70c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca637ccdfdd32f7d2251ecbf95574d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd52e01c693c56e30c525e73884f2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eae64dc44e48d0ff8f6dea5c4714b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c139fbe7eb138b85efc19c92ff1acf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e582732d23e698274f81a21d0430f9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc0440b14da2bd99477758667a855179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db398cd0bf51b57f625b0be0e036149080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc90d86be2810521294d980729c3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c037a530a7f6a6127f56958022c995582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3438b6595fad2f3df7e479c102e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b63c7e3439f946afc88c28949c78084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841bfeae7628b437484b180871e5cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304851d342430123d60ed436022ae9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e2373f21d2e949d091f1b3a7026a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770e21b16cdbcdc9a49f290ceaee25c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60d300660c629ff7956c610a32b32889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff40f2a3d6a22ff4d7496321923b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97302e963e616d5791238d52be822e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a9f4d21a2fb32b6ccd564bd3cd54092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80e16f7bbc2549fd9fadfa52c6c2b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb9a8eb0c5beda76e37123a12b6be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6220d49a05af382a584891c75d86cc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb02011b805395b184c36bf2cc841f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb0fd7e6be5480ce8e97a3ff7897697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1803912fb338d79d0e9d79ed5ac66398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482dab1de5ea3070f3dcd8564bce73b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467ce286186928263dbd334e39d301a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612c2643950783abc8bf47f7d5b261101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de01adfdfaebc9c7c7f6c906a5baa6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f11411c878f00b047534a9db8d5dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c0450722c1af21848bdb83bf4ef60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e1265076a3ffef69be239930875a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49df0c7113aaa105ed93b742fc1962106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a254c5ee55dd75088f6a1a22424bc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93948f7991915eda60a0a303ca1b0c41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1bd560f5c4fe48896c495fffa3c83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e9cadb449b73052fbf58ebcf4354110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324046360ce01c35d409941d70c1d24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647bd63e83e0505ebc6e1127832cb2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1b887ff48b074afe2cacbfef263c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800a142b322335a48a853e8ebdeafe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f68b5559d42f8523cfd72f75d89d4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac16e8b29d6eb7efcf002d09c937d5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f6e89cd7418f15e0caec6bbe0e902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24069e5495f1f51b190ea96353e66023118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce03de6cad3c4452491a6cf9699128f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625008aa27ab2072b7b45c5d83f841a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71cb4b81eeb50fb3d2031a1b6f90ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813358a8ae4ab321ee531ad6491c0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f30b8a3587c804d4e37485fa72f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20fc8a426c338af8c294f772a360e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e29ab9981c7c50b7f95ef623ddb8c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c511c22895efa9bf1a87555ac5e4a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f22338ada7a2aab05e187eba9ac73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3523822f4c864c50c13418d8fa63a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a94a803e622f16f7c725e553add0da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321e9efb43403208db5970fc7fd915a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e151b8ce3f61cf37c4517fdf742743131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f083fbee7c261dfd1bb1ea7d175789132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda789687808b9932ef02fd035b7605133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a36d7c3a5d3b9ea077aab7c2cf52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed4400cd2305826bef59081840997c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2751a8909d05d59690c8c879c216136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ed001e0222804001cc9dcaa96777137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3549b14072d2cfb4f535bc4e293d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c2d47a1d5232ae61b8bd647a068f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b36daa80ca13d94e256ea5d7f773140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e8add954c4686f5abadf075238562141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a244bddddf9d4237cf9b2f3d21cd3cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98bd4f141d6f0488c9835de03d30d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446799c3846a4eeea3f75ece3bd824c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb1d3999534ffdcb8f69bd6685a5c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864562e4777db7633182648f00b20356146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff79524cf1b9c03a358992135df63b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f44dae3698331c1a0975dc28bcdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916648d3c97d0cc35924d9850f83ea8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67b599ec95ee3a9bcb30ff5f49f7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdace7c3f2cd16b5ccfb344ee1921d03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a610ed5e41cb9d7c7697a3a40f348152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709688f642a983ff201a8cd0c83e10b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737476e0f6ac56e406a990f328019ef6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>