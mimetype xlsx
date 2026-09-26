--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c39f0938944a9a1e480a75b806b5d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d11cc7a58f3fe20a5e20f5eefb58062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88869245b400e0432a3eca37f7926c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634df607e53bf60f7a33499694e41b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2457525bfc3a5c4ffd379c3c8fed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d380afb0753e6bda0693f4146df9536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ebbf2227572a9615e428ed43a4537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a38d9c708bf270829efc6be452ccc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0409fd30569fe93cec5685a75a87a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9399c12166b8d6374611487ee4c846210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc052fd2d2a0acff62195f17cb584911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732839a0f98895aaa39bd1d1cc7c7a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e750403ebda4c756447da34fb62767613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb1b5ce241f1b2ec1a62aa8cd2dca814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2ce6329330be358ad9122ab8b65115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5940b2f9281adf2f563643c2cdaa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df160619ed3de93081d40612041389317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09c93707289d0e08230b00e1620a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b04c02c528042416e1b349133de5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2038fb43fb385e915073575fa73b6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2ac5e61bacbec9b660251eeeed6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530e49e499cf8908d428247f2e860ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97e681b02befe128599b94b0a0954b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d4fa5712ee1b341cf5380669f7cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8e9167bdd63f87c0a38fd8571e89725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b52eae3d02197c8f29837858ed5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bf264ae8ec71a830eafa351faa3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb552700b2a129c74c81b2393d27a8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cce8220f4b3b03f3ef2f572d90636129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47291b5b4df3ddbd4af253b9cb58530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea66004b320b118e9b0682d56fe9dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2463a9a190eb84c953bf462c9355f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382936ffda57121704eaeb9d096fc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371955f4e261e5c9f3a0354950896d0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd44a9abd28fed9eec62bdd56088f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9769f44285700f18ddf5db4ce7789c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6a628e67ce35190dc72980c4678c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef3d6cec84e2743e9106c4508651138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea465058e0a08f68e4d14e2e60fb256239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b35851cc1f7def939a3dc362dd4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46a0d8fd933e3b0ea6c2db088a9f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fc7ebd20ca8075216b5b0b924714d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931579e73fe9af9c02a1c71809a7dc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a685988ac951b63d4a72afe7333eac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2c8b9f9f66b8e28686a6e2f311b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9be413f085d1ec91598662eda0af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea1e05fc625736c23142e51ae39fe447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616191f281cc61085e0b6933654ae02b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185918b95b263966aa228bd7242525af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827c786f29ddc0a1c189d44762d2cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d693908705669cab3363a13bc1014951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f04921b1d0f5e77043d4b9a85627e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c268162fa585e9c5f0b2a72328d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b910a30086ffaa3c29a104eef18e1b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb3fa6fd278080c3fa97b5ae6a61855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc41c8eddc93a641b4265e241e5a46a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4eaa69197b4a43df052cab7c50d6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6da33bce73935b71fde74c92471058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490600db534b126fb78b8c2a6b1200059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a231138144b8035104bcc1b93a4aa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083780dcbe423050027efdf7bde0eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3765a72b6cae8c59929d9cd0fa21d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674fec0c45014b66fe63c44aef36ff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9ddcb722e5a41f97d22250ec432564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bb6bd84549752282a91fb118196365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac097f9e70590958f1974383fc7e4bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b216c7e5e97aec51153c2c878d54d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335864bbf07cb724ad14f3e16eb7d95068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5e1ac49494a2d778f40d97bbd0a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4f64c4fd710229c61f303be7fa1b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4acaad109db5742b5b8be52a75154d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4251b357f90b1fab4d2369f8f30072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73feb9898eb63fb5029d502bb426e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ce8acd8dcae8393a48ac7cb36cb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784111b0c303e314be70531bb4a3da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d5c8735fc78ec74fa33427b1229276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a56ebf41a1d205577bed66bca472577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343094d59e122a52d031bbdd339665a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f65e431ec576b52b8c67c21359d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05985d8e1b4faf9ef800adae1a1a532380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f094e1ecb2bfa46ee93fad39d697b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578202e51b1f637081ec233477187182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab2757c3f192902e396d5bc2b6aad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abdc83648ac451f1d5fd514e3d71f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6f1deec06a88bb88a072281492b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201361edbf0260948fcc3bbaa64455c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b133f9b72ae68deefaa46b68d1d7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecf0f7f5f7f896d0504516a635bf7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37c2d90cf45b9d639996eb2bf933089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca20ac7279972d53982aa2dccfa1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519772ab3fa2a69ecc12def6530209991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed1d69412cb0c1b607631a50dd45392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a5b9cf2c5574c19cb4f8fca64ed593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1300bd8113dd9c8e6a8c81e51da3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5828c30a8cc30cdcde7f22071be7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437695311eb9f3417823542662a30496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b613eb77d4056d45f8964719ebdb7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e79b542fa82fce7171c23ce59824298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cac134ac4af46fa825aba3f6aa3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d510fd521f0e5a0e72c82c79b22bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f305e1df0559ee89cd912c3ebb1fdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b89af392ceb6a61bd7142b3fdcf8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf75b4d97a1a1b31b5adb3167a790f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801ef36eefaa8f8fcda6a254fc70e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b662f7551fef904a79356742640654d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8a3918d0cfbd250ea91fc1d7f4396106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e56cd3bea492772f3ab0a8ce0e7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5517ffc181544d9501b6dd52b476a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336eb3faab8997739d644e3b2d45e0c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4db68fcab11fb3a1550292197b3d70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce0a169ca788e474f2078f0a998bdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553abd3d2017df7b1eeda42897a9167112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dac1940537f447a3f2cc4f5068130113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392cb9a50cd72f20ec00517c8f5e99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec4ac97ee9b7b839f3fcf4df484d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b99aab45f0f5df613c5dfa0c7a882d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1b9584314506a424631015056f5da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e7dbe820fd1abae5aae4a88ec48a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a0ad7bfbbae5fde75338d3dc604a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d67223cf111fcc1eff3da5a06a389120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10473c7936f02725763f8f9e9956df27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38371a04613b292e64285c9dc011acac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb6078b7ab8af6b88907de57017552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d846f4b2744393cf5991cf43bbb92e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2166e3b34b6aa6723c87f05c435993e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b02cfa8f16805c35371b72b4470237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f7a133907c32b22bf7e18e22cdeaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956b784dbbdb38b5b8acb3b3d67101128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa289fa5afe3dd530a24645b2e899129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d410a90e9971a4e417213ffda9e7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755853d6d0f73b493e1fcc6da226101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d68ae749f6ab025f94ab264657b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45b2ab8198c984c93f8dd4a6bcc39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad4f22ae8c3298b413acaa4784401134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc9b6947731569f608f37326e4f20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851fbf4107103dfbde8bf1bb6aa9cb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520152ea84b015b2f8e68f2ed284bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df61fc6193eecc52a2333e00a4f3cd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d381b7a8de39719fbab74872c06a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e6da3aafff386beca0d29bac24dad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c375ee5c7e2b5d09c58e817440f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaf083331e09277fae482c5a7a1be3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60905d9963b3f0cd00d8b3cf3134542143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69c4027c4d3f8abc51d9fea8d232c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718aa581aed6c1203f2b96553db7d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1340bd9f008d4e08dfd776d7aae3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb74c653c6b87c8752f8ebaa282ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07ca28196558757a0ea8dcc1258aa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2081fc2a17f5ceb73acec9006f1b2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f1dab006c103981bf67c01cb74239150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff0001d93a965f3e3b729df67f6cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5d5c612d919864fffa6930eec185a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1559d7364c0a63c9b8fbf2176c6ae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ee34477762ffe38a6253ff22471a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e28ee285aff995aa8a68cb3180ebbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b3a72ffdffe6a738ae8742066ad442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d384b2f5da858ac1d2b7b8f71475f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447607a75539774c5af6298b4a734d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb222fd56f8204e1e4221616192597e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797430f0f7c6247d1ff704fc2bb6276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5b74e59c98b5dff871bf7f491da17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79152e9d0a8dbc18f2f19d572c2434c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb121df5254c7ef73dfe2a816f1839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df3d13763cc87c515ea33d6c99192d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454f988864752ee40edc1d9ad06b9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e570e9ac081263e4bb9789d062a8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93b1bbbeb9d4938c8dbaf0c93504a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca8d86a2021a0196cc4bc2180acbc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd2c7d221183537ecb59fead93e06a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdb512f2441e6dc1db2c4fc787694b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64087b093636a5958218a71d8db5cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f7243b5c0d29863682d905db751018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8d3860f0fbf5730f15f5926d539019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910bd6bb4ef089e51b2b3968dd9c0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c411efb9bf7920fb5fe719f0bdbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdbc2608335a4b36039e5b6d9a555722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e65d9564b05a49357db62049bfe06e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734e350f788eca9c587a78075179d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb7a1b10e7e5f02d4c7274116b5ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff61dc6dba5d6d552fb9d10ca13a08926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54a3899f8a20354eb185761413b3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d594e273b4bc2b6153a6b65b99af6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76e1b8c3d29a1c299363abee01777329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1116e061ba1d0da5c0fefa074feec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac38bd989d99516bc60692a5d711e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac82d741533b7dfbbbfea702ad13032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e12ba4c6d191ff080d32c36d1375a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a716b57f5bdcebd4f3b582e1123934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cedd746258d943274b982e7d6f117b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f04e293b9db31ff94686eaf9f23636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819b8ea81ba75fbd88392a4701c99937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdd2b5986ca6823a39077b2a4c68ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e00af75bd919c6edda2179fac78ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de3996dc4ecbd294062e9637e362840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897561ba3bd9ea69181e0fad120ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f0580922256beacb8f7042ee4749942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57efd3238abdf6f52b5904003e4e8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acc6a1525b43780ab432072763335544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398afb4d6608c934e3b733b31a30470245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ec5d9f522ceb6c728f45560bb2fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c165aa9c34e4397120a4437128d50d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3191c9a51e9719d3ea355205aa9363a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d55eea2fb3bc412d69fadcb85bbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a69d5cccd02960bf9740456697e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a3c2379cc989777d3c96f14d3736451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab6144358bfe7f67efc30675ed58552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ccb7bd00f39402aa56cf41915ade53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca9764736e6a2354642c72b751fa7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2815e0e1307337cdd44afcbc28da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925b9a4dbe33c646b5738b5ecd5731f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725e68f57927bc78092c881c8340ca457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c868a2d37b3404c7db39ed6df25f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59265fa682d12e0f67fc7bf1df3d44e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3328752cc4292c6af5ad450e4316eda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9aa923f7fe0bdb4bbe422c7646e3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fceaa887068abd4fbd89db597833862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85ce02fd22ad181964810adc3fefb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac047526b1bf77ae3cd477f2e99c2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8563239306bf8968d2ef0e14a444065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc144e3b04327557577209c0ff13166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8f277b75fc47e8e2614df68b1f47167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cd17e6ce5bf7a099de85a53f1928168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2fc63a8ad6f677b6e27eeb5fa279269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdca6ce919ce0382a4b1b3b4141267570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1d8ea362f091cf8420687b520b32871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c2fde1c2a91a38756620bb0f3e37372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1230a044ebb16712fbc5713cb0b2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7b9e2216ba599a7be9a4aa7885fe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3236e320e87fd897d9a841b7c33a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b6d041b96e291f9f3a95895ac41076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ea65c8e53ebaa46c5f70c8b6eee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899698c22ab12474b48c382fef9db3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c50f4100c02ceda3176f2a0cc651079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f30847625abb180c3490027d8b16e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07172eb3534822dd470d169918aa98381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fda7985f5e07c684f35060784893182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008ea50cfa6fb29b6a563f4421e736983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0b5aa945254e1ce0fc9feb188e2c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb9efa1c3a0675f43a6f416c36de6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcc03b885bda95d8216df3deb2c00886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c486359ae80305b579929c92a62ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a77dd2d1b911d85cc15282690662988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7094712f077cf8a4a6cd21d1e4a3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f6ff21f18ab6131ec396f15c377f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fcb9df682af44e91c8df9b4d09c9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfe623aa2deed68002e4f023ab18992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f848eb9e1833d56b46864236c8b81693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108b1c07326f509960098e99520ddf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea189bf5ce7af531d845926e60e57c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57832cf28080feadebf2365ef58d173696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d55d0c05553d63704bbf601d6267ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86823f6ce0c4f5422fcaa3ac0618758198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fee576e9c4c11915bd08437dfd1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4af5d0c88df2b85d4b1ef46784c5fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6279a38c3d750133defe35677742f6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cbd71bd8ef638243c0f5ce16e142b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be11f4a48aa4d4a3ad16e9de99585103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed1e673bf3be2470e63e2b7e74982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89458a4d26efe06d0e6a9013276f4933105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf71b01bb9ec32c8da12dc1635e463106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c60faba6904be1a2888c91afe926f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cd7657ec46fd6fef12a8c5f030c16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec486fb30e5c195ef25c235fcf6f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eec9a7bfbc343263098d6b6529fa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361281ab14c2640ab54edf2243fbdc6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e204b3bdb0b95cefabfe828627dd8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e939f60208e1055898c4911d7160ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb5d56596d7948a972ed74419ae45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b927b519ae71a74e3d17f1ee42989c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8769f8f03f82c6f90b8989a4904b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a91e1ad5484c05af818bc9d7baa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa39ef10d81df31f799cd728794b81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec014bd09e0243ffc8e785145be985a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4a8255d5ccbcad14d174807746f97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12cb97c7a5859f26aebd507c0d071121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05708d42f1f0a5a9d14a64431e77ff1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea656f917cb2ec183904aa72ed0045d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb7c3005e0cd46dd0ddfdb20af4dd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149a35d3507cf9b11a7307ce4bd6cbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79166e3581b33f58212795fe6167d5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db66c59135180047b252b2b07dd9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dddb5b4f6637ddb421b59d45a801d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f130d241f7336c61b2f4e45697c0827129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2166c003c0e8bb6295c9e75f01418130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6893721a8e07255bf19c461c8ce3d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551198ff7705c356d099eb7b397b620d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ecde2ca4ffbed2fbbef66823db85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982480f741fb4eda812a499d128806134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084901915013a4ea03eaa74e49b063a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17418a9c56a28904df55ae13f8c9ce0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb2f5feea20384f2d2dce50f587b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3032bdedd08a30f90e329c81e876c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09739710f5ee3e61a662b8386516d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00324b24fb3f7a035d0a9da98f0a54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734659b11c570e26ec60ddf9f0964e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f47cb9b55a6202e4cda6b9871b4e35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a6a732f64b5d955e94af254f6f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7fbf6bd8157c37da666fecfc12fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77b56209ff20f4b56e8fd7eec0bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7e6d193140d1d931b7c6367aaa38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d676f64a445c839cad925de5ba4159147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694eb21fb0a69c6e4e78a6ede1d95a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaba4a8d2a4d51e24ac21a5dfd2c25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f2db4d7b6aed9e91f9369bd1816a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126a9b4c74fd197032c56d19ae1ae62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a5f794c25f7ff90ed0bba4f4abf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f49068722c8486ad08522da22cade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8a60721225dc912c885f8a6a81cd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>