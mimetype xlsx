--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452add6cc2b5270699ac8793046b3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1354fdeffb7739feed172171a8dd74c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c65264186b2cf9cae1cdf2651f4df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ca2c6620ab1556925ce1b26a3ba9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678b07560a1818354bc45e7d91aece5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8bc439490f5a4188aef85c01da9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415feaff96c9ac740cc324bb8ae42da47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6893354de9f69166cf67db3f5eed4558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5dbacb200c6e772808a7018f43a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d9cc7aec7c7da75dae61a68302cda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0dc799d862e95b3e3834b82cb9ab411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb93af38bc0cc613c5f7bfd393e9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1155f71d59e950e02ee104de179ef1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0afb5f291f13c9b742ed0c582741bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c8191cf6b481c75b766c40ae7084715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b799a3929edccc16dc0817fb8c88e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0016010c9b287f8aa91a1a7b9d7823817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3ea0b6f65fe36e8a5090903e3983318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d92cf1cf747dfc4df8652d17bb08a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea0c44929a0c9e49d287ddc68988120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c77a33df6010e5f2deeb7d9dfcba0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e108a95112dedca6fdd2a9022764bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8105d32092a5d18f7f2293212d6a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19258dfc89dc239fe81809277791ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea54d7f44e6a8670a088a44dfccec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee305b51275eca2e9bba80ab9404bbce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707203e3ef141c04d45831089360870627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c49ad4ec9b23222612283c099e39c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc367f5bb7180dfd32ae1e659a1d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697188790015b668aa5e05fc9b9615f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2e22c660a5e329dd297b6c34643c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64728550a6700988cf5640640b57f5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09b1e0a5d1e579968b0383109ad7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984b9b4fde379ebde2166312c72ce234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ff40167d5435eda802a76f14344835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b285ed2a078cb8d18b7158c9958ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e72d6d6f3fd718573382483106cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa89798aff8c0a089131ceccd7dc0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95631a2967a8d3df4ee88a2319aadc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8726fe2bf90d3689f9dc05558286640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6016b83fac8853abc3b1c548ac1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973c4e3c57bd162a9920fe0948aafcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d1fe39163ddcdbbdf59d222bdd9dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442a04f1b0c5b0fcb7d4f20dfce6a8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a2f578be03e567b0b505be0d808045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6360c04213cdf0d166c65c17ec2833e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e17b14ecfa539884665c9bf6a6d4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1b90b85794365b601044cc658d4fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f40b63e31e47bedfb756161ca535a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68a81b7f785308a16db8048ff2ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7aa68b41dbcb8df68bdf78b2d238951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43e04937c3b38eddf2a43702f394c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d98b4a87aa7c34988404d892850153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369258402984e56913034f051a7e9c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c478f6705181c400fef8aa18b7bd2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe701205064d20b3d829f072ac181456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e7ae22b35b81fdc43a7b603c9fcc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a96e0d6133e3d7cd5596b775b8f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d365a0977b4d52ca5817545fed263a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62399621a2a486f1261bdc95b25d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a12d362aea421847d6a3ad9d8e5b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc0eb937a4551a7e7e4f597ce9ceb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e00fd5e095532911fc9cb8ea28a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced4b3642679fd073211d0a478d3fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3c729adf4066057c76038e5bb113b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed69b7240dd5b071f08ec117f66e5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349e3be10765d2c7ec613046732da267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d4c563116234c57fcec6666ae121268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd709221b168697147562c00f4098069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dfafd9bf4aac0c71b997b469ae32370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02abe4a534ebaf4d3d7b0ce4eb0ab471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c409d1b74e738b22627e3508fb5d8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4959a4c6b07c50eab144a6a87f52bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f78e4697d1f6f64c42f03a238b88674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fdbda515776ff22aead5f50dd9deb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00071c766899ede90b22845ec952853276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4025bc1100fd2731a2597f0c7898977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cde4588ac184d20b2f11e8e066f7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432477c40f3e3a65ef8ce3d9348e2f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f70246799c9400170728eac02d36680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf5644be979204b82e7ae7d22c68a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd37f5c757ec8c5bf223c6b1f472182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659c275f0319e3edebeeab5ab1e82083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1997533fe9db675512dff449c0c8ba984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62ff9dd3986d87d77604d2313fa1a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048742e10916341864746bfa9712e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087cd08fdd06040f92285f43ac6d7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366248d12ceae0ad0cbf3e55612e1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1a51256d5f65f735752079eb1fc6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998516b7119954ac98f485a7180f4eed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf8c9213d06341dcb65fe68387af0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25516229d9dee27be412034e2e270f0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792c62c73be397270862ac559283e3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699d8bd7a053f75f2a0b02906a309494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db44ff51a17ed710220f775d4f98f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837a0236f5ce0da8eff3a75f979330b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8377a007811134393be0d890593697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce939fa05b902ee176a8701d55cc6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac896605a0174a18ea758370c95822699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e43e6c578f3d1b4fb04dc671f2c668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb59718016ff8cb0081561847da27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bafdd4f9e9d3ecddaf5037dd1e0b61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a8fc8f05966a2b91ea92ef7adeb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5c074fe846e5b1d73e899d0da545a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c2256fcff5eee5c8a88ec24d4f85c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc58f3e0714785c22da74945f83641106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea545cad9d780ce56f686faa6777c5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e33ba371ef02b19fe4045af4f53f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f100a2bc6428c379517f9bc63d7b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd24ad71d590e419d0cb7fbcbe181d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa804ed5989b7956f9b7f8d858bca8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e93d53ea8a3bc39c74964e7d7f77b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133780583b8808ccc052d7b7a8877745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e901e595469ff46f61cb9fa4c9e8a36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4221cdd4184ceaaafacd3dee4a794b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0000c16b8f7450c66c591b6ea24fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e946b5ef572e3c41e61dc8875a4b944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5c858221adf569f8ff9dd269e7f4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a14f41e7c892a21749a124edc48cdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa639684bb9fecb99be2e1fe4fe56a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9539bcf63b8340208652483a8a9aff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3161804ca096c6db64ed867f81e6f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6eeec9ca6966246db1b50c14684e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d756e6a35b7f92f91a6c6b853524bda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae8ddf3d197dbf515548435515b5f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1278f0dffad7d989ef1f8192c6799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e63d95fe82fe8e227a4e053d8a3bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f91ec89764899773a4f4c5716e71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca245a508b57338e7ce7a7544fee9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300175eb07993b6ae6bd4ff6477f9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b52a873162a1c9d98994318751f2fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d24d39ddc3a52e00bf98686b48c58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536a8ba44fc4ff93642499c4fcfa81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a94a21946b7b29a676eb2c4e7ea5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6653129612876c21305df555f3b7059135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801781e7f0550e678d9ce75a591679136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5d1f4679588144dda946a9cbf0fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b89ef263537db0a1cc627a5120f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07158b02060d0ca2ccdd579395ce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9423836ec9988abc6a046262d7c5e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f51744086b47defa3e960ea575fda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3811a24655b3796f6e7ab8503aa6d92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d4d561e432ba82514c3035573ec3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214a242b3581bc67cc54ba53f586b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532803a07fa88cc44301d8ac26a46f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912365cf48fcf7ed62674812e2b8c69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb010b81dbc0835029aede6239175d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde5b4fe7c5889d30d8a9190fc3919148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89b744fc2859359237ed3da4efaf08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e9bba5bc98b6dee05487a3544498150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339dc381a7c320e8f1bf265ec16f386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521f7a044d7fdc85a7596ed5ba83cf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495172a076d8a23b1e0247e6a73b50a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd357a66daf0538d9024f731d103b4a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13774c007fa504c63655d2bae53fc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a322371e8cf6a84320add576fb082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b40db7331ff139f569d712feef723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8a180f7c55dd3eefe12abcc718034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831141e45c53c0f0f49bdfd37ea77145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a5ffb64ba61b22c418cc74d19c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79171f619ce555e682363c8c26b3c8747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aea07ed7a85110e4e4cd01894f82d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdff00ae68b45988bad4781e5d7a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7063f4a94a590e53213f9aa8e7f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c624bb742896e1633dab00a1c96ff111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d1c3f19bd118ef98d0b4a5119a57612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae29a50411385645b3d30fd10695a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81abc0031e3f32ed061294c944b9d2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8986d0759c8a1c5e6dfacf8caf0703115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8265695329c330e0bb835f2238f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a2007018ffc7a039fff7af73b314917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80205fce5bfcfa3268704ea736062ce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae179fd004fa99d30ed3b2ba72722f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bff03cd907fb78a9f6f7cbed3352d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf45f1731dde0c8c0ab011b4475a75e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9cd51b181c3a90c1e5352e620f65322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce590859d48532ef320a9fe38f8cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa262c9dd9af2b5dacd601ca3d8ada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e62693429a2195ae9e2286c458b6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760db6525f0abaf0acc2dcb1588f0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726adad9cfc79ccc17795b31749329027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f744352bac347f780224985a9c5e60628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c598b7a941c39b364aa40460e37129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394e1a2a3b6d04f0cfef016600733a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ef70879ce0f11dcfc83ca4a48cbb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd017798f5985b5b069f60d1ee5912632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cbb8235d0d1e52b44116fbfa11aeb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908081b7ebbfa88f6e2526538431a6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc9485c1895049e96d524eab9ce4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c3891b25983b0f13e9a2b717dcd4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb606f51b4e7317a297150d4d3596e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6deeace8f43bb64268183a352e80d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d5d36459c4185a581a4f3e649e6de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03460202266ef99c1b0085006581640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b798a59ce57af0e5510b28e7a32fef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c161f6963d373d88f1579794410fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293173d4a8531102ba1bc4bdd5efad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7323865f211f682ca67c7ad5a1f19844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57425c64721efb7ed642b5e98fa558e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6ab6aab81d0d87551df92493805c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879bd102720c4f79ed60bccea411d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a590d01b89639525926c1878283548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424c55df83b68ce43e6f14c7dc160c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1164f319e114caf5cbf7189f6bf950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3676f4bea6414d9955037ae05cca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ef6ff1713c19f03ae9a0aaee35c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14013b0aba8eec74bc070e960801cc1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987e5e4e985547bebe8eea7c7dbc85254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0623ce84e422abd9216c8549a4931e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1c1aafb51a94b9b16a92886ab01b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2a9710f7922d69d66360a3d0b086a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350d47371dac46f3a7d234832e0969f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928796b1a127470175c34e293299b2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2e0d214a1231dfd4f73f8e41e32860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28d2e57a2f90d60f609a7c449b5d3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913af4edd0ec3d24ec0777c4d64f1eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e6ab011e6efb3cd0d1f3ae33671263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07d1a335a11283f7a98b7a35c616264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5527576d30a0a4018d015365cac0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4114fd35080960dd983d46b13de7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7d0810f80018a0f1b381995ecff867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8826f8ffabb5468ac6e529b8aa93ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e150049bdea793a1df34e8aa37915f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f2b24429dae6623f209f816db30d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9fad6407c902d48837717a659dfde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c80c55cdcd44696b1a1deb8d4e7cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811771dad2565853c69c3db6e242da8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae97860f83193fc10e51ab73241aaa674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93f55581fa767e4cbb7badd39203675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e83efbc76cfea3344abc2bfde194676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdde40b6b258f5b054ea28e3abcf7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d028ee9071a29c3ca79519e7bd7c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f2d10cc38456038a08a90b49109f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8910b0d3bb03f5a3de255ab89f1364080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d98bce499ea36abf9a9cb6fcf09c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554154c6e7bc9cbaa4ea17e79db7f3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f41baff01a093f2254fea3fa1051f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cb7cb87eb2a6ea902bc38ea92061e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee8c53fc1ab864a635c876c403164c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89515a70d57ab23e85af185c764c0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034f3d88f976bc3fc3894f6ef8c04a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07657c5e48f4a669703926752be0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404928d137d093c897bd60ecfde84e4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c85e367ec6f00ee16e5f9b1b2bdb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893642bd3b58670afbaa6eb2d1ac7b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341406cd5f7802de93a5a697451e4ad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45fe7274efdf78167de400cd6b727093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05cf59cc9dcf2030dac50ff280e73494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2122be752580994c9d80a02b00ecc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b0ec19cdc6b5734bb932a10e118c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464b63e73193b7019b9ceb23af2eca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c151cd42fc17a4978dac413f4dd1fad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f64788c80dab8a2d9ab3216e4b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833b2bef0ffca4f7b60eb11603f763f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7f7e48790b071874c3276afc42312101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca11442cd0be0e208a7b3fefaf382102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346e42fea884d9ce4452255b2f5f0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f39e83dbd6580c6cc2bae36f86088104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd29bc2da7d4cf97b0bc904eb5791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef4f8057e14ec006225c07e94060b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37918e7e523951e02c692b88c83aea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3cec4568d068b4fd730435b9c2692108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920be0422e7b775a71214a55b58aa539109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf9bf9e254c123c9ea65690aac6311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ab3d9376aff3e3d33627652c267e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ac0a1d6c6be521457b5fd465a548f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef4fb182329786e5b9763b87a55f53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79388e9b28e809a1623ced3da7d74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24900c9b380f555292e3f5d47b04880115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa527f225b8d0c144e5ea28fcbc131116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c5e330f1d448c3943e9a3abd3360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c3bac1b279f74f75dd352c387eac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9bb819b421121b83f5134549eb06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c660a4432266a2f2831fe548b12bf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87a521aead0d7d908b7f5a19bb0fcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f9181d23681dca05d65d3c5536e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f6bfb50fad0fcd2f722b2654212d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f744d794b246b6352569e02299ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb548598d229f9e3a40b922ed944bbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a6eac36b6f5f0a44cae534a6a622f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a257d0c57aee04db53c669a6bb77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a555814396552dc885898194c5dc9ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca7298ce89bb6dee51eb7c1747d4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d8182b32885b1c2e139832fe4be90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc85419dbde51d4e874505ad3e7ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae34d06a838dcb8921903645ce1217132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb53b4527d65d091d1739e3c0f161133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb21e6b2ac13ee02adb00f9f0d8cfbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b7996a1d772b6a96490b685c7f5cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0025314d9418ce183d7e91e144cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011859832b615eff2df993422cdab7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a57524f24a671bae4cf9993b99098138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066fe4df71099bf67a01113b7023c10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a1f89e1b6ed852c26d9b0bf6283e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b076e65d4f5af0910c03739b0ef0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d679df0f5213c00115a4201541aa6b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581dea27047813d9ca830a0bd137585143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d34b5bdc746a5435f10d3c32183b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d7d2279ac150bc0471585c9f50fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2373e482c205fd505ac42b05b7e954146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b53537366ccdd465bfad33ec4b3972147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f7c74b01205b0c0220f2a03c1f56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0867aba9018b5fd9c472d3c2484ba0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da09107be785a0a064eb96b759212ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c4e4863438fbe0b5111c76a86721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302d2d98d2e53db4e18442a9ec402a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15994e9f3eef8fafe32fc8f1d12047ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30cb50737dd48ce029a3d6e34f35a6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>