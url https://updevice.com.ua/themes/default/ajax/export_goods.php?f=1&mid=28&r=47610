--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa702118bc7439a57d488883886c8211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fceefe3336ee78c6404779299cf7ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb72399de8276f89525a8ed721dad23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da9cbb234e74b5ce1852986ee40f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd32af24aed3a151651ec4726b18205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135fcee48a677e97e958be5cdff6f9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0f219a3f16ba9c1c8aad79e5107077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362f0504623a7497bc110a28f03b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebb45d56d6a05fafde341deaf216f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16ca08d25552ab039d6c21435e6bc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246494ba0b450732d1526405ca09bb3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35afad7d2dea10fbc00a414989e22512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35becc75adb321715a7610167b0f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cfc7b07527182e146d245beb4a4ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418720fc70b5f2a83bf30815d589e5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23549167ad0d481ee31121724add81f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc935e4ab4e668285311c3aed1e5eab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32287f73c9b93860dc4bd6bd074156e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38e157d71ba2fd214c2fc6fcea8f9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd54c2543c49669573bab0a9524e2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177ced2e6dc2ecd42a24c0d65ff25521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a56dda599c0f41fdc29e5b103c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51831294efb47e7daa436b16c585c3d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14605982e203a9eb627e5d8d1b85f56224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad09884ce97933b136d1e9f9fda5fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45118c7de5ba6baba6979cf43a5f6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cca76607bb066598432f09f63210d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e513603c8ebb8d46f4b0e4206b28328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a28bbf7d4a1f2e1c405319d8d95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5fa9c95cce0e14e4f7de3c09f2abe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8755e76614cf64fb62cea75fc7410b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3be18e291ead7d3be48af6ffc7d03d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae13644cb648c6009399e6b9c635133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd16ac583d1f45b50aa0e2d4e276a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5c010ea62b0dec4693e71c730a3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86009395658e26f1a658897cc354da1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f50475018ba5c8e2e2a35ae224a16737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e848b394a9fb64e70a546e52653f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0467a50b6c5c3a699c4a615b4a547c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039db2ed2830240f0296e38f8b41d33640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1560e14120ead51120d0243bf8b09f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace058960d0887abe3b7a16e93bc00842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdd22a05869982f642f90c8cfdf5d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119ee3d09cc2695937a4e61aa39240244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b8747ea26f17b211954e637c714745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64895ecffe982185dba72584e45383a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a43ce636e6723e25595a1c3b6938db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de97ed194cd3dc5c09e8271a9105c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67dd58d8ea430f4ca8a577ad59c3a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d0938b9233d6fb83d84031b9e7fe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b450ceb5a36a33aa4bfd1333dc643351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8782e6314b137b2b4eab1dab2050952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228c6e975ed718964ddaf07a7b45fa953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777677c876fff41b47dde504f97c80b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036888f99111c2ba7a492bb9335de72d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8eade56f2d235bd94bd213e18da1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9324700fabb373c72472abf76159657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028bf8b98deee7ef16dc7ac292d4ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03806552c525041cb3f59a280956df7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1e8db0cf102e3911e3d85f26abb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59db55b04ed593b9c94104b8eb7d8a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05798db1b99aab3f0e392e1c9c65062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae09e90aa6c591bf7a05496e98fc21663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9238e089f51bff21e74ae5e2d701064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d7d776b8b2cfc2d0d94ab993055465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf054aa8ec0068c9601f7e11ee582bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421df5f679206bc1b8b6128049088067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e38909a07251be5ded7090f5ed9df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793078892d6eb6156fc8cef073fe825069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ce3e14a773678c2bb52225f4276270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fda496d374470c7c9f4b8258c1d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91876e3efc38f85fa519a67814f32372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb692f811cdc5c8ee582abc451069073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcdfcec9e3871a93a70c515ecd568d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025615ed67c1281455918d12c20214e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd19326b393ad64178ee72bd23486e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1fb77947232cb6593110370d7e7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550e3a04125d2332364b575cdc9fba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48183a5ab5d33ffed7b7a1f2fa8e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e15bee53a5367123556f177adfac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae55c397ac5be523b5aa5e6561d5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fe066f86bc183947776bddf8c0f5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b144a2740c2c28204c735d64960d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e23d39c1ed141dd48bba27d013d41184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a773281fab4f6f6dba7cc64ba25f6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add6994a25e8c0ad415f42abf903e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44092470cdb16a48ef055d9d07341ead87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d546216c00d3e9ecf6c3784bd374fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81bd26ae06b03ac5c264da82aea2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb66226de3ffc9be5d625d6c52ba0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655767a78c6188d75f228945f8f38fa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f10a3e1ca0a7ca0c79d148d130a7c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cdc1835df92d98cb7804d9cc0eb4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986236ffd51cebc06264a3060da58fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94561d52699f8f905397470a3ec96e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151647998bc6d58573fc60253070ae6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f96614d0733f7571b0a71d75cce3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfabcaac2e5fa567f0d854b4f86f9a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54829bbef2c4662d5012f8967780a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46837e033d67c804663f796db4184e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091ee56db50e824ec91066836ca5a1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a12ee47995dbdbe1a0e39c4d9a4475102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a3c21ab05b04ebbd64ad8aafb6f51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f986da246360ed43b013c80975922b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3790456b28212935602fda298f6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9d09b49bd30f006b8b682b0d1c04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410302af21dbffdb679c4a25c40a8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93edca2ed6363754c243354e931fad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec0a79da3b47b5c411ce0ac97174b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aef21d5421bd7abf3df926c65db82b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbfc26da87c7a2e1f73dd86ecdc31a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941b7042066830e9fd2c3bedcb4fc5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e3dd7f5d40db70988f983c6eaa571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707383d034f1c2dcabf5f62b9b7f6d88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c871dd546c23d166e61575b3d0dbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12185403a07d547b5564048691049116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d370d837f0866fa2da5b14330c1233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2841051897d900630b592c2e408b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26673018b09c44a4c36196fd8ac58111119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928b632127f702a40fd5aa7a9f9a625120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0086e6b4a9b073f9676c4e7303cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d56e9a90bee590c8612cf1432a76f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac488198769285b8ecfd44d08e4f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c7549bcb42d3d95a71df432a4c88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e063dd55f2f34f254b8568b7dbf1c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ed882881c63b521b6f3aa5118b30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da0eef3de00e9ca86a62b8f3dce59b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b73175a70c78a9bcd026bea9a24e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c0760ae8c699262cdb4affb2237a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84349662f911538dd3e020f70fbe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79bba98fa0e880f6ee2942e3f25dc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80305c151d74a00bb8bd9afadeca2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e7261536cdd21fc0a89760947cde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c8fb5d35f6ab1f66388b888fb131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3e12ad49c4de19b94f2181a363181135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b783c19c0194c14f7a123e40297b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15690be2ac617726c799ac229ef6195137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3671eaba01e601131ab70919f623bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba244e9bfd86394bc2f378de03bbfb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fe5b20302b3319396a14a9775c148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcabe695369cd3ac3df24af2a048c19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aad93571c48c44eec4668c56125985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc946c34ba625f79be5e572462ead46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31dbf41626ba253b2a53ff23f575ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eacafeae5a9f20ea7fe3ee154f688145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d63e49081bdd06e5a4a92b6ad38a8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d966b72eaeb4c9185d5508c94cd775147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cbbcfa579b675233fa616be66ef77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc910c407fb78169e91a2e087b4624149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebf44c8ca990da32d74db90eccd921150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6f2450bc9951e0620ce1d67b26b93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f7074011350fb0903f1508225377152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c61223ff5411407dfe8613d07215ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9f5d6d6c1cda272552a0b5cca854f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc438d4af5b99567110b60ae100cd921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d7d97afdf1ba6ca76505d3f3a4462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9b676bf91e09c47a6a850bf69c3613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e225adf6d58eee4e3bf7c7b56fb024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d14d1c3722125f3c2ca69e4ff360b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799591142fd95b6e4c86c8a5665047e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4d20dc69e9e9b167b24aa2aa5b1757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b551f61978b09205758a7e5fa086478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baeeab0eca6622f021271a243ed0289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebf4c2fda685c9c44ebaf978795fb710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70405d96f27403002e07e44dbe5ae2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d71f173a59d8758ecb8552025843712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd96bd43812372935ced32622aef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee17fd13fe37928b54217893e59429014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878c3dd6e37ef75658ffc93252b755015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e2cab41d1ab51ff09ca771878c30416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4f53c40638aadaafeff74fe90e66b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13a755e7347e7107756b4f18c39e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d484537a2a906b527eb298204ae401c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38047b827615c70a6121ac6a0c23cd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a78da2f7a0a7091842acc17eb06421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5905782f1b8d6abc2a52f64654d5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e652a741290f94c8b24400180690ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724bf704c9398ff661590c896a2279324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79870fd8d4327a53b88387f53e417025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd8a632f76c916706daefcad93b15726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff43e7a77b5611fddc77092b4302d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f79f1c5037cac8453740228b45e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767092e83a4ed982705bce5aa9866cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7d9ad3fb6fd52b675960f580155630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae62c2b67a9d0d2bc557c9aa19e2abe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5bcf7ece1c4e1532f2caf69ab5a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fdbacd40c1ce189ca7e83b0a431f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6bd322d257959c276937993d4086634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452e3725009f39b20ea62de2d39e25335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b9b6b59a150a8ecc15d140ad51ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a261efaa09177a19499f75ded9151d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbeec4c9be3418e1fe0903e93df5e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf197bc6fe99340a767df038e9c7d5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f6c2ccf0e5a0eae0493d159f430540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ac73a2a89938d8d28e5f9507af91b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f9b6cadeac578f3479247d95495642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865fde523de04a9840a5cdb5ae799043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a33e692316655fabf3346baec5a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffd97f62ddba0183bf71edc68143dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeca5af234ada885c9213e60de3a1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b81302a98bcf3dabf52daccc8966e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778943f6380b7697b02cf398c23600448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7551a5f698711b049df99c62d7f7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f14f560816d90e3a567a0ebd6b68a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557872582e13a77d6c46c32f7556b71951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d6d6e7a599ef2562e2e7e08360cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b4c877313ee5c2c2285f2f518438f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b30d0ad07f5b5a05d4712cff3307fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c51e7e47ea40d38de619d6fc95ef855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccf46eb47ad68403fa65d97cea48e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f180f1c79b6f82b5cab5099e8f0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7cc5759f955237861d8856f337ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba3d1667f1bf4111cb03d682a57fc559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aeb6f91057353ee83ce11b2064db360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68923d14b8ab2eade417f695790ad5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed105e1024c9950bfa8ad8f88a7b924362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183a54c2634e941dc29906df08fcb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4433e30c5f6245a8980276e15e1726864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4a7e96c3f7d420b31017c60bb07265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56203b428ac7b4e015583f6976bffaeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074202e434635bc6da2922ac66ac57bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd791006bfdf5cd0c7eb6b11778acd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463406c3c79c3f5dc4508af65238a4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676b6f106d40a7b73521de29e745b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d02e3cbf1ea1ec0472847aa52ce25171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65e394cde3525d1628c603b650a2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db28707b6dd139de3e73ce27ce28a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c5632da863201f0590bc156434e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52180ba4793ec59183137f7c41769e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b795ae7a7027450fe958653b2d1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513166a450bda95b06a1b4dc66778077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d6873ec6638012e402342e62698478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb34b412264271e6f5666dc889f42c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910dfecff5fb3ffd847ff37ad820bb380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8560a32e3387db56c9ac7746ef1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03e1c41e2197dc96423668f08c08082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3b706eba11217b80141de97bb5bf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b730ec32f35bd67713bf4744c1096f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2a40a9f968528f9bf8f1933f089785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090d9a724cd47df3d39bab165e148f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc751e547e94beb6aff9a7ad04085f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e806ed5ac4c9cbd82f35973d1dad3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df8e4d1219787b4288b1f2921550089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e30e6c2f6bb982dbdf3f23dd3f4d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d62e206c21475a8cda3d59c28bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74ec3dfd232abb84a514a94af442e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ef7a3cc6a07bc93cdd17afd360c4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913cd8368ef3952d17c57a0dcd7d33f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab3b2fc86a147da94e96bf205dcb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaeadca75b51e5190707c5b74a4f4d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f573e2b972ccd381899b543e828a5c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f4f7881bdb2fd67f00315911651398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522db51c600cf7811d262a9deaab0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956b9d05e7b3ed2f46a84c155741a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55408228a5058eddd58cf8eb42d690b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e395107585204d4c4750b180a9061d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fae23d4eb5218bebcab3ad56e4ad2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197e2dc141c9985f890613e738e96b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2343b5d5b205957b5d5c92e94f4b94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957c0e2bfeb4b8f72477fa2d433273106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab41592dd1e105eab1741f6170c1c1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdace512db17657be7a9cba5c011ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca319616813bd680fe37b65fff1804d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c24db12cb628d22ab702d3d4d77630110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07774bc66118716965f2e3373a9f523111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f8efde2ae64c1a28df2f71fd3ee1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04464d17b519354b169773ae57f245d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe9cec5b72b504be431df98f22e956114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b599733e427e0a974003d35f9081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f91f7c28588b25b6d953168e363e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196f56e740c1a1fcf6f1a1f770894f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0096fb6f3842767cc02dbf85c7f89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f38405b7b4fa0c99e87567d677fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2c5c946de9c5507f94a7454d03d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66da2861310932a94cf1ac2ad4ffb2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c13b1b154de890b49b21a33aaa42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff365fa8375d0121ff2583da38e6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b4c78adf420c378378b8ba5020509124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521048dd6b6f06aac46361d20b7f0d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06fed98925ce8063e360f154a8244126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d7cc444d5c11736cb5d63139a620127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d6a7715ac94abb6481bd61bff3c10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811c6e2d8d886c479b0485051f728b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be67d6b2bdeb4f9be56fb3e4022df88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5c26a5ebda7d4c38590321cc62b91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b018f6dd53dfcf6441c31c85c99bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e2b1123afa59dc8dbaa28751c480f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a3c6b885eb5eff813027c4814367134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae80f7909d55a4b2c0fe6b71a92527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9868454e1b6d1b6bf0e11a2850db5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69993d3bc81c8351e2108598e1286c70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588bb4e0fc1c62061f055481f099878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65332c6d4322d6eec4db42656f2c450139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2c608286e830556c2d9086fb177c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e68f6ae9a595a11eb6bc5e93a13ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6f5dd7e75d39fb04495289b04a888142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e0a1e018f7351278b075ba31a619143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f409d50fdc37b3e3f4dabc5ad098144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d17f74544bf42f01db0151899454b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba82a1ad777d34cdf567fb3912ad2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86f158ab622059a9d30321dc53e0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab3801fdda6b6bf2dcdbcc0aa5773c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7efd946a470811a19c506f7784439149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c5d666fb814c8c3ac47c229c54f9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c615127c158480e4764b8afe5fed0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f841288ca724af6a87318e1dc7e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb36062e415a85537b3bcfc05bfe4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add235eecc2896c6d0eb24a360f690e5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>