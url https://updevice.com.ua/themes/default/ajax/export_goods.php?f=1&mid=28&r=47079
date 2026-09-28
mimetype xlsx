--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a57cf270fddd60721763f82aba9d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b071dcca4a9cfbd5e9dc3dde84eea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45911d3311ef44b84acf3e10ba3bcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108249b64ef9f475a9ef35e2ac2b6114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e8156fd647645f617012feb45df955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a878b67b599348beb8b81f89671d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaafa5a83a8c06826657c52741d1e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20069a7308c6a45a95e1770e68b3c7238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062394ba84eafbd5836bf0ffc0a2f3929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1db1a9403fbb0f831448414d37079110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e5268f458e8741c67759cafda904b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4b535916be43cbab8622e9a21604212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186e7451d153e61076a0a3b3f7c964f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00c48b6510038357875051332f376414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61828334fd6a7f0f86abb625c257e52915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df541b1a46cf7d6c025cecc2c7ed614d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b864c887f682cc47a8f673ad37c5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fc181c0e707025cd3da90f49f5c5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc6d4bd5cc102901201f5f7d059bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3b4d7d625548b72fd5c4ec975ea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f511b3f18a98c9bcf5c815adfee521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c756e3cada0643cd94bf27d6ee9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55e20029dc7619773e682cbf6beba223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33507c0c42d49b0660362dc744cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f89b495dfd0acf21f41e8a222fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953f4726f8703ca6632efd7a26640426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd8939aa7c13e624c8a5246699a75127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1456683a8826f75218bc912f147828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd92e5cf85898b09459ed3a7756a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163b462c4566c7b83620ad668c164e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f61bc8973f856390d20c4e3cd2a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce9f7d44dc19fb351fece53041cee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbee5ca2961f7fc4725f8d8521010c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e7b5efb73deccd29e11095242ef2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725d56dafa840c412bae1f6a7bf4dcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd3de8680df321febccd94fb80a6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415a9956c67f32bfd35ad6ce5a6d9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b211e5b6a031c84529d53d94d241038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29da49ad14fee9df39a8af3bd656bd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b5c39103709150c1ee3c3cc8894440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccbc7f950a86ff41e51ded5a46f6cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c13ee71a87d9c72379b209e9b7581842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ca1d7ae9f8c5fd9fa3e8805860e3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad73c254a08ffc19c94c09037d945f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74dd40b5c0fa76de917a4ee423d60045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330cad8018bc6f98a978df60fefe9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609159ebb8ada0feefbc5aacdd78c2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eec122394ed048179d6cc568096b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638d174a67093b3c1843ed78ede751f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f31d66444416f00541c2b5d9ea5e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ede87b62577a956a14d756574f8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8675a89312db932dcc42d924bbc55c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca9ef834f85ca52f46334442c5ec853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944e0d425c60152fe5f5778f27906e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3fcdc956eb8b04af4353c33638df755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a967f35f2327ebc5a80811161de5e8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe03cc3ef0f738004d041206a59de657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321020ea0359da413a7a609e4b9031858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf0ff3a51cd759567932c383782ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f20a0a293233b28697c874804219a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf43bf766b979264acfc3e883508f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f868e59b4d967d5b52d59fcbeccbbde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82821c2cd8742e635fe837df634c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c83e71db27a57b31f2449a2b8299364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37da344d0aa00b21e06f3c09dad3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa644ec6b81e532ecf0f521a174cba4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca896ba8304e0b434062be0643ede467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c46272ee7857f092e4fc43eee4a2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dabe727ce6854846219f4285899f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de6d0642297f87897a9924f694e7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71bc349ea06e92b6b0ab0962c354fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd1106a44ccff7413f8c54f0b29e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaf728a6e752286333099972274b8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db381e8a413ae9a7cc28b85cf6efabf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef938bfe175f2bf79d8981b4d5ca91375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3caa30d492cb91dde4ae07d2f9348476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ebe83fd26248357d33968999a4ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bf471cb96d75a3bec77ddeb77b5c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bc04ee8591237167ec61190abd32079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662802db8177433f9c54d78ab1162880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee37164fc5b295ff3f14ddb19890b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7fa5abeff0262d11c0614e7e250f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab6ecaaec10f26308021f7954e57b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190baa21ef9804a606327dc65aa3d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1d6eae4d3c0b657942d8a2f4cb71985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c03bf3e53af25c62d99dd1dbf523986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa30c4c9847365edf35ea17dee68c0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20d902bfb6fe0eac8e1d62da9fa4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e52b967471d51c55c92730d104ef5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352cd3b7cf1303ac76d6b9e21b6b2ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426139a6a01bd803c914be2835b4ff5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca49e32de09e583efce0239fc76931692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c0d499db0318cd9a8933ee59291c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf072ec954ea388292db3b942d4b5ee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c03a0983bfdb38ac8ab229b1baea0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184995720d921c05e56d5b1c379ad42796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6356b83f1ceb8f1c59c6f45ce004a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc9e143dc8c6723487400d53f8093b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cd3f76358cfcdefb8d61541e3214999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553021d54516cf2996d5fc28b4684c0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783d1737d67f8eb12bf43c5ef6f5110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933f575eed487c540a7d2e128cd8ac5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e532be9539e47aef173a13a56195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2a59b2973f4b101772bbaadfb2ad2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387338608a77777aac8c0d720f0210e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255369932c0907bf5393858ab45034d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d82dfc6bb53da055fda0c9bf69ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66dd43a1ba5a6ecaea9bb7a50608e75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90632c0a56336d5af9f960705e9cef8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef56b8020160c0abc0398a800c00207110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4112f77a455ed94b548063090b1e71b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020eb6cab67fdae68358e73703deaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11130768833ecfa6531bf8b1872de5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fc1f6013ec230db42bd42747350e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ae284dbab25b582b6166504a18ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c643389f986ee2f5c0fd79f3de85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48eaf98edb78e6d681bb88f1d427d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924f39b0feb91065b9959945f287b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568751c843cf385b7e0b197a79c7c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb9da79f5c329bdb95c59582544592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7cc6f54982e330d4427f8bc46b6b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f32010fba81e7101d26baccadd90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba025d7a3fa1a234f39c6f8688790b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fc74eb919051b0fbddd35a1010398124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca530a01658d9e0e1400fadd72da62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260ce744c6567f55c10c12ea38a44e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706802f2252f30df10517fe7fe4bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee607584824597b85458051527350e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c32755d81324258f1a2080d0220a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e90b57c8743c107f97e335f3b9a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff696fce160101cc02d77a0c051cc4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27aa914e47da592546b5943be597d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d6a469b5c311e19e5d572bd6cdd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99857197653dba73a631dd9f37c51f1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6e4f8999d5510b12c5a8d83f4f33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07fe66f01621b88a7f8e8f5ff49a8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775e0f0b1b0fcc376dc76dbeb16475d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df7bb8f22e3a0702389a1824ed3b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d452632c5711fb50677fa3cbc926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b830a92acdc7523958284b0688c74d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454550dd20a10bce61e93f7b8e750d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196254169854058d8cd31ff5a19604142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545750e4f6690efc161b719592c8814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154bf7538c5cb92bea499ede66c1eae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e61a3a772060ec652fa8d4b5b100145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f96ae6c83d943bcd6493406f3e6e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82151f3f10b5d36f5c53405e7e5b31d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c8526acb9fcb43e2fa208ecd9b3ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8467d76153d623a27f07db454a1e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76061ae45d3431f932fbf2683359b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ce829bf9cf035dd9bfde4a20517de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb497884d534fe5841df2dc5fca89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258a5d2e7be38e50e4a6abd840c8b16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dfeee931bcbc7f1db45524c753017154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3acbec1cb8a0231b99419238995fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0e7bf61ddb4f534a1a335c20281732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd337dc7fdb7043c8c7d8301fd7ecfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d1e595c39cfe51211f3d55e4948d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cab4d7e0c4e9bf59afc4a401eb3305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bbc11cf86aa8333134736216cb40a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19d971d8b1735d25c885c73615d7af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dc02e07dd26ff13a936ebd92345338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e039f58ddf3bceacf30b7f43fd0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1c9c381299c343adaa05e8626a6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a9143deca85fb7e63e32418d9ddc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947ffe5c9c537da0825f249a04d306612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6fe21eed1b938632e580eede3fbe813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa96d10536af9f44b25f72ed8d869b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb04992aebda60bbcba3b5aca77c1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095a54aeb6b05f242024f6ea131c3c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8ab9889da9cc5b6bc70a25ca4519317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42687701d5201fd10a0db9623eac38c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04fb20ca24e5bc37c0fe1b628be74019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab8293ad7a4c79d5bb8a477959e0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dae909fc34823762c92f8f161018321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c9ce57dfb77cc5f0b129476f0eb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1f2902a17bdde52e7cd355784fc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f449c69320999b418c18961d7f2d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4d5287b7ece24df033dba8ffcd4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4152fd7cab90c40f1e002a80d3d570726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22738bd57e883246f3ddebbe1491c3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240476f8433bcc3bfa0dd09ea5808d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc87e1929924e2c66f9c479b40ec77529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635baadba269815d822ddf37b4f8c45330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f798077282fb2c93ece9d9d1b29f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6b371aea09f224a73910fc56d8d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282c350335f002f429154ad8d715cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4245969087d58a118ce9834f300616934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418966bd6da16c9d78808c92c8de62035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e95c875412a295b9f6e70a26e9fd4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ec691e87adaf903db47f693102aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3539b19aeddac159797ade24badc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197598a8a0a9ee3153e0cd41e3b933d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08c16204e7e385e096609c6104063340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22179b1b571d5799aa327d2fcc0d2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d3824e92bfe332acc46fc00412f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae34aa491c7b39519cf5b66301b71e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6e4a7e065167c1f6decaa1e47db944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac180e6926e92c9ea88abde4157a1dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef7609905c09c8f6a86399974752b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9f45b07b59fa04b09f628eb1c20d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca6a1fbea39e6779fb1ec31339649d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497982ce6b593c4aa7c79112552da8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f3029e5b7db6f6c16f30a2814423350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790129f5a36affe4b6431799e60704eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ace343143ceab5e48a56595ae89d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422bd553e654e18d25122e34c6d2cda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6bb967f0c662dae676c18053b5f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08e3cfe2c169ed16b1f607fc03b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97483454b923cc4b7a8190786976656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ac55e03107ffec1e01fdf0e58c79357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fa741133653bad06ff05b3ed3f9dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e87ea8a26d93a49fbe8e7d5b1f92c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676df2ddb1d5f71e2d666bbb0b0969160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1260d9eb41b2de997afb12fdc7fa3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22481a0e5120dc7e9f44be103bb98462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178fcf0caed5b978d61cdd56cf1d70e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f2687adc0e01d5e76bfd3ad0f20764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20707e3a21bff4a46a5ea68d36094e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eee593159408e7a3e9901553ac331766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd290a1396c7da39c289ea4beb12467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608d265eb0d27fa83d99517be107b5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5d0675f16298cebabdb48e3aad3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da2056389feeae2cb794c97bcd053070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f932bcab1dfd360f09574b528a99a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d9815eb7f157f78789b9e7659c69c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293698495d1d82e5c3a677e1e6932f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437226776c19591770e67051470f1aa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff3b98f32e6f502bd61d4a4ea1998175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09702308b661c05d442142dba9cd2d3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecfe8cd1d47a9b4a0ee05571bcc52177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee844865afe3bc382aaffb6894e6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa90688f03a1042055b8ce8d639e46179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de457369070800c318f6d17c128d2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aae1d7433905acaeb0a3802f8a1d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa136c78dbe9869fdb9c403839a1db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ce41d7a37debeff278e481e75bb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6afb8578fa091331c705e114c853c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e3a9b5258e9cae9b839fe0bfe426085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b919a0d0ca2e43280f1401bb084686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02f32bfc995454446b4a561e4935cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded815fb0dd172911fc4ec2aad3a60a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bc2ea106b0119d35606d7c510747f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c787ce724c889ec24f57c58e53548390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de899c82e21e55fe3ae093194a7a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca362e1bfb717156dbb2bc4a5bc342f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a926fc940ed0d9d1e816139f8fc537e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637280b3f07b56177607c521d3d91b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb32894cd3edb962694d9651eb7d21e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bc7f5212286e52fd638ce3350ffd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565629c58ff13463a7ab688a8ccb01f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957f99ea97e661b95f4b349fb6693098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80970c6a7d08e76b3fec776d976325b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107d5413f57a07cdec93dbc42376a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21205cc0024c0017a50af8d5800f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b2d8d841ca57447d621e17867af3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ee2c058cd7e7a6a605346a1351e74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967a4cdf66835df253e2a4af618055f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4915f3264a5140c7eb6c87ab9b7855105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b9eea584961732bb6d9c04525392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b865de040adad558d44811d71df30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83899ca8b9bce82cdd23d0e67d31c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325794b0eae0d490fb2e00e458c3c3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5c7ec6fda99422f19b120fbf216dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49a1602b8908186fe74e0812d1fd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc909f451a214015307eeca954775c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d65f7e1562cd21b6d76f58c83d50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651dee1c5c9d44de77f79be4d367930114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5016630ede64e3bbfa554374c28b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e39adbc6f01960242de4776d670bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69494e320bb76ea0f6b971c6630d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bd3374e5a7e243dc9027341fd4c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29eaeed1c7e096859136b54c854aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d651574290d8c5b28ba577df8e6dbbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086065467b957a2e182e55167ca6ee2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaefa2dac74964371a069c0fccaaac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85017b46d5cc1570a4730686b9a6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e397dc91ab43adf7fff9aebe80ee5c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93748165bf9f1d878838fcc92e3bd8d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6073491396a98341f883b64da76a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66460c0c605bf8d460895a7cb02d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be64d1ffdcdb937d1a9321523f74c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3fe2134c6822d23d1cf93a2488aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7dac3a52043bb9db9c5f7208a7cc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf31a630daf68b51ed9dd29af9307f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983db302fbe633a6d6d4343b7e601dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819896077a83407536379b048288eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e85c0329fc94bf32076572f55b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18f49b3d15656bb52fa9f2e659e521135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef0062bb5ffcd56be33aed514f70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a96b92a5be6d15b6abf18c72d29f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031973fc05de9ecc55b75b45fb2cea48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9113d1cbd8fb43eafc14d8982a559f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810a759f88c4e47b7ba4768c16da43f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b405a5cf7cdac7ef367d69e5cfadbf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e48c4ce60ba016654a3c495c80e3c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e3453791d1b8e85bc804214b53070143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cdb9d2143962bb57477a993476486144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b94dc0fcd59f0569757515f574317145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1747162b5d80c9d28504c5269a82e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9132c6775b9447836769e2105550d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8712de8ba432028a0a24ce2adb1b0d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58162d405e2e1a9eda03f43d89cb168149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be17cd39b90cd4770414676a19d8d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b40c7f775fda5b601f4cb3f314608151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876805bb70796a408b6fadfd99847f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e3a6fe840314b3212fb94725deb6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a379b62570acd0816e8631c62716227154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>