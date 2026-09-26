--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae97f1e21eb05741c70a785892109a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8729756691a31f376d9686b1dd7772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66bce9eee8b7ee2d073cf05a9aa1a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3d6348bb0413916a11e34814dd734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ae320dd6a102b4524365b85e0e605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc992dbf4e22c07d27addb5023f196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578bc7ef68a195577b1ccf7f993eac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef782e2327b9c1a842adca0eaa507d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93736405933bee7ef9991923fa8baaff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f177825960ad2128fe80b3e3bdcd19910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b795f31c348906f7a5eded755a20c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2213c3cc7b426a5e3245fe97ff7fed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adfd3aa4cadd98e59e478fa5010f2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c77de577de6b35ca668ef42b2561514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec62f5e2d16158d491dd8349fbc87115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816036e4dbd724cf0b80a6ce0543b4de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90978de8e3c0bcc362aa2593caf2bd7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29839f0cd6b5e3dfbbd0023c6aa40118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31299fa4752c838a29d5a83b66b40419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b90968d4128011c294e9ada3400420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa686d94fd4e46958e27f05ead55d2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645195ca90f5d5f91e945a4f4b1db7e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea9430aa0528e11627be35694579123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed41a12e74b3fd9380105318fdddfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acac5f66e0505e7c1118989b1b5353425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f863e9000c12ed2ad440896ad42a68c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a55d819187e45208736bb68627ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d9e5dc8220e3afe834b034efb200c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43354d0beeee8672c7a6e4bbfc29d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936218467bb26b8efe42a76b02631b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943382cf91e6b04fafdf68ad842c75d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c51a6156c8874d2f26dc8c6ae711f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53969c7a4390066a4cb594bae6fb6fea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973249c2c03d81960344a4b2d86ac4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2635bbf648acac33fce72bfca42cdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d8c63f075ff4c728c0dda6690cf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2918f3274109e44082e4f411f0c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101cfeae56bcf28c41c09dc3051eaeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520fe4615e84a584408507a41513e1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58e1e9ef07056ae3b5c1a36c0ff6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa75d18afbed93060ef110bac24ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edb725d46bb99fedc31e42eb0c5ec142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efebe4ebcc4df30b2f042496bd83b2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5019a1d25f259fc32121661f511a13844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29960dbea16de15c58fec25f1604bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433353c57a71d5cf622862f2e0104bbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731bd2521f0135b9a52adea8f1b166a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a8d7e66fd5a4b166fc6254db1b81148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e02215058d73f2a53978e596698dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182319fd305a82220e1baded24c3f5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d2074feab3db49ad311bd1012f9ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c5e219efe7849c5265c80d24eea252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe0098bcf176c163f3f0660101fd3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb20a3b4af5ab3f1d73991e8b395054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9167dad371a55ae212d7cd8b60a712155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295118b2db637bc4881644cf15df323556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c8dc8ddb4fdff46b288849d48bd157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670c1fcbb6b65434fb59f461c80bc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dbefa3a819c3600aa600207eff36759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b3f76d9b92d81622550883c0e78760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb4177561fe45f19b6baf1c4d0abc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e882f06a2e66a2cfa0d0cfcd71bbc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8514a392b8f3b3383cbce34a475f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25e3cc86a0d48dbadec236f89c16a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a7444fcbea4e40ee8e1ac21a4e51c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16670c49d8ed9348707fab988ec7cd5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a55a771f44be6d6dff3e0f496e7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cdc6f7a3df86244b97aee30b7e28a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e9fc4579420e3d0a3010dacd2e1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8298d4f4bd018242de4f4b075044bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c87ebdc32ea16bc74721bf397ecd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2119c50a72d9b463672ff6514d8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27935857f91463886056236a51a42473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b261d2a94cd2b0ecfbdc924e3810d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eabaec753f319874989d3b83afb4c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b3ea236e9794b0fec809f043f8cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc562572a42313288d4f594c11236f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793718917c4ae5be4dfaaeba5087024e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc1a533bd4a0826c2174574e4926af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad2fbb7c5ce4083e52c889dace48180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ee70917d59f3027b8709870a0bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457fa8b148acbf52c7cb6019eab1fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462848068ea95058c4424d2abe7837683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b1c66902b34586ae0ea35b92f18b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d808cf9e9c1d10285ca82ab2fb2ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a432beaeb9142dff3cd452a334fc68986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0107ac6354f58dccc2f1c8dfa4eaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602deeca42c4beab1dc1754dbfec6f1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36185b9b982d04fa99903545d8479d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd631e91f3cad6cf19b7eccae044d55f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4158b4a9a524672a9bf3c97d5fba0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49329740ebb7cded3265906d4a8a7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b6114f1c0b20b7a350c25cc2279f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd37aa896077a57a89a31443def8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb0e3d37d010817506b08fb7b742e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c857b3b28ae0396ff59b9bacc0faa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecdcf5d92e9bf29fbbe29de2100cbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f910fa3781d309c78fcadfda58e6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b51bb6b1d234a225dbfe27430ed3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fbb6fb703b0cc405cf24f5e1ba79c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293df1f07f65898ad408103b4b4a91b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ecd56df9ed2a3fcc9ff6076b5409102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21eab0860f6bd18f51739f2cce09feb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9dd8c4fe467760fa3383919fa472d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e8eef8a7012624031596b5f0d828105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38911a360b988ba9338e308098fcabc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142c8bcf68d81a0ecd7de219d257b08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f819e073695844c040c368812dab19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834ad4814a621b28c26edd86bf44ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ffea1166ab4577a53a0c9c361217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a346f3020eefadaf7b7621efb632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967ae89b12c7219cd9bb2cb23c744ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36211181d40f4a3171f89fc6d4a56c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca565c91bdd161edee7df853363bf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609317b4a0075fda05f4187a0a06ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628898b7f933ee222dbd4ee82e71aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefc07b6c3f2b9edc0ce43b8c32b62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229904ad969922feecab6dce76184ce3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed22d43c66d988fb8d9cc47a17fd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082305e804cb5746b11b5a19498030c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88564746931b447450a1737318f37d89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366c57dc074dcbcfc34f4fc8eb23f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03cc8ab98468ad50eb9a2d64d87dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adb61afd24174681f5568504093833124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb452df7c24843297a9f39a190ca1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dccaed3c7b352b4c264c31aab3493c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec2f6e66fb67441a26108f6adcaa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059e6b0ff28cb319a7c1d39d4c5143128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89b5d86f5ce00a6fdc864b8188cdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d52a64bd74d8e545a1c1cb0aef3c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c85561f834c46c28abc75467dc8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2eff8f6d94ea736fa93c98ffadc95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc249bfbff5c85da60b13c1773b71e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a26672942c2b6f3e90f7c8fd83e1f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4a2e254ff851ce2ddedabf60372a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb43bd23790368acd2c92a8bed5bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21541aa42060c746b93bc43497ea75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1f0c2422c8e35a50d3c034d22e909138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ae63e0c97d0edfe6120c3392496ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b196086355866a261a4ad55e30796140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd3421cfbc5ac5573dd25c1fa3109141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab79af7c8159930f96e0f38cf4f24a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e266fc3209a532957a688cdcab07a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17031ad8205371bf7e907b02a860b9a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8138d0fcbc62d5f362b7d77080b4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a073960d51d26f112729bff9d7eefa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1dd3788508ce690c7ad4b2617cc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715298056079134fa6e2e8c1c20a07c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1759cbd7d202c63fe2e3ddff1d5dbbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ee2708399fecb9f82c0c2ac06713150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203e0c6b08c9a40979266a40d089218151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92896b14a786596629a6a78bc85ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584be07164ea79c295d267be16d181e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a727e4a3c48e664affb7cc8121ad77154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a4ae3f80c362546961984172bef251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931083d02570f3c2e6238361145a4b832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3687b244ae65aed47a59eb6ae92b263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c876a6015f85ff064c7da1bec7af54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234a2e993e0b9ff1d0ce82d4f65d5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cf096b083a916d5eddba235fc7416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2085203ce4b46289b0321d646109307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937380241282f47f11c1e00ff80fcd548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ec36d54223596bbdd8fddd56f8089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c3bff53504644060eb7e64d6b3d5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3581072a333c6cd350d863c5fd84d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5837db468b0519494bda14dbfba83b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47f2274e91605ba63e29a3e7d47b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc243150ddb0bf481d29b78293c70214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882cd1d18a232fd03deeb916d576bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123bc2118f309cdee733642a51e8f1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce1cdc5b343fbed13be07b123dba417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3496a4c167a16b1a55cde2e8806b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107757fbe987d1c965c0f16dce28da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee35396aa20f9eec7def6484bef25220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee3ae76722950280ae1c3f91ea0eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65528af6a13d473c8644758508aa56c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7eb1ff94817e37f32e2f76b8139823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a65f93aa7f12dee98512f5c7b86624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0e4f2ffb4f4403551f4d8c4e056225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614136a032a0d5e102c91a8dc769b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a312fc8bc2071f713198a73e85777d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57fdea34793d3590d6072e9b8f10da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae8a6c5548649f75bfa35bd3bd32b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a76124af29462d9352e347354d225430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13d883646a5562d33f499b85e5d9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba7e10529ca484d18058db7867e95c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91498634db403b7cffb85ab81374294433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afa35647d14f2143bf1e7b01ef84834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d424bd0d69cc5509c3649dec840de0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde973f45fd19ba7c0e43f65ccaa999f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad354e25821f67b70fa3ca0eab7ade437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195ff704a62fa60d29dd266e0136de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff59ea5680f363b5d68a132a01b15da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07716fd8fc16a45a432bdad1658539bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68bf15e9b3015c0a061cac60dc3bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319eab918103c5890fc75d74c49cbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d06bdb60bac91851974cccfbf353f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99bd866347c2f594344095330c4c1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea69ae05fa287bf3e1006a5565f3f4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef2ee83eb9fd63451bfd2de6df15c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8fe440fd4614124b4f75a779d74347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e4e24f72a0f730b6c5baf61ecbca948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee617155e4153cb9777b6648d7ff77349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafd7fa563babb32c6d2dc3b2c4797050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0fc9fce39c822d18837c60ecf9de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cfd7a116bbf21fca38312582470952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91151b1a24aa65baa777eb717af57e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc13884ddf3a969ae7f4a4d5140c9c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e4b714e2726eaa3cc42abf13d218055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f5ac2724d0651827172ef1f4326bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6a39d629eaf881abe9fbce6b6daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccabb4f1b3604224fb3a3daeafb694158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f0dfff4838ccfc8d7eec63e8e53d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36401ffcc08a00d514f4d4904dcb5f7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e019bb994f4e6dff1ffced6e56f8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0661b38d393b2a753ec27acbe1db7cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d18a021df3830d05319371b4d6f93063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e27a04032ac2fbabc1decc038e5e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368bd131f38fc10f8e52413f376f44965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795db3c6b9fab5e0961753535236e4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb5686299ece8a487ab4eab5ee1d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b2e8c6471f7b35c6840750e5154a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd79acb52a3c47aa3e30f3d7c377b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39496daed58177051bfc44b34ea6e82d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378008fcb807aa1190e0390ba3a99d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f6e073e179dd3ed1db0458ce1c7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba584d48eff3b3102d00456060aa2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892711f160c18e6c3df1d0dc335ca174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd6be6bb3264500a8e30464c0a21775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1be2d048739390ca13b25be67d3c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c864771ffbad0d72d9c89b2c4edbe0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55579b657b676045b4c5ef0628f2a8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beab1727858459c9a8e00ae4a50984879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265937859d5694be05fa96afa6f5790a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea67780809cbf6428ba7975a96254881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114417bb69687cfa676eca88c7d67b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8e5d609a2563c9c535469f62b7b4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8447cb7092d917ca2c5c3732c830984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a027a0d44fb85362a31cf26ce52f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cede07703f959c99aa2b7a77fe6db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcaeeb902194fb41a629edb43c662787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d68e0302db5d8acffa4b6517bd72a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284892c113c35eb90874c0c3d89878d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b835522baaabbb0de29b962b31ad83b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633093beac168cfe57af60a80d51901d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c9383b8b97b1d0e1c6fc872c9a29292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dd015a2cfc17a46e4fe5558024ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae01eead73d9be354e9deddd7160f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516cd24196bf3e735ea1b1fd5b8982495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fefbcafd16992b0b54019db190b0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26b03f5fd8e20dc3253588d53146897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a62f3677bc58c56cea62e77a6312198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9eb4c2861d2611f2d5cfb2b44cb3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a77f83da2c3394f3d27c66c5bc305100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdfad376f1e976f09e6db4881db7ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e6625ae158dc0cb7cdfb043d8d04d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a27d3d378a9c142093af0d950ec341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81247df859907b4123bd6c17d2a48d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3b834202501184f29a3b7ece209b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a485e80e6e27d3fa2a9187208c88882106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4dae0f37bd31035d313963be65eab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fab9d1ebc4cf1043d15e71efc3781108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2744765f5ffc59864cb1a3e9de87fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972af4756b5da5ffa9050332dbaa0ddc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43dfa8d238fb89a9f306c620bdfd37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270cef9eda03b172129c15950e0476112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282d94b446d2301084e5e08e098ea2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39343cca65fe268fc208a9c86ae6716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa77b4da1f03b1e33248a31856b8cd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e158ba85f8e51bb80c1fe6ee8392d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5f5a1fe9571db16e1e20df0c14fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e1539911731f1a7ffb5e84dbeaba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1934df466af81c095d7875e589179c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43433f28828b3aa83ccf63a8f912b88a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbb623060baecf31b55fa0c49e05f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bec08e4dddc5406fc5c414277ae92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8af930f56f80e20cb8e9fe570ed0fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411e0fb6fabc8ce1585f280382a94e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33524f8697fa08d2d9b5861fb442fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96f6a30cf9cd3b6fb5f755fa67a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc043b9de619dfd6f4b055df9cf062e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86b8127587feada8f18c08c3b4fc72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af22daaec35ec645589c983ea9fadaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d41c230ab908f309addd70a49dac48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e63c61d0dfa698d3039bf7e83d7e21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5448ba346251eaa824c4cbf2f91f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918251a42a8fde32522272be004f82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c7e93384a66fe254e9f96e0d14bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aa6315d703c037239b9f08727a716135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1736451b245047b0bbdf37bb5edc88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60004676d77440534922e3cbb71faa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad7ee4aeb1b1eae0f6835de5e3ef3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341397e58a3c6dd0c3c156d6a1bc35a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914aa883c48c17f43b25737759f44c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acc4e594cee1f00bf20099da054dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06cc9d4e99a30951a5fc38477355a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db56f2814a17b3c342fd725c5b3fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6334f4ea1b18ed6bbc8ec05b4333144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68bf790178b73dc5a2bfe683261a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a34f9ac6ab380f71b94b6c113ee9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdca645ede8a55abcb4c02cf580855147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842501eadfd782be97385b5c688a7710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d725118df99836eb994a800cbade93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96954e451bb70fc309e6ba6355f67c7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03aa4709e0a7389c43232b39c204d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2669883a212aee6cf0e05689008a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fedfa0320dd956cc434ff4d1c2e76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878c27b153e9e34882d955d952bad6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>