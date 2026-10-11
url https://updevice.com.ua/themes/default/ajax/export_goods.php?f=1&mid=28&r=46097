--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865efebf6aa90a9dcc5ecc48212d95f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554dace3a7303426c90895044b5fbae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd6aae853d28a49f06e5d537ca43c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27196d20060440a5e64f3f077a14f6cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db0d348c1212a9cbcf02aa70da67df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70c2669351644298401b47821b7a326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c6e2019f1c33da6f1a1cb54438687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84afc8941a1bc371550b90d21963b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d97676ac70c35da58c701e439bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d269b4d901fb9165a27ea4cdba93b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53a9659404ef8472baf31fbadb56711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a0724d068d371c1da51011792a2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3594b1132577e62e60541c310361a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2e8a341c26650f788ae9230513d8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334db2766396a2ab4412c52f8f16b32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53864882a4d0f212d5214f59b23f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b89dbf588cf5b13ced64a58ecc628a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955218d8872fda9f8a60df3536052ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f8cb35207794276b08eb4c983a72a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d753a03a81b556657f8e9fca264af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2873d5fdca161b4fa9e53e371738a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a78dc3ae9436334b07de2c3f1364f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f206966d4f1c2df6132ca614c31323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1455ee0250fd23703db9f4b59b73824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea7243d407e5cf30f055ae7ef765225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb375e59bcc708c5a122e602e3c3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068de6f31500865f7974306047426d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a0626d908f66be0bee417b6a02a8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706650ac4a31f71fcbc2477bc932943f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac559ef61c5a85b41649e28c40df4d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072dad1c5f431f33abd441c7b05df0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a73d3912e1e68093d9c8f31ac4ba232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e171757bce9edabe0136138842e6da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a02407ef3b3ad488cba7d251651ac334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e36e12d4b987658d3605e43122343935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53881f124a7f49687aed422583a75936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6aaa60e1f9e69f1376bf5f6eda1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc22ea613429289812b1a852cd7ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418444a494feb01446a4155faf4616e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4ce52b7c41f22bdcff75877878a9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d65e339bcd41ba6e9acd32724e73641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d89ef95f10256365459a2280aa82342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99362da14ee384b23840ac18776fa4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db1007826d99bdfff9d411d5c48fcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660149c26e656440737e0d8305bbf4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5778a85bb9e325c1b825b8612cc34546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c030d46c1e4881dc119beb410afdfdc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1734e10a6843fa755b9ba372945bc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e53460ff699d0e836232c058ccf7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ff2ededf8da4ee0f13d79149ceb2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13fe5608864ec03866137f3f13f3a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb56f089a80fb14fcb2566327f21b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f49304bfd4e5c531797f5d2f5008b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c13ca41c2213e723b37ef50cf195154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ff894f270e40c1756476548e4dee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd409ecc2903d52e9104367fb54d9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26faf971824f2678c016e1e6c02403b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686242c62e84c9a36193500be563fd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130bc2946bce7725d3faa7497507c9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaec4edbea7f41d0f76d2cfcbc25ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfb2500cb3c54740a58526377902361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833a25da62e4648859ddc428e2ef5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3bf3554d02e63099455b2f05362563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26044baf60742bc45431c540ac762ac464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae9174c75608481ea6b4cfcb3581c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c4c7f968625373850855120e9e6f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5be434256dcb3cc570fff60b4dcfab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd93a6c67ab0c538e69e4a7392b5ed268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ebecca4e6736b5fa16d95a5f540b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df86a4cd6d42820c1c4c317f7c1a3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316109b8d014018d5b305c99eb766c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5db8d5a6c86abb55f3d08db49ade972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd8329a96c42a75f0b3a633b1fcd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521202ea00e621e0bbb9b3fc3d89771074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a236e2820a7e0c5b85872499beff6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1c93a9f79d37af5065f0a1104062876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae67b03c1e860b9f98e6835e5cf5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326496e324402f8ed993d701cbbfd57d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3841e5d1f1067355bca5be7696fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff7b9c18c7ae634fa6d6cf391b8b9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f50a1f81ba3d90826caeb73054994681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3d19b79bdd438bf86db983de993d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d05b3a1b51148234d3e83ee6923c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8fa71f25f7ddec5a2959ac2f6daa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c8ccc1de51c70503670dc0289de1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba6da6160c6668a7273767934bb20a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9932626c33f37c3c2b163951c6dbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4714f38d6766a98963165e69b4fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9de65117d5abbc521181a0ffdee7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad4264015b99591c357ede0ad4f06490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a7f9556f1d9d9135ffcd1d602f4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee2e238d9a186aa4a47fb30ce662792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032c588c3a8a68f9b579cbc70dd215193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f720ec1362de06d6fc2166783402794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d970fb0ec35faaddcd4f2ddb1b9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e870872c6a315d4505a3a2d4eeb22d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaab650ea6523ba58aaf715dda878597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67ab6e40ff9c399d666badca2f44398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81f4db32f70b5b97758e1914629f2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab471b2e17ea03fe1c4d7fc01281d82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9a127cdc4ea4d761674e6b1d8a6e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7cc08dd9dee5cfbe477236ddf943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578db5224c5d0119327525d353ebf83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff5ebf0b7d409d7ec5f78079545a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b75422559fada8f84890ffc27c2c54105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d43f7efab54823571e6eac0ae8028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d6b1ba668915fe2b8698e767eed5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab9a27088d8c6f45027fcd1320dda0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bd2a2491556784082600cbcdaaefe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a05c350eb938f937f809949efb091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893864b6bd516e0521b4b2b7094590a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612cca41e7b73f8ec8730af2840d700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f5d9379572f82af5773b66a90770c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907380597b93d15541fe35d0ab4cb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74130e98e2e57e7acabb60a110580bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c3ae48e3fe356b0c217ace67a00d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a09f212230a978c60aa7bf34849b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a9b2c4eb78c7d51f2f366d9aba4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceee8ca9832aaaa451cdcc4ecbd4c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13695755b7e06c9e552208f521f4cb33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761be9944cbfd1639f6ce08e7490f10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b3aeb79749c8db928766d8f19c89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9d5f658589b9dfebc87b26eef980f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65eec43647a47a0733c8643ea48999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbae1e51e4973216a41e4795f76eb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df61c9d15e74106f64a833ac99804126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d986f99234302a332f12e07c3835d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303483657ab8d0a5847971f971e0a4b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266adc0ff3ba483fd9ab6bb8f22bf150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99487142f2148b33e22757417689602c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a268571f13f5ebed3fef2afd0b3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368611f7b2713e03c23d68fe6721c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e14dc7cdf6a769f46647c12eeece133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbc7a18013fd43a130120bba6ae43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0b3e4934d00c5095df0ad62298d6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54ad0dcaa35752e6c6266cede3eb38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e57ad7a95006adc35ea1d2ee9760c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55e0fd4674816868faca7a8bfe73ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f8488c5a41d089772313f2c9e6c4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f3afe31e16f3f98468e3fdcedb14f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d1b73d5ba634e9ab313042e29c42f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b03414992eeeb59702c37bc74ba88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99191784fcf49a896bdd4c34957e8a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac3e69dfcb1cff94fc3f89124f9ab9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5d624fa484d0d045410bd1db404d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9ed262c5db9f1ccf6b6004ef6a28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7181789aa0f3065dad54c8931c782147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a5f2673d3377b4af55adf0dfe984d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aef86a070cdfd4aebb8b0b02bfaea9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596b86424d1e8cc12e37cb606598278150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c702e392cb6b14073192d8b7eb19a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff952e9d9385ac77f20dd16a984ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902811e48c1fe2ea390c26d5f427490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621e5b31e8b7ab606ac6edb7473e181154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbf30d306a61ab9184f6b452d45051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af1564c74daff491cc4176ea55e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7af609b7ceee54d7dc38b06a2b5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475e974795909379e7640a4322f51f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccad8388cc7c1bd480f89aae65e4fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467759e2177a2281f5d63447bbc12746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd51bac389df87ebd2bf415d39726d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a994d72159f4610aefb9a4c762b83c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656067d33dbc7d4e0195f29d6c40c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff70b60d0114cf409c0f40dc5847cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe0fdf2692012174ff0e40ac09fc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01218e4f5542d24d7bb54cb171d731da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cc981279560e5aa4d476b90d0e20513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8ec50336f4bdbb289398470d324914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7add0e3491f617fec4136410957b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e7e99e6a5b661c97da19f300ed92916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7789c49864ff301151304e5e722f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6c54a0805e64f22e72ebbe389224418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6e302de1f8556d6b98763bbe69cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee91c77b8ae8d0aae2a5ce0cf492920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c00ea901c58e438d6cab7d52422721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bd78a1b258c1d1b92feaa17dd9d0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e853111e7df7b5ecd316e6bb702bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d9ff48693f274be31e54f21cad95324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b738ec33e7cb2d1c01971446b28b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c0f23d019b8bf957c4b6902c4230726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c8d97fa12e4a3e7b22ac42ddcc1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb0e318474c1a936e193d84b9c63328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3046b58d88698618f7d2ab95d968d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df128b293df0f33f4c96998fc61bce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6755658f071596547aa5401d53e95231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820974b9b3438e271a9a3bc3db2a2ce732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdadf3264e954a270d530f596cbad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b310da22d21b1747bd22a73feb17de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0932c6887826e6f4ebb496708bb0e4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57eb49b8a2dc0df5fb4f6740f9973a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f7401789509b5d4701bd774acf3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a9fa2a0b12d6218dc7f3631b0666738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d234349433a5c3f4fce70aae8f8e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d83e0cf8a3be27d591e20ea035a9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19474ca6b6953a29d8acddd129e2f5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b0bbf02da674d74774c30e67652942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f05d9a0e65fab8dd2f75c52c6af26b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347be9b6f1f50a925d226e348687c6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24447846743d05ded1dad7e57c24d7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf46e94af403487f7b30bbd4b9009646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1eb29c24382bdadc9d710b11ec83947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ab9621f3134506c9e86dd9a224db048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee54cc82f48c5e9fd0eeabd6d83884c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df0690db4c4f3d6699841ba7f236b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17a602b213c45b04e08acddc6994cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bd586215c21dca4bf49e49758010352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b546da846fa65e6c02cfb36d89e9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4592a63d9995779a7f1b70dfede1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d6f2ef6fbc5f04617a4810387a5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8592c2ca5275702f493999d33b1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e50bab69c73680bc3069824db8adc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2ddecfdc95bc3a3a92a7a7c9c71b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564d99011dff1dbefa21402c3d0d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ff30d99dac3303ff902ab9af6b2da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b08c95835b2328a0d414fc6742c8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8ec36879631b1bf9c7a4f64cd7b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b534e94ef45e39e11a347d0392e4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3b4812ba55d932c9acf20e6b4400d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af74506848eaa0b0c39ccffbf5e386f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ec138cdc1bfafe26ef053785f73666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c89fdc6a706dba5ea0c4de2ac9f7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96d484da6bdce7fe2e2d83f26e08068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257267c487f9cdaf129ae93658d4fbec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a43b87c9b43c4ccb47173668dd1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c65a75f6a5c3d08bcec0cf00b6c4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ee0e7d33a3aad7281de3eea153d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c22409453837c68b35ca093b76da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f71bb0c025a3c692fa3d1bb713d99b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675adb8b34ba30d0d81fa4729ab90e5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5a88fbc7c157214ca0163a30b5ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef9edc566193aca3648fefded3c2f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b704bb324c363df018ba703b676c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d104947a1c84a9a1380d8b788f8da079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53aa7c29a2766101e36df7f7fa3ab180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0926fc5f0a0e8261675caf964ecb47d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89da210e5ce9a64349b8e227092fb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04043013623170e4316217c48d931483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05934836ce8e77bed4ab829840dd65484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f4a4b21780d23413ee6211daedfa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a16235723869227e1030054ecec55086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce45b36277ecb5860fa7efb181a40987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801c46371e27f7adb44428fb359740588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b33fba54d1150686d94af0af2348f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40837708736ec85f6139e2bbb156af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad36c38a5d537a63bea470767203d4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95419fc4f9183ebdd3989efc4031ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694206a98199d420215f0b06f734ba593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ec97e1408b03727b99e7b53142ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c411cec68e405159db24236c66394d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3871beea1e065058175f8e85ae26c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ed9f08a57bb51bed9ce8b54a38e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295aa2e388103c118fef90dc7137a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723546eccfaffe947b55b67b3ef0d9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fdfec2e2102711e8788d0b7eaa788100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e50cea99b2c0c6deba8507a36f6e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c004d7e914f03d4223859e5a345dfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef03dccf1eee89a445e627655c7577103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e02167c5d1cf6fdc67fd656e684b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfc158cc60330ef20908a972269fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235059204b2db9703782f96418b3b598106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f80a93a7f54a76c8d00364156bcfd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7306498a010aef4e0441a7e0e73a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4422437b0db089760da4dc5c15b64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc8dae582b859949e45a5b89919395110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839f8f063ae3dc0d4c17c476b91276111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eccb6d398dd102ac1fbda01fa3149112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b76fdda8dbff5e9b27496d57bace113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eff16091130d54683d244112a3178114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f04c50ad01d2d04556d6916dc272f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4393c791a1d0e20ba9617d9429cdc71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ff880834f95c6d708d637901b5c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013c2fc004ac28e98665deadb110318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f494f66f19ec33a999d3d60cad4a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06214e9c3290dc9e67495cea260b21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fb44ef051c9b9905903562a0674f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c979d7b931ad4725cbd22cd964e2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c36e961eea2b3f5184bae667bbc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7a735c86a3c212c1d37442eb49bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7e2ed4ddf20a1c74a7610aa11676125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c32d0a4ccde2cdfebf723d58ce8d87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3e4ec73740389b4a5af1fbea24a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12884462c91ab4c70531a46a583620128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd65b63b1d108888d2da61def2548129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea007bcd3bc7a0b294fbe26deea9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f55f6795b62ba4a85fcdebc2db9c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88adbe9e748981575e8308064458d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc12542100b90a09212ab0a3984b76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a177f6c689b43566ec7d21057e79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe9c37c8aec12d6bf634260927a6aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e58cb3837af6b08bd15cd89f1cbc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1b5125e461df7432c924f56e8446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca3cdf5b35c9505b18b3cd0dc36814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68ec87d8c1abb0105fa1cd6636935139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e39342ea15f59b9dd964fa5084dda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a33de473017ae0dd064dfe2d1f293f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ef41f62d5679b5c925307240d071142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7593689fd0331bd5cf68bdb3853f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3405a188d2d5848ab8b556a255742144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072541712b43fa49ec2d17ceabf744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2d893db73f40755272155dfe1eaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1d31205ef7d95fe7fb5ea8ed55151147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15594bedf1900c952320cd261decd9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc35ee9f68924633da644752178bb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843f988163b2eb2c6a61388ea61cfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd78c11ff5427d556425f5bb34fd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194809ce6ea076338a989a94ae552fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366841962d0584d013a4a87e3d6982bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fdde1705c4a971570a6a1db13dd27154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>