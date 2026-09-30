--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258fee1249f054e8ca9e468e5223cbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ba80e5f5284d2e6d5ad09d9a4ebe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140b88d4cf2030791dffc7693a5e2dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0230bee09cdafb89f89f7e464c9b3164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c43b3ea41d13f466e1fbab6ebfd8775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfffab1802fc68127e5f473b9f3e1e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a865e89f414695ee6331630e5dfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c65f083f4db1cd6a65d61bfb54c9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41970f3fd822941e5055328f00e93599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8fed5cee1820daf4076a587748c7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c824da29c7c429aacdec8e8f237511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30899e70f8ab8d902163264a2c5f08dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365f33439cfa78add26812932e083a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02adc5d4a710387769dbb916a98e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384075b49694e7e2d98608807a668015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275f171dea76ba1a4c4e5436e2d79eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343d3c78a61060ad2fda0c127c67e9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e069e327092a6e43f50fb4560933218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760790a12e71ddc5f20c52040a39e6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24127b741b7d6f7214bd4d3561f4624b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6bed5f9b55635e81c39e16cee7ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087a1d01cdddd7c7ffffa3db3d3d6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3470dc56e96433bd4455a936436623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44559b1fdda5f25e2706a3cb763ebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd6e31e6daf299eec663fbf0cbf7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547fee5e2637bfa2fc27733888b50026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fc32ab5ad98510620dad8ac05f9d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6a9e2db5eaaa41df8ad88ad5159528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49f80ad32960fd107062ee7067766929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b0b29147b536805aea4d1742372530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69d1a206655ef2d2e6f6619710597531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb330a4efa353538f98d7411017bc6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e4663876a6c016d94abef2a75751d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f13ab5f369d7d67b3f5428c21110b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412104b36049de0551cd1bafcb7a44e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423987761435aaafb0b064068f6217336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc98a5e1e95a2e426a8cc1852550137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06ccd1913d4453286467cff30fbcc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73f828ed10507139fe7403d3fe4b5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd80d6adcc65b90f6035e3de678dbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aeb20dace9d8eab714df8aeaba25641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff96acaac0786dbd565b3d38d52d0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b125ea32e71dc6c9655d8f664533e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d12ac45ce95a32430c4405bd7cf5a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecba53a32b87e3c525acdf6ea83cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a78adbd403590a8d9db9e8051417346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1a611701aff0d5b0e21343a250fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9137e2385ad8f9516e4fa738b02348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eaf97cb7b2d33431d2cc2abbda47249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5f010abb4bc16e7dfda46d3e45ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e596b0e7da440c22eb3db44e3337751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029678d61dd9232c505b79f4f9ce23352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77c3f6a08ed2d7cc461f3b82e075553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5dbca61a6ad853fa2fc87c56d39454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b0f47e6550c98e981ff9a832a9d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc29599521bda6070c79c046ca67e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b17fcf0f5b4fa7c6dd6e756bcc4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483ccd9fc18a158f6a4e1b057b0975658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110ee6777661239899086502fda778b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91272efa491acf83b767496a48a1b0fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a18f63c7c15622c9dd470232864dac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe2c3a2f814d9511da5077cde16b0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec6c1f1cd796ed6863aac0ea431c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e71a005cf2db32524dd24078a9e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defcb001d47b62820708fa81d3c4e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2645a43a5462fbf691f0668c028166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6e60a5f7a4a0a98df713c7bdc608067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a067a65c984996741a0f2f1b2bac69668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355bb72ba783319fb731534f0a1579169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2bc2328b6274fa2d122424c0932fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86d377bdf9a4a1f44e9c8f9cbbb6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c6c1ae05e42a3e5952d444695e06a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad202be2ff2afc59fb1823f9c5f5e0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e6da04f12011a7efce1424b4ba2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a0e6c10d94be5202896f2ea53f65d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89988867949df756fc005d3cf1ef6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1807e57a548ebeb6a824f0c6762837977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060f7c5f5dbfda94c105d2d496422f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c90be89a8f43307815b826afc9b7579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ad1845fc7999983efced05c0d8e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed80bfa06d92eec10837c6223d5d1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584b50bce05cb6e69922c3afc8c3d5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ff4899366b2407bee88d7b5aad81583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c489ba69eb1548eeb1069ad449c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5cfdb4a069ef3e3774fba3034613185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccfa02d1a4a84f4d0e62032679c0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a27c787183ad668652477b45d5a3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598471ff924d65651427d22bdbc05c8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaaba8e8b5e90359800b58941683fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e439d951a098fd4ccdf168fdada7f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b8717a9e8d6af0939105359cb77591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5535017726fcbb86196ecfd1584987392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153eeb0d8e357c1dfc1c2767b4911ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabcfc4e493d91fb43396c11912229494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f21c218ed9231a7145964762d7f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91631795366fd8f09b45dd6952ccd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0fc2864b0e0a7b7bd069d3b06fd5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3105895ba200e2de4fb7d1fe6c1e46f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1390c435a5dc78ea30511a2ccc3cd7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ad84a28175441415c5db23fa33560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbc390600e9b570ffbe7470c3c85e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be837aad41cfe709c19cb41c23dd5e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6bf195d521d28d312deca7ad7bb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460bb5d6ba4d3920e1c5c37bd35b4f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef35b7ffbe9489ff1761336957ada105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b432449a6b7b9f7f89fdd559d34a02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210074a2a8f4a09729016a9d90a80c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b71d1c1871b98ae6e2d148f664bab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82657bffdb748cdf463cbd1ec96c4e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754eedfe59f8739ce489f71253259e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa08f6ec0a70691102ada4abb55b26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265b346b359af7ceba4b0c002bccb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91bd1b41d44c1ed3939ad994388d68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ff5aabce90d2a767b7ede3e24649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc93246502710698b290676a61386c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bc27b60913642704d4e5541a59c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7034a53cc12daabc7f3e8c5f1e2f62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c95adea793beda4ad2db6884c006f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be37d85e1f291c4a2fc91e6ec5d5b41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6758f487468ad4d61912b42c9e818120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a1893ee4706b422fd67141178078a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93b43808a2d95f7b2019fb12577ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f4405499d42b67324d8cf2bdec619123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413c2ab57f57184decc7159154b9115124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83df87c76e37602cad5c237dd27b5c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b259239bdbd33bbd3149cf8adc0a3e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8051e2b71e457a728e1648966598c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12859e17a68934e9bf21a6ec74dfb29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21592cb6c30534be178f812ea6c075ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d68c40b8af164c5683201a000f4ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9989aed80770c32c9407d2af74e93a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2836c30def751dfc38ff03958ca3e1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7d32673945c0be20c21df1b0abed5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409fe70efe437034135f96daac773ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b676ed39a6a314097b1a7fbd90f39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac51ea6468da0b208dac3cc96d20e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c60f9c3b307bc85efde2850c317a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7928baf27e13bc13baff8dad2763ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328c4119d2a236056bb79aac475ffac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afee696450535c72bbc7a266f5c5106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5e924bf2b062cb5bc3d28289c248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4840b9824bed10bdaa20b952b842142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36626312c3aaccce1e3937f9c27e93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e093d50db17fba5db63886691229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9ae06620e73a8fbb3def13e80365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086d67026f89fa109c10d35aa7930e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3b8b5ad86d32a6e4023835c867d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db79088f2a142b804227677b343766f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf3bb8e16882051531c0d0e72289c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e8aa0df4601fc61f30aee97f39e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb47f8f9d7153005c7b3810b2bd70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1576ef77bdd701ce947980f6a35b3c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c089cb26e6973ad25605e49d3a1a107153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921c0f3736fbec74ef29f0d76202f1a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbeda953207e8cd7a9c58cdf0023971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea706d5f548e4c69260db72adf5024d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61a9534aa0939cc0569e75cf6bcc9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ebe2598f6b3ca0e7106dfa49637c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcefc8fb0627c9b8756ed9b3fd800115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47da10e5481acb2eabe775069b2066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38dff7884a7959afa0e394e4f4c8057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baec1a4d31aefce4d3fb29e8708da748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd9e2f8051a4c3c79c066a7aec1559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaaa63bd989521ce6e0b2c00a5dc8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f435ee0a8c64d829ff477c1b6723611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18a3d31f7a8a357203e74ad3bd52612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff9f3a1623af5fba41d9e30ca76c1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cf0f624a02cb57bba6147e27a389414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a1ddf0cfca5cd31aede215f922d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb12f38bdb4cb35f54456c1130a8e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7e3d0ca2b5ac148882295b0ae8ecd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2284d8cea2b2e53979312b89cceb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471976ccda8554492e858bf6c50e5cd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3476187c63ce60e4bd732feb530e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec68549608eead805a5bec9226659d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c8ee542d3984e3fda14cba9140b0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92224fbacddb776a1eab5d1a2080d4df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf7d48c3c1494c79f8db5bbb4a168f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa239df23fbeb2fa704e97793b40925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7132cdf0d79a4acf3db531d6ecfc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edabeb727fbf4edff8418554126d3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a30a602f09df8aba27e5d856fe1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8c1374b245b3f1b5ca225caa138ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60c1dc84bb7fffe5639a791a4ce8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79490891bd672bfe4c303cc9b9a9c6d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727d36dee4d397e10568309e7701f8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a55b09b6eb355ea3631c05a291ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8db83fe1344cbc1de8ffde43b0a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1a6463bd7940d9984d72c00abd75035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf71ecd91581e2a3909cbd9a17c6cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59826b7f1bd8018d0844179d938f95e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4286ee4a0c29a4437dc09c544f046738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a4e30e7b95a252453a32d2cbb38c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66166f01437c63ffbba2606f455b8b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d8af63e1ad9adef8b68f20c8353e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa34c19b2cf68f7c688d4e25a4da7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bdb173c8c985afdba2c0ec9dea4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2f2fe29eedd2787099e19280af2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c65c498d5086937a554bbc25c337245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b22f0121d2bdc548584204aa248e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea59b4fdb90fd2d977aa8890063acf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce70828c6873d60952de27ea910dcac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466d95cd8a041e2c75b9475b9eb61d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92686c5d0d443d8c1b23267525427f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc77049cc1caf6994c210dce3253f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e109111936d002c13a0854010f45852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377a5ec3960944ac63cb9aff6826a2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41f420b1021abda4d023a3e7dffcdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ea934f95e8b6b70f4e3888f134c5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d31f2778e25d3c33bec08ddd55fbb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a3095e3d72b3c88534c0ba6b244c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d78de7d2c66c421542332fe81dfe9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758286113698ca9ba21fff8fc3cbe159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ddc6cc404ec050b99da0fac1bb6aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef276bd9b6fc25cab0fd0486a50b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627014b0877fcd3e7298b57bae120ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64647707132c8f71b2f1fe1393745ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a6698f3537a6ac144509750278c5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6cdcfac2862d98ab8395fe76d751b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8df121b14450caf14321876f3ae5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd14e7189041a3ff55564e76b1714367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaae772df79346da91af554fd6f26868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4376139f72b437b08edd77b83e63469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a9a3ef1aecfcd12f85c8179eb694270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2bd410a309f3a1b867807d42a5da571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699d7dea21093349d61f32cda349e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2733e276da037eaa6985e2be0ce3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1fb9020d19e8d5a1d784e0a5cb6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc48e360ab9fabaf468b91388d48e1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb81399b5bc32e68455311562c626b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f726cc6154246fba97e0f9c03ec71d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9614c67a0cefdf17532c8e42a5985b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c1ed8d1d6f66475ece1b2c7c383a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8b8a29e5b1c16504a0b919beeaa4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf0ece0863b3f722e3f8c7e089c67681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c427c08bdce0acec330547bb4c3f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ea0d8ed5c56958b6ea35471456caf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dea998fa31caa0d307c34f7a7d4c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295f2ce00bb2948c6551a1ecfc927485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5718dbbf9c46a597717a34e1e9691786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5c9952e7c1a8ad87bbe4bf43f48287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2f6468a8d17c7b6f71942e19aa7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9bc558d602cad947d7336f725de7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0cf767d7757678b55b014dde95f0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269405d361ef121fcd5711aabca6a4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb4699b46295b213fbf2146755afe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64db6297d74e4ad54843a7b62b4f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7cc723c07a323a8aa6d356516bcbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21e746f541d5ea259f7ad4515bd4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b920c6b44799d574f621e32eb4fa8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb71bc68fcb3330ee3f21d45407a5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf268be0e69a6f8806cff9ddc1f0f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b13ac611100247731526c6c49dfd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9963cd2882b56340e39c9e715812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70134ae09bc329f82ba461755a7fbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e00bcd78faf760d83fe71a2dd117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeadb16760f4399fea210cae49d5df4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc790f829650c796cea0e35eda85ff4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbad2fd272345dd83e1d4c56dabc20b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab95c6188a8e8dd873bbb1f8ce10d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d90ac90a7358e8c917685ba7d95b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8e95d7ef57f793c30993913ad21cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d03b315a215239719c90ef166714109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6de36e816c26703910be82400839f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4b82b5b40ee2a4ed6f04283901d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf481c9b4605b380b79a2ed1f164845112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83150d823beed229a266b54ff0503356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff12897fc17440ffee6c49f93851bfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee75a383a67d5b49dbd022b43181f31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bf6ed788926e02a67653f5aeb37b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303c606559d15d24ab7b0ad3f68d157117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd246c5ee17aaa6b64b5e82c114dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cddc67ac5980ef62e428fe774131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2464179aadcdccda8147002b0affb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a94452b59b5b84a9a1a7b64d7e265c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5a215d0dda9962f7debd5f9f837c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97619d1a61d17e7bb2453051d348e058123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008742426fd186156d6e1ad636546e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47d52cfa1ec3a169ae3e1c8182357b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f977ed6bcbe36577bb2cd3601d8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145dfea571eed7cefcd8b02934ad0b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9667a4aa265bf03105f04f1527b08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d115765d82a322fd524cd5ea67934129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eac4d7c230a5c0f7e631cb62062bf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f19c8560d702a96e95d6ffc66bda33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28628e01247dd3dabd1aab6fc2d31dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e81af9ee056a3bc7fc078a9ba38b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193295effde18c9f9755ad20cdcb2633134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037fc679cfdd19faee6802e078be3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971621a4b16f75c32bf426b08d27134136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73199a6b72868c31d6229f1117026d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652b7507adaad261a92352f2fd588b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ddeb05b8c8af529eabc1d8572584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb07985f213d1550717d4c41bee2a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714019962148540098784819169bf80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5f51c9947aab7c90a691daa3d94db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c2344e5c911ef02e219d3c5d616df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31712232af36eabb8da82df163b9939144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92a2fffa85ebbb2332f739e02e8be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9054777dde94ca56eed0ffde37df3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d16c6dd08116a55c3f85047e5dded147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd81bf16682eaf62abf5ff7746271b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4658382be33133e2adb674f9154c4b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f8f35f07c40b59559e3828724488150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef789ae37a13ad6c08a9d64a5d71b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c88204d5575aa6868c37e8e2a4b553152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06302584ed54fc23bfe1b33a0ddb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656518fe8e601ab07a1ceb3c9bfbd0e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>