--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8168d293c97912006bc5d3618159c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffbd59b802f492411e3a1f0998b6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740b6084e4c01d0aacf94c80963265c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a1aa266fbab6992e0194947b1f8de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd501a77bd5127eabc6938ae7f5b1cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebefb42d8b1d70ca816ba211cb541c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa22015f52ade17b2800bd1975d2df67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf9baa7a7506decdaf2f54f2d16998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf21eea4e06aa7de0639df7c6696c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c8113c46c16cbe73a0e786966af510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2024e4ad02209bcb3048241e7ef8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4c7df6ec7f7942da4aeb607ee33412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54698a6af8c9f1c29d6f0eea5b646b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338daada3ad8e645664753d7159f325d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad133b1dfe5c21d3c0cd069b9badbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7b2a82a30cfc603272306dd7bc9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf91d6effcb678ff1d802c0344dd217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10270c9b443aa35b019807f132d521b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1988b51710e03c55cb45a93fcad319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19ae40c1d77ddbe045b89779da991520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22948a061ff99806c22808262e286b2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7bf2f3a121f66216a78a30eb9e5a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c09cd1dbb3229f51970a18a0b1b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5db8fa040651422091999a47e4f7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fa47f4f777d5ea90baa17a521024525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd54ae20af7175c175eca73d496ee226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff10bbcdf9ca8d580cf6bcd9d6ceb8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c344a22d3473a658498b2526a745c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1cebeacb07b3a61d1d9b386d4ae9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71c482e2a373a599fbdd2786c41b0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813d8280eb00fc0ad4868c94464bc2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105caa2cc1a888d237431d3f2cb05132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e6025e378058dad99f23602c4298a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde323eb3cf803138891e6e6083cd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375052fdf17f26533d1691d34be19a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b1cac2b863f5e8f5def6e74d23ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab823665f8736ea2a251ffe1f26fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5f1ba8408deca10659794d51cd55a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089ef11f42d009c4eaf0a553315f4b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35e56dcac1922f22df8880dd2000e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc7397d9d10715d045af4447e262841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc2e4bb18fac009368dd0d415df9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204a5dace59681f86f786be2e73e2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756bf16e8c11e1457edbd350069b07b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db4e0f1a74bb42972a8da856380bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458a7ed6531b9c0d15906b7c473decf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d331092c1a7f8bcf80f3254935680e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3689682c03615842f376aed7716204248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335accd92b2ffdd9ccfd9a1a909661649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712944417d8fff155e43f26bf8def9d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b480904e6690e5c36d5f16374472451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c2a0a62923d792977b62661f064152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4b1cb2f809d80767bad3770617ef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366cd1909c8078f4da6fd8ce40e237d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb1623443627ef0823ea5beb5b2d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e132c96942bcdfdac28159e99c864456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e371ba0dbd2e498e150cfc4c716c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309aa90403a296210dbc9e94d95cfe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508805dc62b4f304125e75f94f9fd7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c178d9078c011be096bc7fa8283d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff31762be11504e138e9e479e912d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b55b4434de49b68d3e06de986cae3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba27b3ba3006620369a31b1f96fbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea2cc8d7d719ae644a9b28c5bd68b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846e75be46e535346154df21b9a010b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16052cf28f50619942af1afa120c3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0045af2921aca2cd6cebc21ece7097267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d6a162e9e86d09ff08bdd81907e0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c513ad1cb28126b5aea7aa8df8d93e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311192dd5107cce0281080c9206e829f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1347a1c2a82ace4c24223957a16faa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40560a4426126050bd93b84756fc266f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb267e9e3efee3024bc2d06d750204973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800933b65f7f3f980a7906affe263f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d315d8e7e2fa98d6df31c4dbe4cb29d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c50d667014e3fb48227dafa3ee23476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa308cc7a126a4f9c4251db4208271277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928756e2411a07e98c8b24fddf155e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b1e53ce788e066bb70c58421ec1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889da7cbb0c6ca33e1279a2981980b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ce9a9bb3ec5d9a5424df3cdea36ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756aebcb70eaa2a17ea3d0120f6a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44568ac182feb261edbca0ab4ef03e4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6489b6d3a06030af3bd30f2ae5cf32a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbf8b98a8a780d9ccf781e7504e1b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b5d50d214f84a590ef82ae4fd0e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579dda3441479481939c2a8bca61be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379db3035dbc6b5c1f87465db01b1dc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f68d1803395fb810f567bd5173fb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882398cb256153229a2250ead814efa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf6e99f4533a388064c35d508379e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d4e48cdaecc82792e596657a411192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd69af3b70271a50015efd39fbfb75293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8596eabd488b3e0a28ff12bd65e3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6853a8bb559c89619e04ba68ea6dcd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd2bc3aa6d8a2c3ac5c20bb41911db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476790e32e4c57401cf4c26d1b0bd3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1410ad7d0a2959be0ff4a22e60a80d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286fffe5357bde3f7cca81ce00c6a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc19922d52946af8da4ebb6994dceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d74a479eb6b2c0474fa22800e89a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a53adef4638dd77251f1c9e29f28c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257949b763588b15904f97f0de4477cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4432ba4cfa17772e46f746f0d913a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20be6d1dedc25efd6269fd6f1d3ea3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48138041e278527ebd2a79c38b587193106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab70e7ef9f992e1544acd0dfc5d23a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3820b5c555c844789b0c057a32e14cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01295cb29d425919a709fda2fb5391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f884eb5d48dd4b48e15e081679aecd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674b332188a46d5282eb9231e1e54f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea04976d07c66e687e8217a869ee27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1e351712606d068bafc3ca103e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070458df71bd5e922b3f024be716d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a216ee78a1e65312ff3ef9206866649115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44286d4c9c7a2f21c652b139f5952a4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271dcce05276008208dc02c267da741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e922427f7b52c3be6ebdad2cdbbe8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa87f6b3586607d0dbdcfb5846d591f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8319b26f9135020a3c975f6b7af54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7253e7df584c702d38a84cdbabcaa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef4b4aa5d371b9378317bd92be5899122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7308f444a4e49ea3a079a898dc9ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707986c03fd236783c578f2951a194e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1dc8894cc1e39af19f86f447d8f95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c47c7ee2a30688971c84a1925edd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab31fa85d221150ff0dbc34010bff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fe61f7ec7366b8d3d9f6021301b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27f46be91fa70f02734996cf5895d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4420fe39d6d6c95a6eaa9b199c37b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7db68ac5321bc54825217c1d88e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9da8fbf129303783530eefabbfed8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a9351d0dea026fa65f0d5c10e154133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962d3b9b2ba4398463fe2325e900a4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e726871f5250df45399a991009f7b2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fc6e3ada6e3be150aaa10f7fa4d1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042bc68e0eb0665108a7a916af6cda7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182c752cd2f209b6cfe0b8b12c0df15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05357863cd84efd91a083d6804acf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4891bbd45f41231fe0cf2dcb8fee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cfec2a2c583886133ab6be230ae38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda64ae212b9d5fb87b6ecaf926cdad9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345cb880ea7c4a963c7111beeab72b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ecdcf7d633a0b9c321f5d317df3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeecc8af319a6ea1d325b6de482434145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb82b1a940053aad4740bb8ec54583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962de5187588b11b053db93fa873dff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dfbbefa15d59be6377128dfe12368148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449ab782cfca5637f8ec5ca38eb33f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24accd5a92ec5c4a7d6fe28c94ab0669150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e253019aab0ffa20dcffffb2ab5a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260119e4dacbd2c86428964e2814958152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb0931f9328de8b8b5e6517276453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514b30c5d28de8ebf59e88d361edb4f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06e150b78da4fd271312688a828c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba57db0d23be0730e98816674003a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75b2dd1a4fd08c9dd0cf904254e0ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048b5cb13bad5190f5ae4f682e96504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c719849ede6d9f8f5ee11cf619ead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6b9a17ccfcb6ac7162e674b4fc0556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074f43ed44fd0059dfe5ce58865b887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc70585e25cf5589cf393f2e391568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b59d1199a92ffe3647dd8c8f3f997b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9332945d181b559b6cab245101b7ee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bb4bdfac9742f2c3eaa39fa346d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903cfc7f4f27130b18b940b4a8346d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc9f5d1b29080fffb361293e487c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177542e7b4faa85bc65b147103cc6d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f8a6b9ed18eface0887fd3952aa4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24067888c94b4dcda12488fd759b9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0fd3969780fc1b35a86c58183ef4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949416c64760c9963e640ebfa965d36f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699fceb126edcdc02c95c5c3dcfceb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce0da02889ea3c2d30cc23a73237820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98a7b0b4be97beeecd25250f9ef82c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63b96e9c4484e95edd67d1331d650a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02092a4e537733977e3b2fa84f8da0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef57f6e0d13d3b6b6f401790a66e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9565ceb4a1a58da960314567572f69f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d2b6bb9db561f37c3e7eeff0f355726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e3f203f1eec56592c41dc888f342227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d86d9af2b5bd6bbdc7151b4e260b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cde7fb2748e38b69794a26c38e47829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b00b1d0c549a170bd99ba824a25c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1d65246f6d27e7c23fe66204508c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb73b29669d6cbb7e882ea379233032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df740cc5b57aaf8e09d59cd9d0ad30633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02d7dc34dab8dca708af5d74a0abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874c4f32f052ef1ef01af9a41e9b16d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38346025d1b55cfbf4f9ef774bac86ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454111c7a782cd773cd5841960ea7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0c4c957b2c9559da8b7ac4790cf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17d39ed5103429852d75bbda2c9e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847561ab06ddfac025eb9a1e8b4b177540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd67b36affa65390c1f7582ba03bbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3f3b60cc46262b36d5f8173355a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98d2c752c5885401e154d5ff54aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a4d68e1c4f457e28300ba150b245d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0fc27397b80280fced0c44bbf995d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2da7c27483c5035946fbb373f36946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95dfac0bb352c9382a9644dd2cd62247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e66f0cededc7f971f8f74ec3f1ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc1080e965cbe2d198010fd270d94149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28216f1c2dc8a67ca5cd96c77cd1c8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523331feddb37cfc19ba3000ca15e7d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a747d3f5fecdea1994279c562e698e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372b0ad6dff56ee6ae944f01063ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d884ea8ceb28639b905efefdf36e5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227866ed57bfe8f179b194fea1ac2a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4f59b529b17cb08d7a6f0a87567fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b99087e913f37da721edbf3084ab857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee81e6b28b7d2b0f34eb29e9904e68458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b29b278559eee6d515453d15563459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548b8295319fea8dbb237c1701fbfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dee0c9ae19e1454b3467506234cc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af314fed42adf6b6a26198793be855562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ef2771258a2497bdf4d7b9ab946763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eca7ecb2a87ce1021d5f63470b64964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475f6c8b7adef15c8f93f0d2378d5b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e007eaaa90d4649186249af1a40aedf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29151a2b8a735789628e20b488dc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a2dbd2ac323fad85bd0ed6761c28468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478399ea6dbafd9a3c239c74f2bce2b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc5a3bf0f42617f16da09f7d785bcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5076fb5dd0d78e994f7a681ec8679f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822250535602bb2231cbe923cc8594a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff74c223ce85eb8bf1f8a25a0e6f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7e0206626047e264e950efa2870174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc328151a9eb5338e572a8ec90a8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393fe8afc295df8b376f0547db119476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5395fc2ed7357266961c1f5d6322a2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac2f5ab267222eb67da4051595ff078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d097d09ffc4de981c4bc66f5e221f9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d6e17860d75b870596b38facab3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52cf37afa1f3b52118ab342d106a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd526bcb2ead2e748dcf5b6f332d15cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24843bcf368e31b3c28b422c3a1bd19a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c56efb061457c15069c1bcfc00272484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7dc02ea099f5728d989c739ae838a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f42c0229dc198f77f130176d6190986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1f52ebbd38c0d2c04eb9f58ca094d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb36a167a24089b64ecad61c8aa02b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3986ef58d123d4bca030a91c383f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c9bed8c6a249fa67492192d22406e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca9766a7bb4a95749ece4d907095a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6761cc9a0d23d59f075206355898b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1f781a8e898842c1e83bf96c4ca393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307d398862b4727ce48fb2a5784525c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306fe7c081dfd19ed5d1d21da70ecf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606b5bc237e22daeb7f25ff6c57bf896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc41f194e8f12462a233b366e69ac797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed043eff76a3a1f17b906a26aed07598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272866278764931807f4d0616d3ef0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1024990fcb513e1a4b9a69da92bad8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f10acdb96dcdd0474110bb992b368101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cca367b66ed7d33f5bf7381cbcebf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb9e926124b72093d94d3a6fe98988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8c9a44d0ff9d239cc3074ab1db7e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37596b4007a16c50382a620bf01e418105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dd8b5e671f921533f3e0a6711feda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d033e389d934f393aada566456a8de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dfa1083a9774001bffd348875d6fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591abb0bd9db47b71b9311d93cb4989109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41011944b756aadb3defe73bfd74ca58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1ebccc9def9c655e7cfb19f6bfd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9495cb2912555735ef165eb9874b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48983a71dd45074cc8fbb08e7d0738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba7d529be84ec532d84e2511422e57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7470676428de88800e107aca44c8ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20880b6399697519fe17a7d0b7c9d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a6a82bd15c8fe20d7a7d1f4827f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b7dd621d8dbcdfe4ea32d6ac5de49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a2bdd78fb8556b84bde4aa0a276a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37769995f0836ef212432f13d8c8af9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344fbc0faf8bec9f758b0e05dd73a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe6ddc9a914f46603ae6d25ffefa8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe395613653e0201f0d0d06c81ac848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f452bce05a6330932b2f83fd9a73b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afada2e486f3258d97a741d81eccbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267996aa8e383ec12254bd573cffa35b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac79c6ac105d450f5466f9e1d7cefd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accacce451b8a97d4313e5b2b10160c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386cc87a7a440b1746880c5b070b52a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0043fb96c02dbe997a710a0b4bf93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856dbd2d799907fa57cb7ed08527d19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fb972e673ed1536120f0523cfc8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b5cc288cd3e2e06d070eebcf172c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b63a0754faea33c8688655fc0c8bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8bcb79c55b04f98c439042b57e445135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cc6071ddd0568b11ff7028788a392136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50bc6bb63d4917bba565ade47a7ca6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf7334fcbcf5556ffdf48f54fe67c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ef5b6c0efadd771657bfc2fbc0e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6362186ad05d959b51734b07ce0c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a9c0c0b845bef2d085f31dd96a01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af1e1b852b2e71ff17f18ca258c961142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a29538314e684f9e38ccd2ca8d90b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b22514c815bb6a57c075c63b9bb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f03764eaab939c767a9bc741936274145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd527a9e472549a73d4c51921bf48fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45515c9294fc91f2af533caca48b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b3f90a1b741e1a0175a61fec649e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fc84f67f2aba0030595552a8ec792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f762935977ed0ccf7e9777f820afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468340260a0d32bbed1f0cb3a42d6a6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73797fe8aaf584f8c54bf4095b6f92a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd264ed545e0d2012264438db67407153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dd4ff478db7b83f7bf482717fc6ce154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>