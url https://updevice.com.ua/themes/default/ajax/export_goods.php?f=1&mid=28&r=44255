--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e537eb7339bf12e27462f1881fd47b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b67c6ca8b45d7d673cf9c9f951662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc5af3cb1943371a821ff441e36b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0574066135bbd989371185c49460e584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896d15f831faa3c4009d3ca981d9025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2193e41bc1dd78de256acae8bb188b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775232e67a0b9856e91d623674f2c527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500fbeab51e4e7cdb834439f326d7d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14800bf766b20536a8fe4fc5aaa10ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27ad5438325e6ce70280d944bb11f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387bbf7ce4b92c531ccb6ffa5f3ac4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d5b3594bf318d0ae94878a6a4bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf71122d62402d10d14dd19efae6ece13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a241cad1ff96793d0a4c86f24bcb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da8227fc133e83d0fd973bff6e0e1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a4bf723dd3f0553128d60e11fa18f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fee51714c945c7910826b06d99a61917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4084e52807071d10183dcd4b9160518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c4aaf3c3b97874742ca91547c65a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588af48e304ea80d85a75937e1d2bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b7deb4ff6aa21be2cedd3337ff3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b94e566e5edee6125a4538adcfec322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7903562495b80e497c9b9314e583123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09289b43102f331149073ac6e3087ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7034f47fda9b46479a10cc801596ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1045277cd243bc1720ddaf9b5ec76826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307533f8f24f10177f14837683f24bce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8059a197912e11e76949e8e1e51399028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98032808e7628b72bddb1c41238d2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4422c37942f515645cf5b1f885aee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c6541125e1fa50d70b316b4f0737b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d3e209fcf4b3da6323f08696f52e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639583e0beed44812c502cc03430aa1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa114ef0b686306b88c9c3cc61a4312234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407963404115152f5dfc67d2f606369935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d46ece159f314832f0d6ea2d0c4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a396b9d635ac235507e137bb2622e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bf9c82b7e5db5a62e32f996089b2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a02a77cfb03a4ca6fb556cc6750c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288474fb0eda070bcd7cd117fdff75140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4a4212aa2da7310eb37f049d510d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa56eab10f6fa66845ab3771cd22442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13131ece764dfcaf997e1cbe93e137c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688b52e0f7eca102c83710adf9c509044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac1cd9dd345f947701393192d0da745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a19853221dfc855e01c70d1aa097646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ecc1c06d27357c01a3bc54441126b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019e715332ecf60ff1762a68f54c2b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230a9c35c4951b3d1c090192190b3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7056b5b69047266a2dbf519d342bca750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f5958f48ee672583fa8ba289632a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddafe11d115ceba364d87ed48fc2c7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89620097afce0b56831f0ec33c44063553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ed04ec2a142f3e918f36e45dd89b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958b4d9a72c0fde6acb75c5db8a343d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab15353a90012bbba69a27e73809556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86f61960ad9a18c7d6176163a2fb6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51e0edd3cb6bc74425d99de0859db958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818daa031234e01998ad29fad7c8e29b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79802d69d5f5ed4c27d3c7a6fba73d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467365bd5d23dbc21621e0e6d2387e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ea45494f1acda9b17f1ad3159e1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcff56971319f4b66bd072e332837963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54d68bbf7459e5446d1a80343de9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d132d20affa404fa35e44f61b924965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f833e4019b16e7425e5cbd45d4ddd2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afdaa898dbe7bd7cd0c64156fbcfb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d127886d9ab9eb0968fb1b6e9faa0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb23e014b90549f10f3bced6bd32969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500fca5966a299811e40318bba900870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d267215f6bf1c5840bf7a062629c17471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf02495b6cc74e99a321d4f9af56972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaab36e679ffe68acfbb240fea3b4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7703ce6b3f9c848e032bb2aaa7692874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413c4badc43c3b419d69b8508966d0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1f507ae0d9ef9d407c12ae79814176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8657f107fa3eb9da48445e53f90e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab242c50ac9f2d50fb12d087b7d29778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964bf7dd6df87e87381f216f564c0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f24eef82c98907aa4938c8ef602480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660c5e4cb0491cad7bf6958f1afb29281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd1cbd423e2c7cb2ab68ceca49c8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ce25057b836aebba5ff132f7043683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98435ffb2e1c25ccc233401aebb9131d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a7f84b4bb1631de197201f2a963185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbd90927460d54f37bb3cc73a7be886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb57be15ce518620d2a0b6b71c1676e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e81751e3e2a35d48883e446bf74a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6e8085920185c5147284da7f43b5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12a6b6314d1010ec2bed64488d45ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ac081bc6f6434bda0a744b010b0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884db629ddc47e028539b4f9a4112f8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187288e5aee634dd9a9c0ae7d242c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595730b692388623858e3b43d1d5f16594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ea0a7854e244db069298b1bc0d6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa21b06b0c3c1a41d7f01a277a3406b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b635f5d53538b0c9f5842a9f6e46ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047faf2d7bd79091290becbc39f5aa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04322fbd8ea2de3e84905884f3875299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e18daaabad0588bfec759a46b7050b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6061de43a6b16bdc625cf41a2b93e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d79107127a7bec914f32b7920805102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22216526543687536727d5b86a711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a224b9719845d569fdfd0abe678a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0c0b06e9b398b767202ac07312d5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a832922b13dc5d5aa1a2f7d68bacd3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcff352fb37e56c505ba945794b93b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c22040b1f9ee6df4ad68bee23f762108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf8f3f31c927c00e53561f578e744d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b42d873c3fdb304165273d4117d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169822e6393efb1f20099fbfdaf4fee1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92be11d26c440ddcf4019bfada75bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734603079904c010eb74abdb021d7d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867966b39729141727942fa3ef8a085a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd677134517b8f36dca877b86a05d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aaed8af004d10829dde85381909bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26603007bf4117c4550c650c6a401fd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938397f21bfd104094ee6dc5c847434b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf0ad669c813df24ba6232e7056278119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539483a192bc627868ac2dbbded28b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b2e9914d2f960de2de2dc8065bd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f416df3e8e09cb6cda527929e5022e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbf746444fc58126cfe9091c62cf03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488657eeefbe9cf2d709ba981e23c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e960bb953b8de1d2637093564d660125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42cff5352849091fea006042d177b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc193e3931da955cb1e37eea8019d76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83d09ae718fdf359885f8e20dc7c94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f9d303d5e6ace6d05d847fc622cad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a08f61e128b4395373a95341f40a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9ae872cdb2f2ae356abe6b43155d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8e48ca32ae72bf7f42f00ec776021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024b7ccadec73a7d261301739ab473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a7c0eacce04d10486931334f87e22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be904a79525be956c1e4d1f62dbbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7ff46cd626a7cde58e740dcbb8ddb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567ad413d7206ec5b05cd9d8a30d26a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa134f797044361c4cde2d073eefbf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5fb6894b6eb725e23a54d3189bd0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b3bddbb4d0c4b012b6302d57ec97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2349881e2fe3100f4e150c5afc45f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78622acfe6b1b66f31a1422e7e28ad5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da29d6fbab9702f23a8ef266ac6a48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d177dd9449703b58e2f5bc21e7e58e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be682f9d28d7c956f2268d57c2d12d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9c60f6216d96949b8b78b735a62b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934b87e0c24089dd77fc9c8b66dc30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77e8d7e7fcccf8fec374728141c129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea4f52723ff5a41399199494e0e7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480865009d5b5f054196439998dd41de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2570c3314059e2a9287b76fc9701151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732a27c4deddc3f4d8a1e43ac6bcee6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66bdb64cf5a8e564c2e4649222507153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada19a77e684fcd623e3926f59e75b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079580b88148f81449291d5d20014f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b164cea4135603713355585092332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469fe29861371fc77b7feab9db264163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5cdf8b1e4e1b3a87de55f39c179e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180bddb09ce96e7fbacf4be45265595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ae4744ea817ae798f965dc2284f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46db5884c5321c9e668e2617a041647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314183a2799824650c82fbd2570ee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33987cb5c5609f59da0c6d1abd0a3ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10d149277024da6d3796201e21279010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062019d2f76a238192806ed7b02061911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37615f74d3593d1d7ec9f826bec0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896e2faf379d6b8a3d2266f0c7db8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7331d732265a957e499ec7379d3bc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4d370279c766197c386a54c9aafe115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635694583b3433be32a6c5e5443b3e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed471efa83cf20853b9f798faa6a991d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d601fc3860deb4cd5f37890f1af07318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209b37a6ef2ce700aa54c898f3534b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703369edaadfaf8097b32e432afd4a2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033dfb665fae33136c1c45d1e7fd45021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9f175703d152c7bfdb866d0925bd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb32a388358e6efe6d63b3b416eefd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8547936f602f6c4c039b00516393c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6437dee1a66aff525c269953dbced425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd84d789ba7590b1f4b3e9fb2d25e0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1244de3f0fdd165b5df834e6001b6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3dfd9cf3755507c5dbac6e84730d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca2da51902c4af5e30804a85a60b3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e124c1a8b009a84781278f628c7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3be08d01f10129572da98d2d2876a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7ec59427d0129eea5b763056e61032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe8c764232834a5c59ecec274cdc8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d70784c8194de52579b3df15db370b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08ecade0bc23eb1071ea507c1dacc235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81adca65b4333ede1fa12e9e634afe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ab985a1bd0bf3ae007f744af8be037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad20c9c8803975d0ad6a7c6ec7cb1b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1fc33ce2cc78349af2a3642d0567239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785012b0845b659d3b725522f64913a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5eafcd49b9071d57182bd24f7eef841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcd4da119f1578ee5be77078b4366342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956a6aeeb9e40b6c445d0523d79ae943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99b252c1f5e9a0972204eb6fbf54d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8232cc2879c52d4281dd46e64de37945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4de66264a4bd71ae8874e8da86459246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68686f7d29f8dcc13ad207dc2fa30647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b652043fcae187dff7e2e27cee05c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc960da976f1d1eda19577d8151a010349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12fe0465695d1329c782ec85e5fb9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc00292330ce4812bb498454afb16951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fef0602df02901cdec0ec75742e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3be2a2febfd621bec567ecd1e65c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df06da16917ccc4948f3ee72e4036af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8b25290f8868d178cf9067f7c3f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c9e1c2aa826223f732512dde59aa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff56f6f695d8fea3331350bf1a95f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a001216abbad443ececb8e6ce299058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dceb3f2039b21f2f6a4e06b304c5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5a4a0286d9834730b62fa31ef74160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28fccea3fcbd1b319bda1e0f15c5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06082739f9cf30414959ba6b11ea75dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171385bce1d5beff6ac5b82cbb0fb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba30eee1c518f653bd8c19d1013ab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c090526efc384cece27270d53b56b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa056e93fd0e2790e1bfbf33b541f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939029198a343e49599d9da2b76b6a6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475754887674bfd384f411148b86fb1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0448f343cd09a59d8eb573e16180a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ca7a960a7048ff472f552aec9b9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c421f512cc83c0e24db7a7ea8a123a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e3c1a44a61c79b86d975a901933372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a784521ef80258f254ac8338b4cdeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a0534698adc9cd9b81cf1df0eac674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44f5c446344d2c2ada7fb0f681d6b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6d5e72634b7bf3bb559fc3d4a29d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd862d9786928c7d0c53a342dcb68c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd25560b0c2643ac867fd8aa36c76cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b50008f1aa9363466c2f2b440662779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a22cbf2934ca622070d940c71d8fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727299e3a1773ff43e72f4ca48d2021281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f89522cfc337ca7ef938bf3a054f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd66499fd06b305d9d859a93ada4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e940c470244c89f132647973275b4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039de4c72ac975f57eb63905a31903385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f9060b97802661a418a99e1d2f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a70a2b99682298cd5081e9ffe916a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b40694d7fb34db9bee09426fcc29c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96205e343b8579dae0ac30061145e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c28ae9fa26531fe5294d2d5689cd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada780f938c4f00f7bfc88aebbdf9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f787aa4521d268c0a6952adb0a1b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721aba729579713e5417a3359f68a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b74c938470b5540ba8975378e2a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ab7eecd8c809c1caf04bcdb082ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ac3282cffe44e555b9afb30a036f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd363e62f8a8226ed0e6bd1dadde3a8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5445884a92994b64324b72015748598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f67d13bcc48e6448516febcd718a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f19585e78db7062b21b28810891c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec2002d0100167cddd347878083c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff74c2a6ee6c2274593157e08080b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9deb296cf80a37fdca04647fd6461103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a5eb23e348d69ccf165340250239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb84bc09a53a258e4768902411921eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444da17054f482c802e9db7921ea2a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd2b8024f5ce6081a74f873f2f861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b54f8c3498b32f91bb068b520460c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658beb1079e42a51fce450660fe2d2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102f15aaf3853b908b0d04df8b91a1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e542cf4988d6b80ce53368b8b01c077111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03099888fb8dd8b179baf7da3c9cbe0d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ea341e5f1d717e92f9c72bfdebc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5e626554a76479cd9e7b90107c852114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6e58d67f7d96de5f943f7abb59d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e919c9e0d0f865674380205de2235116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e817eb1ab3cda96dd790c5906664a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0caafbd8a82f6da29bde655e2121c66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85c7d0dd372c07dc267be4be04395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc41bfdf9effd242f08720f530abe06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44fb0597b01498f5c465a398aee95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa99c12416859a4d56e4026eda93a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3bef2a4a687b578e9739efa42ff65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3b474fe7130ba731c083647d6097b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02802398c578f094c594e9166cb4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d369489ed3d5742ac502e40a8925126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e9f368544534499fea392d3681d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c40f543e3d841cd9044c7a6862db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883ea20ebba7a1d0790f35d079eeff5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61045ee792c037718c02a6654bdc28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a4767fee3623c93b74cbdf65df1f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a622f492928ce4086765f6ca036a99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b02001214e54a464d059c461971c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0e7a027c0295553d3f6271a87a3db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6725fadb976785939a0ba6eeecf4e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82b361173ee140c9dd0123d7382b83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511aa78823cd5748bb10ec80b7d4f3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce5ded770f877ca005fc1023ea81e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83830436977de5af8a71ea7cee2d123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5243f20b95c1fc71f0dfc9dc004df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ff4c545c3e1ec727c77517dc8205141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774172ff92f77734486b7d1f14e2ffd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ed4bfad9b4d67803e45c8057c4b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c3ca7b16e7e5a7f8843ab02839137144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a922c2e8659861bf919fa7c816b925145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870499c2cdd4f7655a3156cb5bebe70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a01dc513c0883ce212606f6cf400147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607919e4837aefb5ef29d71d9ca64a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d47fa9be8a97edc692c768aba069f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7cfb70e95822261836755ba4e3828150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e82e59e32dc161d7da24d79b9ec5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067780c5c4a5454eec1afe28c0c791dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c55277ac4691d91e21d261f03c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b58964ec389accca146c4cc926d6c7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>