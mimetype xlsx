--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7b1d4c776656eae528fe91a4facc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46563da40c379567a9a97f1f886a5212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e96f1fcc48af040c076a049577a98f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58e19534106de7734f9a0ef0c574d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5277305b4ec14aaee7e88dc246f9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6c47d03c29afdc6adcb68e0cf7dac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb0ca9f7d246de0e2d15b9c0f54d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff154d6cc19925c969f8909cb43f808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147daba7e9d09fc7b57525947cd0abe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f5ef9eb7408a15de2fea73f1253910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e696276ee2cdfdcb5063de0b667011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c551986f68590a2801f4f8d620c59112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c9464c3c733a0c892c3239923e5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eee55bf70c4d67d4016f30f02ccce914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18bda4ba11ee63fa5128abc3162ebe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b273e47882e49ca96d3330d22ded816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ead77a5e69c546d5d3e4b19a6f4fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af4e6a5e74cee49da3376773664a1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89af41a745e65385f1d33a239f39c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e1f5d90e4ee25e6910c32005687e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557803722e7ac10b3615b31e53b0b4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5750387e2d46a421594e466b70e93722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c4fd3b77b28066abd1b7ea80b71ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7738fe48eef991ade58757b30f4c0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc5c7384e61761a98730fa6d1e6e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ff97b6adfe312569372528a6ee3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad23ac82fe554d3f1c5f07abf3f83627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e597997f567a869e0b4705f055b8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b679cccb00769ff9e0599b3bc5f0e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff95293c466eda79ac5ada420fd87330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2f2b66ee1a075452697d2996957c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93a0d4819f1719268bb089a6580ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7ac3ab4132c5b2c614b5027d09f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3aa3e6c76ca87f9e6949e0b5adabef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b8f82aa8a5674d05aa3709a1a39d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96835c669115392f9eb1c44d5f159536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203f611b0eff3573cdc9f5f192327ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177127dba5d0bcf92d90329f37249fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec7e4758fa8c0452e808fc7f3e31e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b5a8673373834befed86ee7eb0f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c86a40f0349eee0bc5af27ae7aa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad6cc284a3fbfcf62bcacce7d931742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0c297b3a45be377d746a8e4e0ae043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595cd2f40126e10589b114ce528a03844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f7caa4ebdd71ac6ea1f771fddb6be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308b1aaf8cbb8faede9921ee5b73da546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a903cf4001cd1cda59687f1bfb57747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217829c79ea6b0e49d7af23c7b2d8d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be46083c3e27f423c83f71e6d183b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60c9e38a1147987b8bf7d04b0939850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d56296e8bd71ca1ce4eb69c0ba5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726ae56e06665f078ec5b05cc4164752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c08cce6f7b98f2a2e1a67a76da4e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478b270f00957b50ce6b0b76e921ff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3973b0cfe8f90352629af04b450262a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b36201843e1981e80b563a8192ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45b88de20acb7ec1a34017af2d50c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1db31af6b8784768bb766b0c365aeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1947e801089fb085eee2ec42230d1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4101c2d7d60c394a9dae67ff545ed760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362ea72e55f21ba9a4f9459e1cc04d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c22d1f2aece60ccde2df7f37f5563b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09f8b3c661280c62e7c9f442244fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f98d1f2f58c3a7c495c03caa4e17e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e2f2f31c6ed0fd78e44ad7fee61e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ab12d0b39e502f4f2491282c5cbf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e97950c4c5381a58680b6fd8c944a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0411ea82fbf68959f9951711b0d9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d8a9fa3e6450d41c1c50b930d53a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a432fce2c408ac1dd9818130f2c76f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1232ac073da0d3d2be33850b828294c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953367151602e7985c72443e02acd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddecb4fbb06be16ca5b3e4503c14ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293cdffac7b4789e45e574e30a0849374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ca481d65186b2e414cc0a253699f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9545204a32a8b61f3e9d680272c9ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf159ae4e2fec572ba0e95f3db2ef2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1122cf2f6fe4590a9a590682c37578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53619043a3d3b0f13164f373c97d36679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f15a76de3f97651805a5e14378568880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f90182d9e967791832002a5dd6c37b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c82c2357d9368b0276006d61337582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b182f3e7458dcb8575ed0d4fb810ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b6675b79ebd0c781c7c2f8dd629084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdd5eaed98fd35851b70219f7cb2da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681c7b2d496c40e7cf0291ec21a591686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571550ff7a81135007cc918d38ae6f8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be157a32e084ef48a7f0f7878e34cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffb0e855467c50a70db12380eb00b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1192e3da4463eed200f3097b9931a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfef80ee9b15f195f3f8bad6df0af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022aaaade7e0a6cc09cee5ad3accf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab3deddd48323e8fb6c7d427269ee193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73508e74277071e47848b86cd1b442b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d15ea79464bd2ecb0f0888fba15f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976b761d4861a0438d5dc72b5d7fb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a0d69bba1c1bc4ea45c0dec2d86e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd026203a3aeba801027941a096a8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56ed9d190c194fb2659be37d49d35c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f96506ec5e8491bcded44bbb19355100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb72e5881494d2cc40ae952ef384a61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d174a4d58f58fceafacc122dd5f3e4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8852a45483abdc8a8d9325ad8c5afb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59efba1c79ab3ad6478757e174bffb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da122ca2fb95606161a33aab118840105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcafcb10815481a56467ae26231f45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c89d524c8b590a40c98ab7a57fffc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55cf5b44d9cfe003f1b17a765b0e8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fcdfcd1dcf536a49e2c866901db1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f01423fd109b84fc7559eef9e7474110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f24d4c4288a9fdaf15d7c98acc78d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e0437d397be6f209b02863ff3909112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50174dde5b9dc8fb333d1e7057fbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434c273d758801df262c33287e7e0ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2da7a4b74a7785aa16ee73fa776863115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368fbbe58dff47baedc10c30094dde1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c49f8e9971fd31d175fbf0b0797dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4eeaed40ddb3befa83e567035612118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d63022a024fedd534e4ac15d8f1ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680e9b45389d3bd75b3c39fa96a353120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229b5236687cebab078df7fee2f179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93862d6f47c96142fd0e997624b9b256122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c229fa896f3b0b390d185c09b29d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f1df5ecbe9e6c5e442cda900d7b34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d8ef3a8302ece7457a04197e03f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa384713cba5be1370ce04fe2d371697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f905fa54a3958f1e60c1b0fc00d5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077266e07406c11f197824d2fabdf4f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6007fd11f727c46f5a40572f7e17a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610753ab0d09a494feb4425b01b9e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f636ff082959669920bd125e5fd01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8f9126a4fe33d5666d4426e3cf377132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0531a9aafda21c729e23b679eed622133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6bee438982661272f8979ae98683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb083c28fe6ec8c71517262ba9184d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb183ed4863dd53fa5e8aba112db5db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d23acc3f4f7d1b0d80b23566fe26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fffea588ec35bb272f03d59a8166138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d51803a7f3453dc67c4fcbb6491ae9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96507dc370bacbe5d8371f41e09b53e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd8c8cf9fd7a252de80ea90664b44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfca99e6cce09a946001e0796bf2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc0c15c05cf70465af038ba1787c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a762a83b89f261b482045369ee4e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918efdafe33d376f45dd58748f70a51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673bd65425cc00b37d1b11ed899a45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83339e4b45b6d92413bf676adb510f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba4187cfb40a17262ec413372172f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caec97b711e18e194162ad0c3be4f36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcda9395d4fc674d94f56e26c2e2b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b662c34f897b59cf2062fce584e19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76491333f9709d3d9255480ac63566bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c1171e2cd709899b8e672d23a0e24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b84749837eb2a6b79ae71b702245b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a2091c03ca3a1f6f65acb6d7f22571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d36078d48604f675a7dc5e1556b5052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c4540f8b316bc08ce5bf425e00d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1b681c6adf7729258051b23db95e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454338eec3efe8abea2736bd36911de75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5172c0f8d514d9d757a6d19e1d606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847189b2648e82d60f1540d26d5ac2657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721e9016d54358d20a7a209abcd61e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45b5dfc0524680b297a1e6fe8f3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888ba6fc3a1f581439ad547cc7fa6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296552afa670c9a0db9a665ed52abef411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3dcbf1bbd5ed098942bfd188a874012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b65eecd40b7c259c8ae4650ba7f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734bd16769209f9833e18d8add70fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5defc9208841aec3593c2f96acc6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ebb462601e171515f59989384015516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494722e225d7c654511408ea0a096ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e8e0dc10a18f2bc43c429d24f698118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d5c1dbd9da0193b35c9cc10a9287219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d9c3bb291f4e94ce3d73a23f1711f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70f6c7bc0a977da5200daff014d7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00131e8ede734626c4d5d248109a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306d55c6f160a2c4df036613563da423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e8fb7ebed2c6d0a09771863111e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ad947b01669a8aea8c295fa25bebd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f06b3b6feea9c86e3e62a8a974bd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f910dcbca590c3c5458cb05e93c35227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e2cce00c04aff77c20af59bfd980528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279ca1befae1656a8d7f43ace5790d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fe925127770076393e2a67c5677530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37934b90409d6aacdda311326db2f8da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f86dee68c791e48bfbb9fc7465d2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b2f9ff4ed8c5cf54e03359ada436733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79da3574c7dba5ff1f655f596a45d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26bd00422e5166d45d73235594f5a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dddd0d7037aa2ac68b7163ac77207336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859e60d668c5336fbb2478ba38092737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b721991c069a86741cd8e0d611e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075ceac1afea4d23d8ddd37e5988b8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013246b41fd799b642f99f15ec1b2d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d9776212afecf1c8759d5ddfd360341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d98dd7da15f64e63bec453c128f1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66526862807fe538302a270a4753d65343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ac8e6ea5856e20b4748e7c2f6195544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614be317515a54c1a6f068209ef7e6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b920f1bb33cad98acc28e164d240b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49cebe4a27e814cf6a25c5c52290247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589f022ac58bdf3dd6bcba90a71a4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f70ae174a53298e4f149a44d53a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70e44020897641f39822401f2cb5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39987f46bdc80b840257b7f6f8c6b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9ed42eab0b3ae5d57c701e32c8f8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a8e3dc129cc9d29d3642c131dada653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9672ef9f5bd00246604537742990c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027039c876e24ae63e1710cfebf2c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7c2f5a5853c85de89bea92ed216b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a7dcec0634b9a34d4e6099bc5fca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb04cebd8b39c8e53e15e1b99a007658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd3f8e6d06f2fa24c186c2426b72a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadafe4973f1e9cadcba12e9be092e4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef974514265d18af8a6c7a1de2309461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce4403fefe3763adfcdb50b2beab9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda77c808449f75a8a7be9deebebf9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834faadfeed56970e87eb3575b7cbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ea14528e3f33c8c80a13af28f83865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2318aba4d8e9820e5b2abc13f03b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97d2237be96a9bd07a1a70b05e60667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ab3fc51f276c00e865db1242a33da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441776f51ad24581f40ed761c3967a5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107792a3daac344feb4793fa9571c2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76989f460ba269eeaeb7c7104768af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1cfa998e05ff30c9014280da5a1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75533d4dfceb6a783ae7f62294d78c9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408129b008d1e04821477efc1b4d93874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa6ef187ceb4a782a76fcfe14432075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55189c4818fd1d83b85eff2b9932d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17ecccf346cdbcca653a25b16c5f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684619b46525f859c99d01a30f2dd1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa30be2d5d6ed74f042f90e67f6edb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dd30c1ea9e7b7851c4a9ce64df1fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8883190ab57386a518b9464a9e2b4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a5e68c960fd770d47fd2d3a59440682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eb0f2a330085da47e0dfb0e28299d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80724ecda212d79853bcff159ca7763b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c5cccd008bf46e2778887f7b92ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa08057ca9258eb1bf9b6c965b3e2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b857c044592180757ccba9db93364eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188563214ee6d89b857ba7cbd39877d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd42b0fcf5123037c1587e022b299889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29aa80852be9d7015d640fa40ecaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78018bbef1696cfa2a47902d2d48230091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75eaaf6b195f9ffe1e5cb1e294497392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a82e0da6ee57ccce25c881157ba193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a60fa8207e0652cff279886c1fdb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cd4f06e89a275f888ea5d8a663f6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8088d5b74b00f843e7db613a5d5c0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b70640aec4df743cfc41403fef3b2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67502156e90b2a3f0aa867e53ac0daf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af488f358c7ff15e40fb7713aaeb4b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c4f051c620f38d2e7ea04b624781100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494ff98e02485a14bf92fa6c20f4fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd037c1efb199a064e0a546cc38b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbed9a9a631e06cf008aa78922794103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf253037f17e3ad67abec8b2376b70f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be5b402ae44d6914f010fdcfd6476c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f7fe3f61d97296384da0140076cb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d786d6c055c8c1619a7b336f32168107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311764862cb91eef142db3137a95485b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69a8667711ca7fec04a80c3ff4f16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee273d87fcd318771bb63129356658110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3069a0f33d4a73f62292bfae5e89b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb5fd399cb8ba60b64712de8516b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360a7ede0f74dd080eb006a8b28a88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca13e9a278963ca4e5b46eb6cccda6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063b143e6af4fa6c2012cebfab3b04c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c6e5ced8695d47baf7f1e529803e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301a1eceaf4b81dca521fe49f97406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e1e69daaaf9fda6a9aa2a1f6fb80f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511fa1a963d23241666a70e588ec092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61113628dc61140e916ba609fc2fe463120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3e79f9d16e02756a5cef573f29e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af854df0d26ff58c506884a2b4b3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33bec1aa4762834da1ac1a8606f34c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ceb21d0f336e4789ddc0351cbc55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec74729e3082ba88f2d4d7f3ceb7c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367ab84967c06780da866e5d990279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918280b4d4d3cfec7ddde0991fabd930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274859af61fa25727abb84e881e000ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9203c571c4da6abd2af4e163f258fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f77e1a68a97d40af885cbc3bb29a33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11c0c3dbf49bd27e1df2518db5eb22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e548b1a0a1de39066f6388fef76ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c894e1b52b655148c380913fd53d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5997d9a88ae6cd110c1beef507a3e78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561a037e282aacefc4e9bec7e862300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b66c2d68a252971710eb7bf770b44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6adb7b03e568c1f95c7e2f618661ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734486d956d6ce958b15b4ee5e409a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028a557bcde59f8ec576c4c6dd4206139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10abae983aef53b2cb51575a0779a16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abfa1b9bb6feaa2645475b7a0afd59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e8b76bc18453cfc907b9b1e11bf7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756132ce475c00878b426d0c361b999143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2962d1b7e7ada489294c3ace0b358ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf2f9e645c74a259b6ba92df988505145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd81413cd1aad3995e1412ba70cd50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b8569ce36074ed68859c3ea278f11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf5ded9221d14f253ed852754efa4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c58fe7d68e4ab6f01b625462f2395149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310066faf28b15bf793a892d56990b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57750eef412d70e266941450d61c24c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa0b85c7655c5aa064e02fb0f100f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6df95ac40549fa3c69b4f27e7dc405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e586fefa79ccc8085716a7bf815e597154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>