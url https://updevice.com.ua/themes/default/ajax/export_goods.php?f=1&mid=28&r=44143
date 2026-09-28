--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e5041364b0c445c627ee3949234431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171d34f8517c0a03251567d4a4acbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c874fd26a6f719938f85b4b383b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b999b4769b7dbf6baa25817632af24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697c2fe80ab1434d2ae6c548af546d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381a83aa2a13ef92dd456d43fd83166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307f1d2993c78752bea570b86b5b7ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86307d4757c893ec7089313db798f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fbda7347c270bfa73c5f29252f5319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06022bdac245df445cb4eb5bddcce36b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e173e866ae13593d428a6d5c839811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c6915d2996e96da3d66f65d3004712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d188397d24d909e64b556a7e78b848213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21dec1a3faa6bac62254b3a1cdfa114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fde87ad8282e2186911321c2349e0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e01644e50f2a82d16042acd7c5d5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef0ffa1986ad30a386582fc693cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89850d8b1bf6a429408cf688c89096318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a790452055d01a20dca55c1ea73419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88d3a7c09e2ea6159c2a90bb8b43c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742561e818ba4282883855decd67bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af1ee021b24a7a57448a9e3371ebc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa383c5647d6f40d05781630677c3be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdebf2bcaab70b773cfcee9df68ce324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7140c3936b8afed6393a084dce62025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e353d1de8c7635f9c3872eb2b2ce126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2930de6b441dbd89077e5fd8d39b6d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed9a0f21e5e5a584156c5554726eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff0b0d3131d49acc19e287e1edad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55394e85a01695264887ab0998204fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791479037bd8b6c87094c81ee8831a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ad0c543cff08f4254234b30a7a6e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577781d7ba17bf575317739900f5bd3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1df4d5321596573d45627ef2cca84b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077012a85c151c754d8d963b96f22b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d1c4e7857f27aebc1df529088a54036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbfff94673c378396c7dfc3517d8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ac268ef34911d665e87f97c023d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4295bec129163f77d29dcba65fc0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2016342de57f7390d9a93618db6aeab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d3576653dd0c17423cb6df76615c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c48fc5a30e3a41d3423a89a0a08d9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18ff71e9d647036d53a32983446a9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc39d0fca20337aaec5b095ba759644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f9bd9bbe034d0d8221cb053639c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc74baa0be4583884a187d31a4b31eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf68f88597e371197f5ba1c304703b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6693ea54d5e477fc58cc532fd1296148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6842b329aa5c0247620ac4475ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8abd8b30c36f98122af6f4245d5d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2c266db47d47ecdb1c588f06600f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d4ee9e85337c7ecb1f047be09981752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcefcf2cafdc2f326027de55d2b287053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131e7c7338325679ade244abef227b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c31886567e47e63f3b25a58b562aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02be6cc271e287df8708b59567e4c0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d38e240ca26670767be66060e01c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0a14eb19c3e6d05c60a02ecea773958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521018eb3dff9a2a1e73a3f180bdcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3325910fe33b5ab0e1a849817254e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea06e1f0d97ac481e13e31dda1c076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293752cba694a4c2b88968c8a0f724ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df648bc34f4c4c68781a9d7b9326063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ebd2db0b21f85f47c6099aad6420364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a937fe653917942c61bb32ee08783565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e983695e66aa7ed6ef279fd513226366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cecfc2fe097bf71b4c695797c74e5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f393a189f4c7c695809422ca95bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173016fd681bea4fae605a6a6e48ce469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbde81b689759404af9697b85685f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40068939a7d958e37a22cbe75cc16e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98666c65abd4dd82c680957df84d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752fb1f037e78ba512479be1553ecfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa07816b39e51bb66fe537bb2a88c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018010bd34977d1fce91badbc57d19175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac9961bcc2d5c83b3d3673568642d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c42d83c971354ade6e7d7b39d6cbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faaf0d31fa10ade7ecffd4d9d1197f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7479c758fde723181eab2730b1b5d9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac0dc3d22e2521859eca488e30ce2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89407eecea4b48d79e6843cba502bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93d765ff858673d426951bb6b151982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77416e63e1398410933178b5f2c7c66683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e17a2decf86531a47f998fc34ba5e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b765a5b91703f80734566e0fd60af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f98d2eb8604ee382b10a6319d99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386554a17e190e55407683592e0cd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db4614e01a31ba681c82562341c8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cc5edfae127953cc52db29b010c7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8058da4e437fc8d682d52bd066b92590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb615600a17a8a7ba1bd23676d635b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771bb462bb9a410ebe5eead7e8208a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d721fd348eba9c6e3736225e4520e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad67e2048f821d2a7a22c4847635394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efeb31e93f1b0e4f76517631706be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599cc6e10d80865f3488199c7a835e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcd9747a1e7a7d9273cfcea69c0b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0e335eacad72e6f5fd7305c8a46fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40a95f5c94f9d85490688b342f214e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a9c025a765a757ce4b3253c1eac8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7fcd56b674e1d7738e5991c3feba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263da4f72a60a16f92eadf83e473f8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13f7368b92a5ab0781e8780493b6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d82ac60bcead5ba4b48df3bc6bd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7670ea9b8f88d3d38e45dc53e1e097105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53809cc78c915f653cffa5fcc855095106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf24b25d4b36b54599ba73055b941e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057df63419e729365faf6f03338a57b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e700c413a287bf98dd9a250b90acc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20366bd8e16bbdb64e8d452344b24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5269ebebebe5690c5f3bd8ca0cd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ad58faa8f86b49610df79984d6cd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4735424f134ba94ed6150acdf5b3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21a204aa50448cf056739e7f151442114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d730a86001f759d7fa4c9859a4b28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d457311be904da99748e96c4d26f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2edcb42ac1c99b9c7310689e3c6231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f57caada81e7c0eb06b6e68947723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dce8debbbcbb76bcd51d2b9c41155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546326d9ae292cc615a961d9ba6795d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce648dd63b8373ca95696f0ac1064121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429759c8b2c0c77b31ce9e2f7d1c1f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c7044eeec1c8498124e9a7866ce2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcc494c20893affbdfd572d010eb3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bddef4939e3ed56fa0f78671da237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0705e703361bc99277cdba5432f5f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3c6a907d9d46b372684af6d9debb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3f2e82ee8912313e8f6de77c4b960128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ef9a4179dafb95c5e88a321d0b6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbae8d5cbcc633da36df2bb38aa9ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3df568530d3fdad35aab4350e84cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87ad04f18470bbc80b20b30bcd8dbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b3fcee633d6098b58402ff48a37f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10b38627181ab44a3f2eaf9e548363134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a012fda130ac677cb99830835c65ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e943da140b16e44461e423bb333af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691577b6b45e82761ab2c66a5fdbec24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4373de9c5afd122b215372d58cfb7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa70278f1a6c7f4d6a96d9e7cde92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc161e74a01ff4a631cd43fd26267a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6988e9d3dda7822a41fc55b0053ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d77cec13bb248ad1cac41446152c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d0c5601ca19f00f4d92c3e0fcc9c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666ad5156603b46f1ac390985a39b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8017eea8e06168db8db9ca0d6db24d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc969f631026eacdc28072de975a4eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e00d0a2af00a8da439c8b8f355319147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6f2ea9baaee9bc8aeebfbef5236f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e89b8b4ac0e5e997ee221322b42f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b67e97625fb0cefae57dd40221d7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb4d712aa6e8846aab999e85549824151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b166d868244ed85463892e87dca5366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bf61b6e7264e57697ab59c08ffefb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275856b132a9e6ce5d403885f507bc0d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0bba7d7a23bafcbb230999ad6a9dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c30c00d543010886fcc9b7db9bcb362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b01d7a35ff244d4699b34b85df3c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ff3e83fb6f6d9a54001f57a76d114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2256b7002e632248ecaf9a2385275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690b5e99ab9f257cc539304c4c16486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a946c9913c8bed51bffd55af4c797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fc46bb49fa9bb01a3cc006b6b82918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d9c2ff3aaa39f33fc1a90aaf82c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e067fea31da0ff1101338a569295dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf4cf8058fa42788c5d80c85a818c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebce601594598c6f5c685983f3593a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436773df4ce5793865d747cba1bb37113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d2772321fc5a51c8a5706b410657414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda7f14188cd320c5b2dba688de67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f728109d333f2aad5eb47da9497cef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0579b6c4598d2f1433582077d0e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c809e550b598ee10dde3ed71b1a340618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710cb6789e40688f4d1624ffa26c6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7592c093df48047126f3520ed9662ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d4cf6fa86a3a41eb1b2ba8513e1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781b142a1797b654ebb9d10128364c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393adcbcd3689a0812815d2517ac392c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc216516cdd14c9bb7202f67e228d27324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e085c0e8f8fb654d21514acc389d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6fc2ef6b5a0bc23f8eb4d79c039926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb9e3824b155cba1f6851ce58ab7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6944aaeca18968a1108bc90a9d5127c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9adb40ba50db1293a7346da9571a3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf87e3b5a575250bc7173cfc6be21f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e99cc979efa324e56e8d9f991f5a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0261f5343be62f26d7d71e4ef1e600e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5335f65f78e3ca8afedd508eb89df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf6fd4be8eb63c5c9ade7034e6607734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07996afb064532659241eb7af0002e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c2495cb97dadf3638bf69e0ab161b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c428dd6ff612964669226b8c5d9f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028863635521c7df96ceac22d5ac82c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b9e85567c011673356c22daeed9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fceb9ece4b2713abd14bd5423cb6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba94ede21158f6f607e6885e5244d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4adb5d6e5461089e7fea930065005a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f8e32675d5deb873746f90eb2afa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670d2c49aea222bf562d3ae8078c9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111adf8a553ac9742e9361325a9bece345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d77de446b19bd46898f255ab38e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee81cd6d778cc02a1fb367cfbd865847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60af23fc05f26f6dffa99c375c575548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e56cf50633292eff547049dc2774349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629902cb28e4b3a7b8c0f4615201be250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9d671116d6ede7b5f18b33b7022051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7143e4a005584c785b62b74e0504652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b404c3b778e653c421e515a9338ed453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f435d80c80621d225afcb71d0725a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b80a75d31bd31ab7c20e12ad0f3d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1c996ed99ea095b6e72a6f590c1dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0500d8626a18f3c88b55944a2b5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7457ad2e660e0fea70a09d16307d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bab60a87d0ecfaa728dee5b62d0cdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e85f6a3c7fec60e50f91ce1d74398e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e907a814e13cee6a958478e2efaac461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f96f4f0f2fe7b88d9908c68e9d7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f65a5fd674dd133d2143b806a1025f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb043c85bbf95f0b74cf8cedc5dbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0454d8959ade6ffb47b85c341e8d3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354ae557c943dd6348956a45a6cfd5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc717eb19be26c5fad8a161c55ff9cf467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d819ef275aec5763da358965cfe78c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed05aafca734f9e0c7579ea4ebbdc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa04c3e98246965706acb6aee11fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a90c54f4fe516b4988683b7b4a7e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41164d8caa8c53839058441c2e32e2a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427fadad28a5a79f4b40eeaaae840d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ca2671b45b202ea3f2ee0e9172a2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3a6e7bc3da32e151ff5333630cea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88406bbbeee3d2b1384bbbc1ac2f5ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a063c6b9ae69e8ef0bfc3b9fad90077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511554fb3940e08eb178e5c9ce6aef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593675fd5b401b0965f51d01f629805b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d3e5136ea2b2d9a166ac49f582d1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ef5f61c620e54b05c57c155e0743d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc74aa2fc70b4b2cbf61a3376111f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3043a548ee06a9fbca8dbd7a311df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3432b76e48fde324ddad93c54f27a5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdcf892eba47218c4843efcd5c66e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1cc540d6acca7d6f528a9b41e16f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b112e0ec3bc926b609350cb5e096787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce8113179c8a515e565cda2fa4a9e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965da345911f8355c6ad6ec2cc15db989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5694e029991836cc720271cf1f5ffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33a9f73e8f237e6dc4514fe653aeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b38c96adfe08adbf33950b3ce24ddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a3b5c1906d1348c1fd092959faea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8e8c2a1da38046dbb451e9157dff894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936d5659562f42ae35139f34a78e90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66128a5e3266aadea266af5884351996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f6d65f6395c7660ecc43fb56f8f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b227894e057e156fc3bcad4b2df1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca2a167b5c53ce7b33ccaf4b44059499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854ae4e7228e65fedd41f10e0326b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affee2d7ab7e21c5386298195fc670b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273248d418007c28616f447a7424b146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3336c469bb86dd0bf3c479b49d11ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c59d36392844f7e2e96bf220770f29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3246acd0c53d6661c78ff95d8d1f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48ef9ecbc38f1f292e128976abbf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f8cafe905496a8c87e5bc05a181ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a923d0cb5fb02c1b44e5efc735c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce641d8e29f02885c43e53f305f1a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7901aba1e41fdbfc7be683b21f979110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b700f77056cd62141daffbe1624a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ea763d2728666e67fa03f3ad898f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a61ccce1978b6447edf16fef2b5a9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0e80b32e14fdb7e282a770545273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4c1e06625bbe226883f9385d23431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ce8eadfa01942d874d2ce19c409d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57211dabd9ac91907a9b89c7ec240b56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96625271fa2f69235679a4f97c3d998c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f486e1913f59ca7f2f76162e51e242119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d08317e0af2412c673974274150ac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963630480dd90be914185006054895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807883f06b290779474fc84423dc903122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91095ebfe1c1de5a57e6dd84352ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a348ede9c54f14c72c3abb8cd61ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42755f0fd1bec5d1c9682906cdb951d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288d8d0d2033cb1adb6960986299259126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1563c57bf847e23feee7918edb220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d029d9d7b05f6be296bd58de1b4d74d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb79213617593adedbfe58d2d10da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb07af438666369d4893b074e0a479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39d25267868b97a4b715a22572f314131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abff59a6d1e3f3660d942678bef3e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86363aaae2499b6256df4b3047b88bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112911e620c7aaac898807107c6ca30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f4fd133d1ac12928da7dfbb4d9b5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd50497983f5cb3959ed744b0c27a56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234492c0df2bf836d4cb6b0f47e76b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3653c49f5c6fb0eb22ea02a07eb4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d314f54d052ebefc69f2feac308a21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5be193afc71aab9142099ba1ece6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dbd4c14cf5ae3a469bd1b1d644a8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e9751273290d943c91194eb2ee62d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8cb19bede09b967c8c890c2be6be8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d048474fe52f5429e6a3a012f2e6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc546c136fa36f2d51ef6be23832c03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba96f68cbf5202ad2e97af844d67e44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb7e09bfd1a9b04218ab2ab375ade147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a790efff74abc6b51d1eb7310b03134148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b79239a83e4c04ddb5046c66c5bdc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738ad0a9e69e05164cff29c258df0aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32ec86ab062069b24a6997c2ed549c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a62f2896d6ad15cc7398a46677b05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ea55329f6fe8a2de8b81d4f7ae87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ad765fe5f79ea5ce881e7fa4d976154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>