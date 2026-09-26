--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ad915776657af618f2d5d4c26ec21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ccc56e2958b3989cbe056a7056ab52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3c3d62f13ac9c75bd4f197923145f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767fa273eb72ee4344161b0ce85abc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693335d96bfe9ac15ff92ae736f701a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f4f8eb8ec0f27f67ede001b277536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501e14c27309812628b445202c6186c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cf3988fb7cd319d9b33128e1c9c6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcb404056f4b2d7a688c4d9e5cb22c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884511861332b9206ab5502b7f2820f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae7a6eb2097dbbeaeac94cf6b245411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce63295d5e81be63b306aa2311d43312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70480599287a04c5d377c1a8899348513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4c4fb10f0bcf6bcc0696a3946f76714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b16b900f3a939a3e92ca5ae152cbde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412377a7979ea67de62d2672b25fd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7fe4e679d96c30f50e5ef9ad7520517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd4b9b12e142119082e4034d2aee418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776554e8bb7c927c69216edfe8daa16119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bc4b76ba2e108198eae036da6b55b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573aed08103598605dcd62a9a351af921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15952a230af0d801253509fd1ed4ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fdd1abd47a4aa2300e21d324ff05523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e39243d93dbf4b5b50d07f92c1de224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343aa0ae417c222c5d8e87987f2e6b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93837c6fa3e15c54694ef48300b0049f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c2ad0d233ee4d3b78004d0ea4b6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff505c94b8226236699929832377a6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207b7a9e2d3fb359202171014b42d1229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776e27e6f01340885e11a38d8f6f5be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fea7fb763b43ecb2326d5e2ef4cba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d2e20759bc53e9c078efce9eb83b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217bf60eb1e435d370e25fba1909b3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31358559523861b7e0b5b92333a0f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ba79354c9c685e08a8c9e949023435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffedf73d573d61a887c06b67afdb9cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a0650722b06df1b5c3d28bda1991237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37a9d3b7ad67ab45e00882f158e7bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04bbe6a055f5e6c25b228f57d8e1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb0c88bc2420d8740213f043199a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addfec90b1923ea9ec52d6306669eae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908b6af756e8f8a723cf476491220f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316d587770066e999028ac1037e6d3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5451576fb8439d7b769699b6c1101144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26447b2fb37bcf1c263e950d9b070e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be126ec23e90e99b481c51d5e21c9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c5b7e957a28cb10ecaeb2c8d5bf447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babf479c0e9a2dc61fc78aa51faf05c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e06121d235d5cc6364e9b81cba2e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153d92fd5b186bdc32e31f731e5b17850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9c95eb412551c053ffc1e9bfc83851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177cf6939ae644e8378bff3d7a2adeb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328faeb4bc79a357d127c8730ad76ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5423aac3e9a04faa7b1ff91ce877b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755432907820e3b2989251cb2e4271b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a2dccb1da49fa584f01c52f03a72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7bd3ca1e048955e8b1b3cfc1a83a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8734abdda2e2dffc86ed1942bd254558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d17ea23a6ab6c4b87429b007fd767b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a909cb832172cdb09f5690ee6a0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b35ad7fc72638eba509b7cc9e699561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e39ef9cf40718f7650470fbb60f4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a57925122ad4854efeed4e58354063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28221ea6f627cec8b9852f3997fc7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5a857040d9672f6e21ed0e0fd023465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a347aa1bf72549669263c8f0445766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6dc6f1a8df42277bb7fbd8bee6be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ca4faf203faddba1f08ab4fad9c1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4007f3a8feb97deec7e9218b957841569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2b2dfef107d524dcd594f85329b4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad445eeeb86ef010b613f7f4b22798be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b4db3f1701c2a1473cd520823fb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2510c41124984027ebb86ac480d2eab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff261c27abb72bee0e9547cdc791774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938edc1d916a30a128687dfb9ae7d1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0ff5e1f9ecb595bc46b2858f70edd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4afe6fcbdb39db63e9068dfd14af8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097bbba02ffd808a61b7cddd93fcd6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10129d65a417957dababd2f2ce8c4b5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce13f4410bdb82fe72d7dce3c0aa380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bfaa4cbfe1372063c8d090fdfc1de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136448530c4df15fa5b6fbff7db0d7bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63041c25644315551e4b1a82db3e0da683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74024b11b1541b4085f1d54de3a8b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f328506db05f7a172b35edd9ee0c9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286a4fe718557ca591b099a9abfc92886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46655fbc6b883cc86ab901487f18d29f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297429a8d1d1aa88d81afd2a5c21ed9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65a61a77c3b96f7218e52950d24a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908caeb2ab9b980109716a1c3721d1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d9e318b4f75c85d7c1f827338fd6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c2de37e002ddf998338e44c47802092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829a6e3c702b47466fbfdf6febe04c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5a74981ccafb67208a4d80593723c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84be8c2c0c2279947f6be9e42d62a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c526821ac1290332dd2bf0f013582796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325e42325f126c27f0cb3575b7f5a2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922193590cbbcd6849f9f413209392a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0784674646fd264926c7e40706278099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad039647c70db0bcf7e8ec6e3466ef6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92bcc746427800b59368f32b0ae3c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60437c4b8233356d088777e0b5f7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de9bf0f024f3ba60696bc0f05926d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5d805f4ca992cd9a56c1188aa4aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a214143fe80c3a3627b7a7b55e984105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd611fe6759e03756f4b7e4a0fc322106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104f30adb583efac55bfc48c1bc0550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a9daf5133888f57d545f6dc80173c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84588c8401822f93416156ad1c647f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac8941905b4a18a792b990a679d46b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c9b4262de1f7b83b25e3865aa9612111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b26d5de2771aecdab16b3a60bc2552112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb1a5c122572bcbce3624520e9e0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34adea81c3bb65531a52ab9f789104114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9e5d4e0503378d181e009a097ae73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2fc8b2cd56c1e616467fa1064d92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b521053b9bd1bb0ac61160589e0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12924ba288be30a21c4c304d5d66778118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec0d7974dd6882005dbd7c526d66d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3579d2d3408840ec1fbf7a5e652be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f288ae20b7f6d40feba9abca825c3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677915f72a9787efe09d0b5eff4f318a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8be08af9980aba6555eb369a9cba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40914918069b8be11bbc3bb845903f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe30c8f97cef4e2e230f5913c36420125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6a31699510c6cc3c459830c8c576a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2098e30eeab6b007f1587f314826b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531bfb468298e97e983cbcef0fa8bf8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df7f29c2b24ee9e980cd73c877e3b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1fe3076448d14e12033abeeee8cbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830185c03ffd2ae6630b3675cd9683b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf1aa50d2c554efa15c3edc369e107132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6d5cc9b3760ebe5191e3554ef9b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ee2f97cf218cf651823d8c89293cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0658c51d6608c451f5e095c248aa9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e544644540474426410e15036b26404136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9861b01e5f6d7c381fcde44e0b6921e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a108be27a4351cd761d947c16359b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075e9048c8c777f898e017f23024667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c36ec2dfa8798db4d543506f9fe44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc725d707cb0444b90790965dc1158141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847268ff3f0a60c9aa962cf86a878ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c507ab8ce19b61d3c1c3d5780b872143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a19b80a8d836e6095cd3111f8f9efd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b349d848119237bde3dfbe30a96f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7427445bd4243800df62130b2e07e86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba089673d5839707d46c544fca5e5c15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943f389cc1090d2dc24e5e75571060148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63764e0e549e5c4ca3de1b953cf4b43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c05fd489e744417470c441b2bd15a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a87b1a61c9ce2423ff165a72d8dd0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75564fd87c4e3f4a217bc8086f785c58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355941443f98af56b7d42f09cb5e19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be530ed1ad94c1753bf0727fa5e8f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0940c5ed9dd3e973ebe5b04cc1b471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e683fc7ce3ba401910ac1b9e5d7eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe2d24295426885745913423a849493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac44c8c8e6f3e4d92810d1331aafeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02451c6f8f293c91ca62a28e4072fde15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eecbf724dc3d0f175ab0386edafb546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178442773216304cde7c041571a42ff97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98250cbb0151af3a1c4a4880d1ace78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70a7c9d0bc371fc4baca300d926fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c5d2ca0508ee05a7082f85eee910910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951021a2b97438eef4c7b7d189db7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789aadfa45c3ff22096663610179e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409ec55710a0ad27b6e1abd30e423213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfecbfc632a9e5b1b564d991cad71314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e15451a8827850939c67db862ec7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf934bf01e96bfeae32672c4b3250c9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7cd72f763875945b2da350cbc732517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f4332b59f6cf90e60622cf965953318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1564f0dc5d2d2de0384f9773424427619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c5f49ecb3ef0a64b233119a2c01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc5ea41822dc74b5c742681908e0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972d3fb282701d355f37210207c4c4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f1bbf635b40ce9a48cd5bc1f04fdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb79b208ceb7bf77b37a95e6085cdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f5480fe2ec2f2ab7aa9128ec1c1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8be8a9df9005363e5ccf926fd7c9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15b9febd45a6dfc41bc6e400de22627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a037ceea54eee40483c7a93e428c6c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c758138b0ada6711be6b960233edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58794acb6aa20985912d96ac325b8a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10c471490f3be8e5c24864a7ca32f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf80f19ad1126e109aabb67842c22332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70a552393207a5bb0da4690ecd61c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000e334e7d2fdb2b6d5a54162224ad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb53ad50eb9b71d541dc02db8bc1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b848df280b2b86d37ccf67fcde6cf9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d6c5315c7a03f389f6c0690357f8e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b24bfe7407242f0b52bc7cba50ccb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e35672eb5be66e1402b8e018062fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd37a82e9fa62845ff6f6a775920140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2901b58bf2696db7294b7eafe29c4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24381e680c61497d52527a2709a377a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74ed0704a1a8daafa82aab45b15f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65db0251d32591eb57333e2524cc5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411199127cceb957d3c5763ecb3bba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02d6db183db92606e56469e8f761146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8dbd42a8c5555fde34b7ec33d654e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ce9ff6451bb01c5f66340208a310848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4fd451b457f243be8852fee1a48d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eb389ddba6dbf7308499b819f71f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bbb95a44b7680cf39ca98471d2c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab1e012dc42788d85ed123c85012052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b7073fc8e4184ea1060d3f739fa7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8289e581044d8862840cefd28a3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa1a372c8aba25d645ddb0e89b8f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c64d590d4baf999a92154086171456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c464237da579d1edb424d405135b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677566ae2975971964cc3ae08b972ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18bc674d89649ce9494662feea939059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032dd4c999238b19c2084da3d59be360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7bb2d6d6ba15f381062603962b13a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d97b618f1d4fc931d5894368fc1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fc1ad8cd725aa451f5ef44352921e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4439e0b0955b84c6b701d2fc20a3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0d6d4965bf47e90716ad05ec37d4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6018bd49b61cbc151c24d4240161c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c2a21e4b7991b4c5d0c714cd55d5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d917cbdafdd562d9f2c459619ba9c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b13cfa165ef6eb7e21ed79c4d62969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db414a05c76b23a71e774f792abe67d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294327d105e6f9971e96f73cd45b745f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df4e4e355742409b2c8861dc48a17672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972c21941ef4fdf6d17a4ac3d4bdac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a2bbda61dbd2a7e86105e172907874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6fc5ba0e297caf33f0faff998b16f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53808532f7132b7b9aabf1c4a482b22d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03091294c999c279834a53bfbaf3562077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac90f840cee0b1593e89099e752a0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b81fdb67fe23fd7c19386ca534fb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b453c3b6144f89f925ea8f98f894b9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c835dbb732bceaa0d0a5e0bcfcee581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082512352cf85f0eeef62423c180bd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ea1ef0b44f9343a92e774a72dbf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371658b15e348849107de0f347f052984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1fc8da2a6f19463076896509b188e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70809a635a5399461cc5d7ed28b4a4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12564fee1ecf681bbec55c814ca2a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d489f466d3576d8db66905f3ab2b6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d165ffee870f304f490adccf9ea638589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4cfccb6b4cb7f1b103fd52a9d9ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a78d54a529668028dd1baa05d9ce6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c0429398532960c51263dbb6062992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f801189e0e3fb31a7d82b2c74c73ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88771a947cb5b0a5135d65bc0325109a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60fdef1cd5b8fa2a790f7b8f62a2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572d6285fa19963e1314ee64daf8cf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d46e1eaaabfa504caef6edfeb954797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d940aecdecff888e0794a6eea5f50898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab15d321bc012ab57eebc4529766c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d6a60e4f5eeaecde259a3bc8f46f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704649ff189a6f02e20bc4e5e28d21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5c48c4d79418967c389b38fceffd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6711b8d9876d7b4dc14cbbf4947eecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738f3f0953f7c6e8ac8e87fac6c8550104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ff33184cd5223e0f0defa7ea02bd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed3d03db7c0e49731d6e26852f19a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d258bc0fd27a7e4345e0635cad4a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c0ebf129757937712513b774b0b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348791b5f8018e18f8065211b97cd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de02a5b1f3471f5bf4da8440b034446110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6f503fa164ef4e6008704adb605a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a53274014322567381954893a0c8c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74db0dfecde86c5b4d00dccd5261d6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2a322812e52173eeff9bfbbabf69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a59b2844b8d58478a7b8f1ef2f8e57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eea0e0fbe5fd354b66a85241f1b38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1d0f081de7a8459447e041f904d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097c830e8386619166f51c856fcbf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4112feaeb01c0d0576314b1ca5cd61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700376cb0d3c056fcd3833084c6631a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261395bef26824dc3c9d7557e398a3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff81ec8ca6ba590a9b9e70881578247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240e075ac5575dc2c4c37b42e96d8bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf86cef32855a8d2374f66ee5b197a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d828446fd2b5871ac4c4ef09759e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3066a3c8cd96edb32c1ded2ffeab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5fe0037e91306ee8d296be11950a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f54bed271a160d68ee05205a1a73c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09692460716c378ee6f4b905454d695129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413b8585ccd5c9f018f65d893e7c29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc87496456df53bd1b51f4d27f9e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f644691f05cc6ee04fe330f6321726132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc5e410013428a7c670d7466606e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb2d0fbabc7d6272b924d6bd1e02a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5ef1537406f79f33833367c6b58fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b97e9ff2f1b5c0bdbcd53e72eac5ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d6b1b108dedeac0d16609ab58b9b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15566265be7198021f8e1e7203f287dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb24fff102082b37b6bd7f05dbd884139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27a73fa1944c5b379f5b20b59030f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cb543a9b7146516fdabb009a1c9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3f8d7a9f5bf4f5b8ba9bc4311669f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35cdd2c498ea21647fa36cfcce4f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b0dc4f369ba79b2a1f82885930f8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03880ab248d691b8c044ccaeb88551145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a0bd4ea5b5d809ad314f17de8bb59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cf350ccdb514c49d514dc468a577c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0850daf1793aaa48d82381054703f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f10406090eabf176283faf6c22b901149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c29d2ba724e269c6c52410baddee19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef6c0ecdeec7f82edaebfbcb80ef6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe632f3ace176a103d2cf37b9474a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02587ac1343ff58112ed491c0b3b63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79364b3c43d5d10f02a6474faf31f1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>