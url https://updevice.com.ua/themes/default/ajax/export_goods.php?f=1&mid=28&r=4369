--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc227d995d7ac87b92426b09cd8e5fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3b64f5193351c2b86f6317c54ed42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d793d1a84def5313630f8ad740959f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8e14783ae97d3b9b9a2b6ee3c411c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eca012d8acf36bd89258ed3f41add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155edd9d21a54c2ec298a9e875a5b89d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001d2d0f321f639c88b6f382cf084a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab64e50c0664c77b791d78edff58ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae5c876a443eba8d1373f242def5469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dbd6061fdf4a53b7a7e9fc6dcb8f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedf534448ab44a9aa575db90b195c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f36ab369fff13e7008e66476d82f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462af8bde45b082ca09cecf0ad5065213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253ff0218bb09ea4925e35d4c58563314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abadb77179b5777d0995cb414a69f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9660ac65ae9943743d55e35ea1d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65337d4886766e49287df4e6f8927417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bcaff8c38c0c003a25954c534e6ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec71f9c0490f522cec3373895affc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec828a18e8f5355766fa4d2ffd25f4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2400775b2f6c2f9268a9e5c63e2fe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303814e8e83fd9479cfb03d4b7d2cdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc27c090d9855ca1617cb2ed5fe7cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe24947349a893e92fadc71addce50f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ae9d0fc07b7e8d72042ac7c5d00ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcaa9f443b0cec19b49b9d822ed89726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9742a3f3ce3c2db6fbd087274030127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a24211105c79598617fb6b6ac43e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a49b957d98abb0f52d54c7e8bc772129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e7d3663a33aad00b10c56b5d381630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccca09354c04fab56d51527b6ab6c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792017d51f5b4a7fec9c51e3ff5b1d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7aea8140f1939228e61dc8026aa0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c12fd5f2d3280e255057267ca6559734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c45eea953c8caddf944971cbdeaa435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc336bd212c39221e1c2ce6369054236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f0070bcf0584933595107db59b0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b0a74507a78f8ad8b17ea0a4702cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a5c9527c46e985841a810c604f47439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd9c648384d6583b97a8cb648a91140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535483c9d1a5f42812075d0b0343ab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f051394cad9e744d45421da45364242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d91c5de50d7a6070107010fdad2da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a6603e19bfe441804b656d58c9e3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839f5ef2faba398de7a007e9c5c4c4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403499200bd0556722d2b8e9a14a545346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072b5d7a22fd9eecbd346037d5d1b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b015dcfbc96d3321f4f874141586e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b67ccd43d010a2c8fef5b514244049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d1832d0aac9a01b910e50c11e348850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a6392fb5aa7284a61c97226c8f9f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2ed5e27ee71a49c9af359a8f0442652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5f02d96ab14c1cc08a7facaae28653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af39a2c0c30a599d8db2afc91c961b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8839fa29df12d8050b8a8f1a4973255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf367181bf391045e3cdc736656fbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ee621710879e66ec9bb2c8e1c98e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ac74971182a93470a0e8b7e3b376258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5828e1d8da769004b1a8be894714a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1213f5a49464cafe5aae14a14f0b2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93e62d54ee4570cfea90a16a0eaa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609d2d4260bac7ff7fc085b6066f35662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db250071a5c58999385dce262fa06b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c7752a57e17598f0ab0f86965ed4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab913c55816242d00e523e3fcefb47265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366d69214dbe91432a2458720cb20866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca468bd9ce879beae77f8795c02d86f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472cde50f9f60725522b5f9981b17568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621711b51d8a10be314a2ed7d3073be769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b4ea215a9ceefa42c42de7e22b35970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535298728e10db81bdbf7d2d24103471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082133bfa12e3085e58c40e57b96c5bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7b8e641fa397a18b0bec0ed7291f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848eaae8f0616bbbc29877c662b449474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491a3942fc7ed31dde5e95e233ec6c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01ca888cd59e9b9e4ee6e9143055a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cbd491d37a28855fec31ec94b756377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc56c6231edd22516509517870e4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c229e304afbf4b3aa94530a56bb94279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eba0546ee2973fc429fd02c4d06e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b398cc5cbd4562915e66b9e93a6d5f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c8c1c710de4fdbcb0f0458ddf451382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed28007894d314a3c3f46ed222ddcd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef83090376fe0aecd77600ba50bde684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557bca469cb03ba0173630577b789e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b93fa2eb398103ab8dba174aa53c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ab37b27505e9b80b4ef080ac4d4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741534929914b2a39bd9ceceb156114888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2967d510b2b5673e029a8ead6fefc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab17b85ba8523c025c190ea677539e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f175a0475edf97ed0b92df2e2520991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3a6e9b3a434d0b983071a7364e8eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313696be68c442c0083edc4a5a76183f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b797bf80762ed231ae931d96227ab094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576285191b2bdb8b6efc82ee2cfe940b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb863eed475c1cdd543e7b84d9625096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d9f91c4fb3c2dfb21bbfffa0b159e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b6d869070370708dda56f9ad016798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e3ad842c8352af40fcc0cf61a5ded99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f269e3a95a8ad57372d495f7e485100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9bd35c5f6f004cbddf72c6482ffb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acb0eb43dac1ba9255d15c00f9ed0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfc741102cce21134e4c285bf88c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31658bfd742ca881150fe57dd218eea8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ca6e3bec3956b5bc2b42790856df9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cef730c4ee5f6d1c7d30a8211c610106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb8e65596caa3d39a893fc1bca29a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e55f30e73cd84db363ef0e0d6c30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15459cdc22703f3352797e10d3e8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc3552aa1576fc024cf41559a19ce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d3780275d543de731c4a4073f0f48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780d7dfec665dabd010d457b483baf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b471696cc420f870496634e5ae81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3c9d8b0a15a7378b35ae56e921c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c71187feec8275839f82bb2d2d22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51967320c882caf9c522ed3f499962bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6c57149cd1086437bbd98ef264d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885ce4d0798b512c680e70bea4b04e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917da5c58e403a8f2634019e484fe4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a639fdfc9061c582bf5f6ee661a54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225355036b121ed674171ad5ec5ff04121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd8980bb510e6d3a5a61568f5df65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10805ddb8d2de2f7a0b7a5a0d6949a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b65bdb09ca56bef9830ad740173c55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7f5562ab5e7688563c48655cfa27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d947be1a5d1c276d914c195d7a6ad7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee256f19163a07b53e5595beff932127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0471ccef374d4683aa12c7376b5c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510987aea4abb15d6a7851bf51f86def129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ea2da1b4e70302aedcb902ace4d7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef41b3707c47f1c3cb21307441147f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273481a2258c45fb19d6cb4c98cb618132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347331a554f6f886bee2042377f617133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4521a77aaf184f2393048f078ac300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7e40efc5db5b632d1e39e691e546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe3776900733fac882e4fd86d35b4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c8a662732aeae478261382439382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa276f22a5b64b332f183df035fb2d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e977219be4874d9238fa163760c594139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc4b877132377b4b99df215a72210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b08a5a197b29615e29ded75f05882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084287d450b53faa63f0a6c6d4e421f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddad76191b552f9bad11e0bc03c4bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea2cf7debee083d5863a71eeb05b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4129f8bc0ed26fb4005c67eb2789145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d952ea4dcf9b8234acd334cdeec83b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d015afacc5ffdcb4a6a096f0e025e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740231ac65d04ff864032ae1d9e1e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5696c5392b77d605165e273cbf1d88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90808f0f075e60186ecc366fee529d85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416678c888f38b9b550cd3bf132c6958151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4e0691213ab17454183bb3ecc7ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba6edd8032cda349cc912bc17f9b8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb0c41fa50024fc4ce5126a1103d9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcb8386f6229dbb4187f647ec6a601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb2542b038aa312c82073bec672462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb180b6facdae6df2ab2b3b32a1a4d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203ecc6b375ca8d7000d5070e8c50944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca985414e1cd4f42500594fffe5c8a0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd78d06ad50bf13b5dfed1389d15e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fd57ab8ea5b6cdc41a793dece9cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095251afc0a0fc817a544164ef47ca28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e92deeda6c1921e7f024d116d369aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d03a7ae16e6616ebdaed9f032ecab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee03e854a08c6bd8cb9b9ff52bc6f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc85afcd542d30f6512401a32b7f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01aa83a093683e730d75997c4654b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062dc3bdffcf557ea74746fc3a70bf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7b7bad9c788afaa57dd0fc4b42a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284abdd4b350e788dda828cceb96ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b14ec86cbc58eca76921d1a5f04e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e65eb77e651640025d6bfc8efc6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f67f04a2e428b99d0d051df719c8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f60aebf6f684b3d9cd9c01793c659d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97413fe341d83d1417b4a24b1d713dc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafad6ef91cd62e2e1d222de17dd156922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22aa633d456dc4ada9ca5ea01fa9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c48094894544f52040f72b0d10db724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad522e56b12aaca348ec99ed796dc4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcdb72f67f4b4ee59ed9bbad72cdaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716861f799b815f2e455eee9145638127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed287f8ece15960954dcdf3f395d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c3af34cd3e0bcaab9c9e8101b9f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f543832a3bebc89b9b044e02e90c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c64b1ecc30d1fc9dfc2517586c93b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a06a1d19c2d2eb771fef783d63fc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3789aee8e5082b9007b43bed5934133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468c934bd783d320deab4bf255a9d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8db7ecd8fed252cabb2e47331fcba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d84970b7c20a770d051d92b10057436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c92eca8b8f0be55f410a7e4cb790237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2abc5bdac59d339933d03a43e8d32638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c58680be2be36c4346278f844f11439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7ea6113b22f12305054cb684ea4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa3112746d14cf9ef40a8fc67bae8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5906ecfca579be63bbb34a96cd2fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba3f8b8489c6a48b8d34ee869395143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73177743f89e3b23a1f1e672fb0cbac244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17117f38557c0ed29442271e688c9b2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1923b80bda7eb8ed7fffdebf582a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227b1aba0967d748a2c8017ad2e308247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b9595a3e3fd33d08285d5c510d4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4595601942d1b3937821fe4c869cbd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a61e752107ead4307fb6b201302650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc74d4d5394e4578b4169d797e510c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b57d81cc7559fba7d2fee4a05952f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc6c40f7fef15c43da39afc00888153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5f1490c3d6fc2370fdfd7182e12754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cd5cedd4089afaeb2bb87f4e14c2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7946c24f4824c2fd1035abd4d7f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737045408ce85e653628c20ac30e51157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05109bca721d8f92cec467f7fad562958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd98cded6d5fd016b7c51d0bd02eba359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b172ef5af2828e046472f24ebb99260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404def94e6af9bd3f963b1b15618d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dec1bad7faa2025a82ff74273cf7fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662536a253286502da2318f8dd50b0563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f21949092a7953b0d92c272cdfd4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597328de92707a978256164a416482965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e7ba137b325574232ef5798f1991666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea0e23274caebf7e4658b238902ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b216d8da05a89d8b04cbe2ba6a10568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caef58161766dbcf38415973666eec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ddb01887ffe147a16cc15f4b1613670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98970553e12605b8b17c0209c656771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a320485db326f38ea74f49a6af4d81e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db04e5b3506b21be675f144959b8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258ac4e40bbd8d8cfd831cef80e4ab474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e13096b906fb1d66d9278bce2bdfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e984a44987f9c62a61a8a51e087bcb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a6b4840a7b22f5e70219693e812c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e57fb93768a64b7a868c13fdf36b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab00703791a32f7dd0942fce8a1fa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd07e43840df4ba81a0163cedb882e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed0ad577120070d99c8efe8f1377881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c71b8f52f605237be375f338e4c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65642c3016d1659046749a94f78b75c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a513f1170d8ffe8b68926900feee9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b97caa2dcf675ddd236fd67b85a9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563b4e64dd628d480762a893c3ea68486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac9e77ada75a133cc2198fb882daab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6287d0296c75ef410bf64ed7b2f7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d14d5c051bdba58a34b3c884b52889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bb70879f8cd7e3ea99f00d4a549390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c80c6d8f8c55673e6051a63d49370391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1f02bf1bd69ba5e960b26401b889c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe619816f35b6727c00ccf97906e7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de5b0db4c3909b54ca61c055a818f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c7369105a0382f52ece49fc2ac29f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17f152f6feffe507e3a50f1fae57996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb5b87fafdf95b96b33dd525167e2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168552179e8f1f2aa8b5257691da77d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0906403559717bdc2e969a4293ab999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690925399cbb28bf957a4cd4c76e6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e503eab26295c14ccb64ced190959d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4505e30932a826e2ba1a0f257bd65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6232aa4694f838d29a0cff74776b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6384bfddb09bccd7f2de441bfeab78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a54512207c7cb840ef163128792e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc746de2ab7a3a64ee30cf2ad33432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53f1e69c76089cbe955ca5bc5b896107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc83b84eff26dc7545f74a8798c974b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1cbcf7842a58562b1f2df312a96b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb2387802ee78f7b68e479e30aa4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef8b3c7f0c08162ad70a58c437a32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1581a8cc21de772e49c5c408a4f0eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394c0219cbb83d2acf4f71dce79380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d819902f1f8a4f4c17977d5a8856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184d30b574b84ab8021036dd9dda5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf7579075b74048076a7645f0bdff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bb8438f95f159deaa790599b9f914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c59327b5df28f79911706136488c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d681a7b470e64ae5167bd26ab91b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb882d60fbd5869f0701471bef787b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c44dfb54643b9723cef0e98a8216121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8f26b868a2192d2a966b129501e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490ceb57e322a0b57fc0e95e0da974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e66c73ab07282759d66064f28bd77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d1b36643485034d122a819ca21c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210e6c962fc02c605dab488ba88c2cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f71a843e62c2a0575f6e18623ed8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82164576ad3189f02853de995d4bdc76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fffc4820ae86669195a6df58a6277129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0af9e7ff52b9070337745872c7e659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797fbb8008f4ba3da7d897681453f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0db93a12fa1b0b51b6a022e089a26b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154193d684ee52544a21dd2a1f6d9a73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f417b6d863a0dba64aeb50ab45ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d11c45a9546deeef38e9b926d52a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da0a0f7c3a9d0c9e5cc6b16717f6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6308233e9a7eb0e9905fa89733f24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795612485edbe59d1ef414b4707e3eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ee509b999f3ac4849aa3ba76239a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dced6434321bb5f5dc57c447721fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def5c6df2974e5396b0aed8d91663c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d88673f6822a9ea924c73f6100da8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c303b0820e54d4949f42baf20885d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9aa79f28dec7910116154e0cd86f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dfd3c8ddfd6e3457adf5b0ccf0b24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be09182a3bd3b0e5b872767b87cdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1ad126d67d03fcfe62fce70e10435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8aa79af0c6c51574652656ee18953148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77842c2bc8f16bcd9293d08da2aa83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbdb2d65aa1c4a49903d2c52c217c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465384c5208149b944f12f7ea4ed847151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce57b7168cf4a07ba6a7a43dae2d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0344aaa6d64272cd4fa73bc262616153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0832ac1c1cae6d9e50cc34fa198e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>