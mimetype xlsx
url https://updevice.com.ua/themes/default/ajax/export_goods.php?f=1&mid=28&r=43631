--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc1c3c92170037e35ffafd549f2531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbb5a2be7813e6ca14b711cb63f002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d076502f173e41bfe06419b49e2a633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc569add0c232338f00dbd2a433284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a7d1933173b826075f8fcf7d96cb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be4e223159a1070d9a285d149774806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bacae714daa1258600b323fc5ebceb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d9d6f389ed130a4cc1d79ab1de0058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa24c346da9655d29537022cbc6179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f1cc45f4131d2a25f8b91e22710e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf9bb4a30958947f7bc9a8693c28311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30012d71d62dc32cfd55373b17ab31a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec165eb253bb509465e0440883803713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1bfe8be206c4beb5bc17f1c33b6cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ca44e2eeeb85ad48336117f703b4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e2078a259a831020f81699b9ad3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebd70410f3142650b285fb751f555317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13556164ac968f199729c135d182bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67907fa58078c90d86d2171ccaeef47619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca924151afb021235155dfa2370590c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3ced8e53e7245840b56a3c6b85b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17de198aa7679f768c4f7f4255c17b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cd09fcb57e2a47bc71f5b5a6047c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4844d2628b9347309d67f71d912924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b87323403ffffd15475114c1e9c16925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511acda7ff739b3f10c82c878ccdda426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6d895a35713b20286dc1d4b8def427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a0a1688a9fe5bf46509c34ff4fe2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e27a0eaac5c352601cd6d3ee76ea1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f48888851cade7bbea013f56e04ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a2962c3a0dff1666d57018b57c47b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c47206567d02fc4c2fdbe9ee522dc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7b1e55f4db07de96ff552aa8464d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702a12ea48d12b2234830dfaf38361534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97fd280976d146fc633236be9291b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee8c79c831a1659e3835014082b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0db67e5395e39e5db62dd79a9246837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d8045b4cabdc94a4ccaaa585db5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d212afb562c0a94e438c7b0b0bc466539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1a854fd2920165ba236d4870768b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827d3830a611a673bd247933c9a90441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14f9294283ac851366a60eef78d64642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cac6801874ab336fe5f1cfc2b54a2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf557050af132a58f507f817480f393744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0150fef7954d846a0fa9d5174d5f01745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b1874dd92b55c3e6fc8312f52e2ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a86dcf2b7cacf70fc91256e8a48f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760e7d2a344aa5b6b2d6f08d43e52348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4617cb89b0f247868360c42537ea18949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1fdd18bd28cdc49bee8307c3b7fd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380e4595680c63c2c176b32faf195351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42840d34a3c68e9808a6acd8c06756352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7fcef4de4e5932e05ec9ea174e2dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacfc3f3015ff9b368a5d2bbaad63754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3a9e91d7d3afba5f13fa32b3fe5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfff1891c862e9b816977d524e58f5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b40addb489b0af6add12845e153b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6799201e66b97f378a897e37eaa2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b226d2fce74caa773803db3edcc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07015bb8ff60cfd006dfe72b64db60dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4609d3db992658ec11be275f9faeae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22711eec39ab34b0599db37fba1197d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12009a0790f40efbb5b28f14977cda863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57152c41b2f526247b1b769830a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65007deff13130d2642fbffb4ea9ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb20a3ceb14c9df2225b799eb580c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3398539b6ac7e0a401eb42128c43667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa5232f08a868598a9ca650cedd9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6ce160dda6331374ea5bd38ee70869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb668ea1c067ee2890409ccdcaba05b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f335797559d671d5fd08149374639171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02cd30937df30b1973622b0634136d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2fd5cb726bb169eb2317f5ffc57373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60b151dbc515aa73fed136c7f7d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91ad7d4998acea6f1b12e4bfcb3dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c851f7d6481d35b2ece4a5b8ad4bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5bb7723f211f8c9557b47c97bd9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb75a11cb44733db474e836b5a53678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d70ec68c42a7e9f1d26469cfadc04479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f2c56abc34827af6bb3c9ea05ce9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d298c272760faf4d08680ac41fb935181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc474db2c4fa91bd2563143848fc15182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c33909b44e9d3793f89c9aaa6296383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25536165eacdf8c29b8ee05852bef7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398624422a938e89cc3d32e99826a5de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7a752b1dc162867a8b01de2ccf75686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16f12d21234268119bbebd9dd584887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b5c977bfe8c8f1d1101811524f7f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7376868e6fc93d6ee90fd2f5bd3a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a12ec3079bb0ae2785ee3091d221990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4c84f92fab8dfa420ad183f0367791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c5c94f776f7c7dbf9acdd5bfe94e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162cbe4d6393775742fa0117524801d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eedec7dfc3be03071ed7bd74b7dc3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c25fe1fb9296b2611d549ab87dabc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eee0328d2e3bd4d8022e95873b82596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b881463ceab2f4e9e83d68e644e1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0136d90fbf2cb1a8187e67e04e0afdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05fe1826ec161f980cd787661bf4fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b24fe5f3e208f322669ef6456bdb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8240de498db1333e3e1fd8780d8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3adbe8282db0e76a428618b2f4ca21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603aa3951e8cccd2f3b1d7257abfb53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c628d9969ec7c67fa701c2b1c9a222104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca439f5f70c06dd057d048aa36966105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68da88951337731f6ad08d9679ce43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6720f80142993de0bfc29c784b96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376674119e7f2913585b2849e36aa05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cafe4582d6d32761e12e3b14e250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2634b5bb2ca55b568ca8676a1cee5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c8e208f4d4a4b9b64503ac2de072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efbca0be5f4657b86d3e951195d4f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18a32525c07c5be88b648be371990113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d2691799790a14f8df119dc7b61f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387dd76d7f865f63aa76860ba313d6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0da8a7a08f7c231beb1796c1728ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd85f361a62ba65b2753ace384b81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64d59ccb8acd6e2185e33e93f5574b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f655c244ad5f5d673562240452aa67a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7c503cb3e97efc506e1f72b753e32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b077a4c8da4ee5044bb80d456aaca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290278fa99e7dcad62ad14553504b76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fabf875700e7d7001fcf4b4c3860a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369b1378559407151305a41a40d40eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50884f162c4c63a70b2f943daa137125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a44b4dca24c9572f4d65136e8df6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da777b3a6f41b92183ac590ed0d4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae3c52bb2ee688086310c7a96b46c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982a38258148b1bf4d3066e37c013f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea3d3e0de22a0b33bc608a348323cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fb85ebaa4bad5a4cf3db308d3d21b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78320edffe70791ecc7f6b448356f29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033fb604a38db86ff0f0b5ca038240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d6131706e4d38437cbfccd6ba4ac7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da3da608236a8baf7a92f32426f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e11e5ddc0f8d1d0e625bba3c05401e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893112c3653116585ac344493d318c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141219544a35166a3298cbe7a2d854138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dde24572445c027346d666ed94530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0009497431d3a4a129724e75fe4c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed032077b05f6d571f065e499fc9e16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684088b45b33ada1c882c50202a1ce7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5845fbe6273635b962ce4c4866dc18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d09720478aa018978b28ad4e281e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff89dfde1ec5b8889e581136080709b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023c8a5f5a0493d52669444de28ea9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ebd15228602ab35f813ffa4001bf2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea9d4ab21fca71a5b077bf87bcafa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b464357596419df6e98231788b7b29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76ca313d4c7cf85e6305c2317e5928150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feab1320c13e3a2a13d33ed803773a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6eb3f5c7ef02b512db42f6ad9ca08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594f415b029d7852579c4cda4ae384153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e601deca3417817ff6746eb19a7e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b89e4cbbee63f12ebea1dcd49d9911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221f0bfbd490868825e5cc5028566f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0bbcc1066106910fa668bbe964a4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb68150925a3efca0866f05a1f32b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62b376085f39c696232f9c6dfb52b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4304754b7c0a3d9ad5987148e0cce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326ba8debe82232e4f732dbd26a8857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fd681224b9ff39dcc83d20c15c4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee74343919810082bbe4c71aed1ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc2f4f43e74fd7c9197f7f97ddbdab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc40eafd8162dd9fea5333e4dbf76711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575d000bbc41b45c2e9cc5a3f161e5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98ce6323ec090c0dafdcf4e22a665213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac81c8b305b2ad7f48a9bdccfafdf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a9456594b374793eac861d1c335d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb11b968f0d1bfe848d0f9f854eaf6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c703202ba0561fde1a89f5c7940b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcd2c30db580c497671fc8b8f8054118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b7cb4c255e4ef54b4ece1d4a718319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7482c8cd871d4ad35c62734dcb5d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360d8127060c28c240811313a4891521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5dc65aaf2d722c3feb8b1bb1ccd1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd21e4a0fc6abcde3b1111e793669123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca0b6d1290c152cfe078f7ee471c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed0148b0ddd7ad6ec58d45dac9f15b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197149e9b95f4d8d2223d870b9e5e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdb9765fab9abab3e6a28eeb9f46fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cedaf31c32bac0de61f4dd625505f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d581eafbaaf5e52e3f217d428bde829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4d4cb4b85c65aa6d601a4ea3e073e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac676b82b168dadfd843b16581821b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923aa5cc84335672a99bcca5e3acfda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96821269492d36a2650f3fdada4dac1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f780662206d052aadc28b8d1850b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e05dcc2e7072dba6a12540e61cabe735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a47f4fa83b29a9218659d0fb3418e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b92b1e0e9c70946dc4d1dc8d0c6c9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f89e8b5e70b88fdb9b405996d55e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98d358396722576eb6c7231ff1a69a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b8ace308621893cb00b3d68d9a4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b3e400949db709b2c53a9d2a828641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723c60b6729176c338ac796a010219b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c78f095deb9efb73c964612b6cdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b414a15a018bd775a48e43872a6244744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900d3d32c23ef40e46a67ce9a1c5fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3471359b85794fafce78aecd6a9bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3356c5c05fcc15776c9e4ef1aa2ba847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56509805d498e593bc74d5a14376ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745c09154321aaa20dd99798ab0366b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845507f1fe9b18d0200de76b74d135d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f48f50ed8f33e6965610dfbf28e8d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948cc69fe85ecaf79844279b1147b9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64086febfbce530a29e8d76b76e46353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7437f3e8d630cdb350bda0004c35f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4180c54ce1e775298a1b55f630f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207c19df7a6295f480acfe733856a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0293ca03be41d8f67721c5d1b4a90757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c194219e4ee59e2c733774c519114658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a69109281f616fecf2d85370986e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df076431c874a35350d3932ce9bf384d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85ca397a293aa67008f5b4343a37961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06459cf92e2b334258be02389ffd15762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193232544ecf4c49e6ed8047baa54cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b2173b5ac5a6f5e677fff7a63496b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e797d746a45cc58dc15dca2356f2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9417de3e227dbe201098976c750666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6393016b2466603328be3d9ed7bc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195683e93ab103a6263b4cdd2fc687268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c4566971e42177c447df052ed070169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087cc7b4a43a8880b96fdabaf1a720f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251f593189c5cbab94c446853b3b40f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee3ed2e32c8215527ce6d49b6c34e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99638bfbe89279486d1eab06d35f95273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c3ca64d58d474f5f253d6df39aa2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632f5a9029e6e74b053ccfcf2d5788e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b1ae00c73239eaf0e8fd41c1fcbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e80f5b8846b0d0a89f863d2a2035ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1fb13bc955c9d0613de0da9fd6cb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8437fd377ea4ffbe4e6e416db2aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea631fdabb3c08f3da2abc9df645980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bdea5bf67d2f05a7496705783cf7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c9506452573e3994a9fb8d3c10a1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b55119989a4b9829243512c5bd6c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab6093bec401999feaa2e4bb8bb0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa38d3177100c8b5f4a9fe43d1c49d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40961668f9a07c5df7b2c97bdf88a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a611692847cff7d9268c36b1bec37487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6eef5c768467a31aaa8601aa69a3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab8930fba688e3f7d6a06f12c344b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f225442ce0fa5058c6aea7acbc35d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ef67130effc01ad65823d0a5586191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85bf7ff1841e23a4da6ff9586536e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac23afdfdaee95e8b7d1d92e38c62eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d100d2911ea81a22a5852938d2ad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303637518bea67ad2180aed56c04edd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09695620ed285c2d237e102e0805d7796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c95da4d5062d1de8110a17693d599097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b443345e28c6eb54d35ea777c2febf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdacce23388acc7f06fe2b81491283d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c4b044942237b83a6f43467870a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29cae24f3988547cd4d8c885355da0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e39064f0388fce79789b17b5225af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f468c9c93c8359e96661cfee0de7c93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0ba7b26ffaf259614c79a698aa98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94596ee2d36c31150aa520b301618a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79f16269f782be0f4f148fe7f26821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1cb7f01094c48f36ba93f9820e43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92e0980f841079b2b8a44d38fae05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2b44f0e79f40a9b45d86216df9d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef2ddfdd88f5a4e0206e2c40c7c9ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976807bf227f32c63bd3912a3ee863111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4402ce625e1b2e21583edcf260f61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a8eb9ddf8b3333cbc854d98ed1687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce437147be3199b79337d11370e3b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f6ce16885a32cf7913a70ebbc2f4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63d0c0dfeade7e14285db088d22b3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f637f48b8059fd71ffc642edeaee3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111eccb3c65720451d7e1b8adfb3e90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d8534f0e7e59a4b49f3dddb138cfa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de152b9f9a1f22fca640d3d21c5d6108120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606c20e746277c450de4a3042356cd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49edb0c33c191b6d20c3959d866740122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be70d7deaf9d8a0e2ccb7a4edd6e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75afe20ab23768ccc8f77689f526911124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9223ab48542dcef086cddaf8073f37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a0b735da1145ee8006213de3f8b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca6019fa323d9181ef3db4834e486127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39adf15769bce4a24e64b829651598f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e469ac893c97ede64b8a0b2dfd2e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb0a2ec6d9699fac98d6d8a8ad5e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f734c64ee9cefb0be90e7f3e60bb8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee76db643efca9e7edbb3b47cf05d25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb46e52d98f25aaab5ae57e382440e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a8abe4b07c18e1d46ef51c367fa3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da467c6e3ad6dfc1e6ade35b3f0bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ac48b5d8ed8f3a885541cd599881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef664926834d343b063994299d5328137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435ce0c0d07e71a8bf41c51cd2716b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edb19770a8f32d27041df52623116e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160eb31f259eb5fbd8532f078eeeea3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e880393adf362638779ab3cb3928bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bcb67449143cf4f314eedcea255c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9795ac29c283ceab507cde02fef746143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530d86c765fa89e72b74c1e95529a26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8501ea032f35bc47733852af9f6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aedb0e0ac7a15399efb1ba3b515fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129e8f7fe41f34f2350b29eb8eb4345147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ea2956019813b595cdf18caa0805b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba2304f176daa1c8a636b6dfda1b98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68f0a84de8f970c3a0ccb6d811c22d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472fe8342c3977060e545a54ddcaf4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045de6f6e22359f4dac8fd5981eba6d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc1c0ad7e86eaa709ea8b4db95be5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdcb3cbb6194e818087b94bec395fb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>