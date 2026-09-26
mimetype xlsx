--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b8764bd36023ff19fb919ce9f3391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483fc615b5b6cbada55e87487d0bd802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd8bc89263b279e7eaf78e08db22d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ee3a16b742f8c5d8efe2f56f3b9904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2c335f8470a083b3f01ab9395f6b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f493491ee1ffbf7d312320ebf158ffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c10e3ea905b73e9d1508dd59a9dd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27135de43b8157b340dec6a687ebbac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92600e01bb05cbafd4b3a5e24b2d07489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee6e31bc58e63ff8954dd8ff0c8ca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c03fae9e9889fb42e5a7adf1808d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b4d3bd6b31239040054087d1650212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff3960f2d8ccda2af901ce04c1e5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b42f34078fefdeb6a654157e8aa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d998f8c703748ef37e2411bb78f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d2399fd44d7b3d6682fe16bc48fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a80f9dd94fd94bb975228f2f8c5b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d797e3e1b0c50ac7d7c6dcf61eda918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c9813a1609b770e544c84412b115f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde25a1261637b9fc8b6d9f2a5aef720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68212e35e0c07e657bb2687be476ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9f3f4f4480f5c008c14f43f666f0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f86acf2acc333ea8aad4efd547b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccfb49e178f4db16c99bc3d130fd5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1fb4030bd99e155428a3cfe374cb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8977fd843253048b2e4e553db0943426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329f3118d93d76089a2950ded18f1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e161c9200ab77bbc533c6d42d8e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56119760d18dd66425fd0858f2c2995329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114d6b5522af32fe24d62f261e1eeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858265c5af3008e2d1fdcc956439a7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b6ca43a75b92ef51d87208e39137f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b659011ff561f9b44f7f24b5919833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330beb7b0b8b99974116d02a33a409534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0c443f398ad37d809e7e0a3d991eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5964107cc1f43fd8d2c96863db3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2d9fc20cf4c9c8b99038d211648b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946333e45a5e920192b1f07f1ce55ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032dfdc30720e939fe95e74df7c66a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2245d615e07de9ff70001e5f8de16ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac6edabea7945890ee7f0f78b0f1c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44e4210f574699532c5637b3f0df3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e4adff8555e036a5dce75a86a08243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb21047f6a2fe1e127be0d7bce1c0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038aa05451b2f4fab65b49646aa8ec645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d7581a131e199793c555806bb7a6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c57ddf0dc55f220f17b621be2f48cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ab50843b182d327898385492950af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14527c95afb901c2fc63ade34d788d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5f9135d2cb07b2b674245f67428f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867851fe1b8298d04225f830c6110d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f142cbf4dead55388d22f9f6caef852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e579df0d16f37d7b13b1d548375b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bc7728de87177b18b78fce3a30db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381efa18fbb180acb5dcb2d1883d3a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814d44248710c664f621a7f137bce556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caccd2ca273ccefa5a7228adc3d54b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87395eb388d6ff2ab0246c075a75d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeb6be36ae24b101e0d1fa47d3279759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109a503d5b1de37cc7b207eae7ff3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20446f18cf5d9a123f0e3ad37fdfdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc4cac0ce8ebc728c61be604cf18e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2761f1dd4db41cf608f0f3296d812c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084394f6a9f29e309e25f76bbb305a8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1d2edee7435964c0abbf40765fac965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6edb07b0c02e183bdce5a5921c416b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7de77194f25da34514b4ee5ccfa82567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6bf6a73d5fecbfdb4cf350f8a9f3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1d91c262f0e7fac5bfe68a4d997b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cad3c2727819d3656c0514ccf8f9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bbe72ea1ae2e1261368e6beb00fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f8b7b94225f4c0fcdc43c550b17872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45205fdbd9a572a889af5dc13eb165e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6db797e0e510ae2b8df3f2914c79274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649265d58531220d9ceabdb00242de3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025816bc649a8eeb21e338a344163376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828856041c2b1a6d72fc5137d4ade5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013965fb62a10fbbb01542eef0f56a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f3c729c95468d2d3e2bc0d871ddb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f35c99ae486b3c5f905688d32af0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a724951d315de28eead0613a4198aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3918e677ddc2d2914f8ccff91c6a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b3f07e065fff21314bf8c4efb419483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1a528e7bff7d0dd4079f54b63d23584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db036076017be7f45384480dd9172785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cba897ddf31b26db8995a40b6d0f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de39bf0329e9b491db613412f6c53b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983cb300fb4ca161b0af5cad64e60988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a9698f603dd5af7f64468533c1c8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95cee99073fa933369caf1005481e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41515477496a710163ed5d767686ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde31cd3c1e141c9a08846f84d21fb5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb4cc2e65a69bd9e7395196a95edb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e8bc8051eda69d1634f40312461eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3abf1414b4684d94f79e8b977b97c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685af18ba961117165ae16b97b0e13296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948798408be27b125a5b2a020232260097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095fcc9666c6d2b536dad3d3313ee9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa58380aff849e7fc4699ee964295b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30999096bf89d7a9b95422fc52a90f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca50ea447312a9c49f6c381165ff4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9506e3cb878cb50bc23b04fba8fb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb368b2ce4f701f6eff3beebcc0e28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a59a034dc9084ec31772979624332104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf3dd8542357c1ef893d94663afe84105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5b66909ee464614d656de87952f16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b85e3d506f4d5ba8fc5e1452c3d691107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e578b05c481905a43e20d1fda447108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be3a78da7d0e1e58341e37736eea43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882450d92a4ad6e4135465cbfbd14d0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578f04adba8f2fc3c4db6a37ec8e99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bea3e073c69d81dea113d2c5a7be7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973b10291d29270fcb2a94ed82bad2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460463bc9bdd6e400e55beb353d4151a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df81ecc18814f9dfbfe7a25387d6d6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c137963e6bfbadb2958fa6ce8fa705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacc960e0cef91bb659051faf0a862e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53bcbba8aa473098fe03a18b855fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d19393751c0fb4f41b32a1949cc7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62475eb5610be429b70505e0762dada120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71fff05061cf85e5bbd314492f0a91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c1bf6fd256da73aab5c059f83e61d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc9f6ceb8f7d45ba97686b3b19ac39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd46369053e75eef9149152867f3eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e76772fb038fcc8f8d658c8d5c66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f188ed5ed561d4b514897e231b735e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507459405cce526083968861eac1f27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8510b1551df62c849555e08075a6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ffc2a97f128678fe107d2c45c067f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f03cf06a62ab0e15d8348a007e82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf70c4a910c06500fb4f4facba91f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbdb164c911976cb76393aebd2c2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6908cdbae47f4b07b32da73454409133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a7e00947d902e1eec06fa23c601f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422d4e49b8783ff1dab8cff3b4dff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3f846a54161a5852422768f55917b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ca8995b17d1525c5403ecc5cdcfe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b043480eb9c481e0cc4d5916bf09ce5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85725ecb577fa051917169f79a923464139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c958ac62f010949718374fe71f8056140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcea18ed4bd586ccd1a57c52a8242a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28cd218c49d378b9e28bafe9d11d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b378fba431384b286a9d3d42131a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea239aa55e97bebc658c016565394144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27c15b3a34661a24cfec388ced4b68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bddf8ee2a14afec5a567d55c3b823146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455dc16e7a5f00e1cf1bb785a3b7812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17be081e1999373681b7c9be900448148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c558660c716cc81cd09af2838ea7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c844069c2ad67c7c99d2e3965e2d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fefd9074635d6cc37d9d8f59c53eeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156bb2becf27af1d42ec7bc154c9682152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1673855c17918f570c43a41c18a620f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9212650ade39dbd6cc71f6f0f2a50154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d170e376b809063829606daf16fc9c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661398625df0e061d533609b037fa5242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f63e6b6b52fa1ed9872c3bf916e5983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81f542b54cb30603c190443c5a4d0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a1829f9caa7c4ac2d57a1d021ede5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c666d99a3247663cd06754e0e3a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4434fee528b977f21591a7d0f6c8617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b97ea5c0731c39a68f123553fd681c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a131893a36bfc4ed642935bf5b09f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f045c622183b9a8fcfa31b39390dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8734d973c3d714cadf085b032833611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e29ab2330349d6cb0b2d01ebc42cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e82023a5a00872ab71c37d80d9eb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a07babe7cb78361564e121034f3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2432faa67b098751b94c8e0f748c7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553dc2f76284d70fad5e1c459d821216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bebc2355a9e24ee56f85a7435c9df817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3618df68f723d206eb88f4d3f4769018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b78ec7b7bacc33b3780dddf3e13cc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f175c06368babf153c4861845a31b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765151693b12e2d9418b16c4ac3534e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5504f7934a8b6baf6042867f66ba8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd8f6ff84ad816c42901bee0edbfe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f347cae5195cb6d8cc6b821a0a90324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1cf6081a63ea196b5e685d7a6f7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50ec9919448f954072de00f9b2fd7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ddf1656e3bcd10d100d7a156a013727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d7e1aeec0351e67b9a28c0a324f9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380a26b67dbd76c47fca8d55b617ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e45ba3ede2933c4d077e16386743530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb955cebd3c8a618aae303047ca9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb810c6feb4a52cab26c62194f63432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5353730f8c2d6bad7a7a48cda325133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee22fab9f2e10f93d3c33272a0930434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d836768bb2616e2bbfa9a64f5e0a99635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66462c716607eb944886b5d6514177f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a61d114b1f61db7009d1d9297aa24237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec0598db55b8339c00e9c8c597f1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f840fffc2e939838a2f1c35da85939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6226b713a01245e991c5a9d2b239f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592340b63c4829126d21fe6fc1218b9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fc32ec25f3a5d836f9e11b377c4d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88221118b35f413ffd9442a938db643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde97dc5abbe54931b7fd65dc7e355344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab88abc0ef80a300b6149e09e51bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8d58f12b8a03fd7f92aedea4d1f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d7f66bffe6ceff22b93d69ca13af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7eab8a7bcdd268c1011f274c736748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdcdfc7d4324f3e114ecf3feedd07f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4baf3dd0013d708011ca0c71c7273350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef665afb05c672df0c256f6669689851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14c685264a572e152069f5d6998c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e556b8a45273dcd04d8b83ce4826453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc21f3d9c9e1ce9f986439fd541a3af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09d4573d322aff3f8c51ba58bff9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33bcb2fa652654f86ce943a413dafd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f56363e84b7c1b417282ea2332c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05bb01018efa49d9183af5e27da2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668cc999bf375d464f8856ad090e51159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804d7a77a60bc589d4d857b2308578d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b821f9320844d017b901e57e42d21461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5925baca601dd73a12b700ef9ae562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb91b90d4ac800cda2450811793c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d478a533c7af56415d1fe2727d6f3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd96a2ba1c3b23feaa6017002dc5fe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2080bbddc18b8aefb898b2a5debe2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af2d829931dd8af2938576bec077567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934ca7c75b8bd2bbec3fdb57d98630368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de12f66695cf011e16544de80633369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039af908908ee9e95ee8f088001531770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb791cc80d79b953a93b07d99b24271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb54f94dc2f211b7096c2ecec426172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69cd1e2858c0de097ee4f49c9f482173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b56d3ca286597e7d16e5f353e93d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1df3e35aef0f3c26b93e1b1aa1dec475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ac95ee5a70867d35963f8cfe0d9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b2c178b585c5785c542dafc0b2ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1659fc35bd1ae787db43a810588cb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5606841dcfd2f9c7ccf91d32268e78779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ca8f7395d873ee638099bae3b646880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2ab5c6417e4666c3c3698a94d743081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad742edcdfb840f47bfe4f6418fe7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769b344a4fd4147f556b48a33dc788283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490603080648dc78c72fe391e5d018184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a529363351bd431c46e1defc9efc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0932e7fa6e009cb07cafd85ba48e0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1769f6e46c6f0fcb92d8bb930dc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072eb127175ee7ebffe53cd26ad4c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484318087263f1d4a75b31522d5811789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e6a4a6c7ba2bbfd03affa408b67990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50ab73a64e54dd665b914c3a0cc66a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f70f075149a4958da8b5e34451ffa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273876f4a49c7e7aeb041bdb34969db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241348e1c5f1050935eeb5b66466cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6ca912b8d9da57dc7cc71206436695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acc7d36a95e8ef73c4e730459b14a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b557a940d35b24e98ac2c75c5193e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7e250c0ec9d8d1ae27f18e984531f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901dc34629eee5a6b30d7de5bd33b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c63e2a9a700470a6f77e76382914a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2c0cca476de69bce371474b89a91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab613b8e820e433bec33ab67e6b120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e40dd97e85c2c2158dc0660bf2614103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26c018ff73fd0442c8cbd75ee56fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934992209659d2234e0c1158a6328c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb2d030ad795bd63c8d01a3afe2ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc5d3a1837c5cdd662d9841e76e8cb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf0a574e687fff8077cd5320211370108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b039d6fc1bceaf25c66dfd0cd5f346109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bfb36f15435d0b654d3823a47312d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a85f7c1b67f3ed2a38208df4c10e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d98bdf37fb7c2411790fce1b43e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a18d7bd8f044de0f27dfac1e48874a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d41dc1146066b6e3728feae7ab99114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9037de26d4a1da6f9df2819eec01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b86a92353495980d82d672f870472c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d14393d3e861fa45538182d6f5f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf56fbfe63d5a56bdeacfac0e622a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d8cf4f0f2497a42492d35f2044a10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccfe92c14a2a5dd25d4ddf07f4db18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251be9805808f4d06750a4e8a7ea001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd9bc9de8a39834d345ce6bcb1b44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb6433145ab43705e04a84949ebcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e75fe4cb473880a1146a94f64104124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b85ca8cb67f5af77c68cedb513b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46803cb029d1f81ec3740c4103c83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3ec63c71da349c7628cd714f7cc81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519e10eeff00fad9995739b8bed0a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa521f6abf46d989e75d5e75d76a37f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb226e57419f021da25cd4b79a229130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f234e0ce344f4fa4f94c90e614bec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea29c4bd44e9221ef3d3692502eeb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee7cc44a52877b077a2ce11dc59a8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dd6443bc3bf616b18d27313b689bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4410e975fb53f1fd0a90b2967548c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f03aa0f61193a35160b81f192d0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccdebe05ced647a275b4c61f89c421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0618966baf5aa040637599cab1919d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76edc67fa61a9082187b2a8e020231a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9776f9df5768a43af8d01bf208b551140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b936ee2e22c722e2e0930c696b9d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b523aa9569b51b3c08bd8cddd6df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c69a318ee524532e3c742e6a7d9a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1ebedddd1e0e43f094f82781a7bc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf835f8922e48c5b46704fd832fa779145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a6b9c61b25dee3a7b1d147844f49b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ed8a140ae8340870ac93e2d7d37eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af528e2427f9597acdba6c139a9ca257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a44cacf1863b01b2c61515ac9cbf7a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021066e6bb8d2a579636bf9ccf99507150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081afe5db335db75a4246c2ea1cbd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854bb1685de964ac828179decc4d46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7638829610d100c37710f846d9d262d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9140f2ca117e31feb3cd730e298600154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>