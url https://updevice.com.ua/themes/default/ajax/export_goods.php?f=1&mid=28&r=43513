--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834eadcf79dd2b9a77ca79f3b76f111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fefb37341a0d6a1e27189a6382a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81903a41ab8c5f565b54775725907f353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d4df9d1ecd7e1506601c3f85197374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5ac8cd772e27a28bb50cd36f331f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b53340a87c6fcf9735138cf3e9b116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f0d5994d8a82d12df2a1cfe7deeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4be0915b5ffe58d8b0471d42a0a3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f643186175a8e379a46f24e197049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465f0380303ad6a0fe960faed5b6ef610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1594c77eaa5c85f4b473bb22e4c1c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e03f8dbe16d6fb7dad706200d17a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5093dd17a2e90f4e6e1f5bd4192c4e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036651e08d5a85c6e4a33546d18d345f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915daf4c82ec7b3b9da25dbbc6840cbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc34d3587a4f03ce7084061243ede816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746dbba373d2f3faa14691f57a5e0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84810277ad44334f216a7068a7767518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a388dbb5047d2464240896faeba1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbfbec7125f127aefab0e07a59172a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e77fcf9f3a7fe7fcf7a133898eb27521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c88eaa7354664e3211a5218cf827922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79d07e3b032852c78e69e485487be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f928c9a3abc9aeb3e6a476514184a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ef0a444886d5bd689381db00638225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e0ccaf146c5cbfe6ff1897fdf11226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e97e95368395c23174f2a47f0674e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399fc039c86aff3c8bc40081c52c1ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7e151def276722847e975c7096fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fcf72e1438ad866e934f54ea71b8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96d919205027e7f99d93dea2a72e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1f8109ae1cca75cb946057e831f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cee4670df3765450e82dab2674dcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffbaa355da5b0e8e840e6d1cb5f59c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823920fea5f60ab7507baef2d06d23035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19151acd42f29ece4a634a7770410336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a0538d260e44970e4d70b0d4dd33337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25567ceb46ee26d0660545517bce6ff438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68ffc97e90f487ab1a2d06cd91acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005017a977e90fc44ecc3c4e87fcf6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ebfe9d6d5ac6229401f2c2418d63f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e092f2666ce839c4a84b5032f07d5e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f2c985a44c7d87ec4d6fce0a2577e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc6a18235611fdabdca9b4ff5405e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b5220852c1a24e5d0ed10f2085e5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6cca03ab43beab98509ea7c2d85f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fb5cf3750bf7b14114df08e88876047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a578e8a983295ad44f767fb834e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89c9959453eb25cf9f91594b1c4e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758823cdaf8cd9296a654226b6b9480e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4161daadddf10543e03ba00f4d99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67ce3d2326ec5d2a728fa421fd5bc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794393c5183e587e7589bdfcd1c57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b03758720f8204dcb51f7e02895954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dee3638db14addd5524a9e98234d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa63def4360fa863af7c6c684950a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19cd45aa317b903c252b3039fcd5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0fd12527fb1649f89080bc486319258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26374a903115ba0c6258c408d4b45b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224be1d70910efe9227f40d6e04d25b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd912313e1c92008cb13b39ab9b49c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848e98e98cf2771b0eaa2fd4b67cbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f335feed8caaa513f4ab3dcf30292e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dce4d12c23bab9cc266ec3b15cfd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc58830e7e6dae58136fa55e41c41365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240151c897c7410fe2b0c7451411e3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cda308ba29b3b5d7987ddcd1b0a8eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39761492a6d5bf45ddbbc46ed7bc75268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb45e936dcf50adbc44e28c31dd69969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383456c1aa2d2228947c836064c2e0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572f77f25a06ff80e370f506eef0bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1f6e144bcd838ac34cec1aa3254b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44b7fd5cdccd88005d7e9fb4ecc5d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05186296b260e5b34b707cf152cb1e7b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00665d8ced5a4ce9065c4485cdb5ad8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7f5a4a5a1e7ed87a170ef194d45976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcd8b7f4945d61e93d031bae81f75a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7063174bf842a648ed0249705f8fc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a6a63859e11f9e2b3547237cde7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a2f5c5d0103cc45a7b017e714d4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50ed9a86fb5a766b024dc07ca2c3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82e1bc0e2ce7cba8a20d68965e13882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d485181f8dae1d35921e004d8f6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01111c3f550434bc298fdb5fb79c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2397c5734ac7bdaa1f3170720110085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf2445f526b8579bacbca54e96bd2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aec68e2dae17cde81fd76ab8675ccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb79b45d8328690eb434d4ecd5896c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aef31088bc1cf5bafa4ff38d82add89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72886b47db5767f1eaac5a2056e727e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf6e30b90dc9bdf583ba8eaf48340c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f9830d9c4e47c7787787bdc87ab8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac1aa2075910f4b19604ad51bda52393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d1c9d5a1df6ef94dbd7e206f63a5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d710b6e21de078663a70ee556ae15e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a28c0dd50ee3f2b654c8470b6500b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298327f15c9ecc7aea288537444c6ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f8bc2f79c8319f8745421c4b0e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1fe08026a5d0e8c64230e3f7fac1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a8de7b9b6c83c6f13c145d446bfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b3b9a586c8fa66a41d0733cbf832e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7045802245b151f98c9a476c7c80d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a0f226d36715ba0b4b995fd8ca3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d98d929918af59e64e3cd946d018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32f8eec3c61c6dafde71c73a269610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f93678d6dbbb54d7beedbc829cc64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875775b1be7f8f4b75d4fa41c7ba99a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca7ff1ade3b1ef40b20f90515f2876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42505a522104061531b0628812628ff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d0ae75d212d5c74c67fb4ccfd810d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e37f0c436b49b4bebcfa36038bea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8769ac68ea240cfd257c9b85844266112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7bd6b5ba65fa4fe9a07d04a327c76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194adbda8ac4c2c17a4756a890e12a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2944c89110bdf15d6a17721fb30238115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d68d94af2e98a67c53a4f4d939bf3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278779367e57e56b636db73c815fe32117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859ef744cf98c88a7b510a030e4feb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac4996010f75b74bfab4460e6f8edd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e646b28aad30f4d442061b3ed68eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623c0e23df254f2e474a3d139dc83d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d77a79e81b19613cdba65763d61bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a60c77b8c4249f111f594a96843871123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d31685f953da1ff972cac07f9d13a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2860ed923bbc9c1b00f2e2775a21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce0585f7a3212948c2c0dc4f31bc04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d9c541118cc92793747e127a3415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20da1b701a148a06c928ca5962e10d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ce90e46dda987e9e695495cd7915c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94845920e0898944211231c9bf4b8178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ce34bef97921a0b9c1b83ab9650b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1b243994549f8e136231b13f192d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805eab9525a9048e1b3a4dccd350d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5e6c53659b9c5aa9630843441d23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10632c0290a8bba361392dd93477c972135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e527552328094eb2bf0edeaf05c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8433e3e1d0152631964516a7f7b5064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5afa2c2cc1ae35bbd6335d7b3b6a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8475a64138139de48e7ea74613f9896139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d5a97cde4b7d416d4c64c19a5e3cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee50d692635a3c8cbbdcb39760a093b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c2f9edc7d66fee60ea1842bbb549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e989a38d22d0a03cb5ba4ff2eeba73b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f5ec920c50f2b2bf4c2c0aef5e613144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d5374494173ba278c8e83e786b130145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c1d8a6158fe829c28069cf360fd61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fcbbbc4cb093f1919fffcff91a7ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7866b876704c3d3e86b2374a884ceed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66ed42e6fcf7c64d599282a705fd49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823f4e75c36ada2644816fa1a60e08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e13460ce4eb1b5386ee8f98b5b8e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bb8644e9517f9c97026a2ee20f993152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad9de8a7722b13f87ef4346a3cb07e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c775d285c5a7fde55270cf04a005f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c4efbcb9a797c246d2ae4fa964fd81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc8173fb8f27e6ac95002c325948182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54258532de95fb05fd63f84f2718a7b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f9569c71f823d49ec8856f8242f154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe4462b3ee5af2d3f6df73e8299c655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e82bb43c62ff7ecafe7620171c23926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4262a9902a5417fd675ef42b503e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970f60f57873ddacd47998fb5e35cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f810e2bc91e383a1a13743050363b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa7a133b54c1c718ada0fe9e5f51010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767218ca1faa27d93e7652ec291f9b6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b3658405ff045f5ad1c48787984812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617dc10f6fe1b3560594208da427a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3a650f54e96ff7ff5b579df1a62b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227dbd2e8034a8c2a99c47d495b25ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d7ef7e73425e0263aa5db7d2873516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31250b05ec12e9eae3b44465c23d8e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c032e309a3e40e73ab4ea0c0dd3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af911af52d771e93a33f525d8ca3ef4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ea9fbcaafbc43bddd60274e33fe6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330032dd594666a91f17c4e212a54e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9045f0d677a2d4122c6221135dbf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889535e9525d95086e62716ca409aae723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc9efe6027a146b26af3115d64c8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b057321fa3e6866de265ee986998225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deead822c22ab11d5a3463ff231f9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99703a637ef150d34e8c246ffc748e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7bd6e98ddf2ac667d8739debf140e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbfaf732eb79dc8d6fbe7bbec8f19429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc7eeff3ab199b46179c1de72e739530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302e03b0d24620403866b0b2fff51e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826a63303389a8082ba525cfa5bc9aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af729de43c220d79e170f5460c11533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034681b7f849816bd686c939a969a14e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3885a00dbab45012e3098b24a8d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c81a894f26ac10847da2484f7badb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42351f5d0a950a77ccaa48772d126bff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfbb805c9c6cdd21343c3792b2c1be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e7ab800344f96afa718b6f373fe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ecfb6c42d4f9246e7333700c885c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd5d41366f971e0311021d39c60e9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f234829a2772e7b9e1da1c39ae3cc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb1f8948c4372bd065f9a5857fe94043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e63fe8e4d66321e773e7ca2d06ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffaa19912b07238048e78bd17f318f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f6e92becf551733bcf8001b7f71d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010f43044bf1f0f66f4fa10c5ebfa1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be291c6a91d0a4082e5a3204240f4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2c6d0763e72dc286659e123c3e7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df7d3756cb18c7835a13737291948250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf04b23c6c81f511a74dd34cce5b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a212fd28b1b8f3d132df09e51392a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21106f197a2d5faae83a1bd22edfc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b90cc58563bc417ea3ef4426fa0f8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268702467b0fae6a51f9637f48b0207d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761f6c6ed9bbc4fb4a1393181dc14756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d34ca0ccb9857c6cbf3ce185f42fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456fba8d8afd377c6571c4d1cd5e9e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6759f74c44033a5243e84471690a7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7ad87a3974d425fe4c6a133980f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade544d787eaeb55bad7c29f859b40e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43409874cda4c48b164841f5d818d0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e54cbdea09608c23453d2dadebf7c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8f6a27530a753775fd86e262837af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8d8088a2a106b356e5be58738f6e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558ed62b076bbec566e4eeca3b9010666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deedf3d586acd213743040864ad2ebb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0602f1b6288d214fda4b2021e2ac168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47ba7c5f5c75ceec7881667b90b69969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d106d5ec22d09b23e1229c71e15bfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9c6cb6d87b729fb457e1a3f0a829f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcdacfbbbcda631721187a8467631e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f81b60e7beaad713aa1cb855cb151473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87598821bb3af6afd1a22173f410a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad29af8e63ab1f1b5f6e2ffbe84a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe5e9014f5b4d9e9ec2be3b03ac0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80c5d11a5f1c76acf620ef8bd6ca577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d607062578f21edae6bfa7832d394a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e8994ecb14542310c3558260318879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac21c44c9641dd2dff3804dfc8717980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d642d2ec75a358557916a09cd6dd5ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade168fa1d62cf758ec115ee45006b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a18fd8e05c7cc1928f522408bb8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d185cbf88fb7aea96134e6d147dd1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375dd2fa39a3fc71800db16a17d94c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e8cdec185083ce53071284cb10cbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa841049c13cdad06043dea919bf0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062275be12fa47a867241fb869f274d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359b77e10a92901d15425f5a6b12d8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916baf97b64b80e875acf77c864a82f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d5c9d444c6e1d6783f8653f0edb0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53de91fab0ea51e7832a4df805c324a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e74377d4208a8b8ccbfebfe83192493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6b6396691baa43e82c9d2209f140c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88fa50eb7d14e631c29f3d3a6779295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a884cbfdb57bee6f07b5e0acdb70a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464edf90fedb7a2ba0c569030cf2b11d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1e0d2bb7d15829160d499fed6e9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cd094636c49d207afb73320255d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56cfb64998ffbe0dff5c9762eb9c77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93592fe3e00e15ca9e576a8eb7af847101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594233d1ae5941eb8b5a566f0cd874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef059cae1691792f1a00a689986636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2f807803a6488c06306ba509719e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df22432e0c23542e22f87c9dbde7d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bf3b832d5da9d59581e2172e2a2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb382429e362e735874126fd2486f5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907088abafa3207deec2cb73855ab9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636157f5a3f21eedc13af74e2989d50b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a074b24dee2323d42be3bda9d8eb4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba540a197202527fffd84767d363915111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3059d455a3f9a7b02aa31259ee2a025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b8ced4f4190b6249217434bb3d3a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a0d1be6d04f72688d3224d259b87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abcf1aa2ce60c38a8b55e23d0cd248115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec31742d2fb81dc26476ace094549f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a41cf9fe1a85a2d590bfa7285800c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab6327f699182c4b556b4e3fd087ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e6382bc1e13f4e0b0211b01f99d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cdca19e21be84e626e0e16ec326c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe645e9be998c8364d768ae85a073121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726badd28efc921d744753e3ff2c2d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164bcd8ef85d755b3913ed1d5bb8d72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1be2696526efbe2d626f24a589109124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a69807156166f861dd877a3b1a8f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7451f840531a81641c9b0504d040dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd5494473fb27630dab0c7106366d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88ae38b7e6c54402fcb2fa9d88832a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b2389ec4ad9b5f9ef89e97a149d4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230384f865fd5887a44853debac46e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36543582babddc6ebb1e9118318f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dfe58edcb789364e1249807308785132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aca8d61f7fb9f31e554dac93c66556133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb18e0a8711a479ca2711b1c0b8a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5110977af0fb695cb6c78c3878526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139ec4979cfdba7990e92186122f122136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e7b97a28aacd0df037622c04ab1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79320a5a61eb0769f12f1be5f8d5c386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c576b53524e635186826648af95962b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18585f2ff46db7c52d735d920086ace140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f144d3bee1cba22ac34ee77cdfe4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55589e06910cca7dcbd4380a6123d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335d43fa8e4d425825c6b5e43655416143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470432d2a8723e36569b53cb38da5e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd9ba508dd48baa2c3cf0d85579d65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af300e1def4091e6623693783e5e8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118099791d7eaef9ea8f7f2a4f5781aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6edbcea16099a82e1ec4df27039ba8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bf59c9135f53e1a8f8b0f7da9b78c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e0e940f79862029fac1ecf77e048150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8fe8523447a2224d2c67c477f8a6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafae6dfca250df4b7b661ddb5732a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48f79f4bf961679e28c5a71a55e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dc1ebec2b37e68cb510d609fcce41154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>