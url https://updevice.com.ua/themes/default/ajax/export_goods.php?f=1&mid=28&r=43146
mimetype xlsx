--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d444d2b394042bdafe50369e3e214e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aaddbed8c7d42322d1fbecb6646c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541790586889618d82a1aff77fe0eca73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf08b89bb9889557ed0aaa22a6294e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda7c276881f9ca047971d631af5a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0fc46f95a8fc7544f04fd680369036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f9350b429d3fa649b1dc95071d277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07bf28bd2655388cb7ad54d56316dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d5768dcb705cd0bf8828995fba5bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c0a3234ef7c6d4fdb52c9b19aee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3de5f23e212634377c13e125e6d7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104416bd852577de25f92e1157d23a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413fae3d147efc67b5712dbf5f80c3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc6ec4fd439a01620cb37ae35dab314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87931cfd52ff711455098b95619d7cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd4b88302a799056e4001cbd7f8f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9388e4e75819b5eac7eff46721876517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1941742e1a0a101a3b4268991dbaacd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51993566b3d36e95f0ec61ce127e96a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dda8cb1190552a797db4f487b18f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16db21e8b8da88e8680f09680a507621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23015970b6c17ea97c853ab613c67122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e6c6dc2fdfe5640bf92133a72913423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0babfc4db5e080ba943a80f464450624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247ac155a526313c951c418727948b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0449e8674d2d0a78180945ff3b96b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f14fd635f9ccff15e85e84d4bfc2f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196739ec74bd8f90883fcd2df3d72c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6a186a8e3ab9e23214994b1fc01c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a6e14ec2db5cd43a367886ac469dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5963180da0caedc03d1fa49268fbe6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a048b1db1fde464d6e8400861679632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8b17a4c7c16245a2d2f9601d976033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ac8764a533b55d4d464b94bf0f3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdeb08a8d02f07db9b86bd924fb19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7aa41b7b92636ca754ce53d213352d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4cdf9b8211d10455e5804314668937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510998dc35c52a21262ef105716401d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dafc017dcfa8fc0e551a845ceb75d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca974508b539963be061965188a797a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecad1fdc830d932bf2a3b2094d09d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7df6a9f54bd4dbe9e57b9dd000b24c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b0e10c0a5cc1188e303bb1632fe843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a608140ce1679e7ea0dac4dd6e44e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1383a3d52c7caba5b374b74c37f6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb24a94ad55539b70a4e7d07a45204446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9a446ef6db65389a513bccda60a5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0aef3ab916ca87df4ba4a049679348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d43027f5b43f84d4e01a889dfb193949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca8a82e4f95cf67fdc5557739061e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873602931e734b36f957583d521f05d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d6da5b473abe4d5fb3b7b1743e2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b4847c8397d9c47c23a4eb0af74e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5ee2b9cf45e6f9259846e20ac28654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c9f3c91827bb98c1f9618b7bcd70a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b2d4558b3f27fe7a50a13066beedd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe38a37aa494c5b6e6d38a48819aa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f053268831ceb123cfd5c7e0d0e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32537dea56f38e0a058b14d3356c7d9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd29a2146769d85b7c6a3a5d6c434a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bced23f76d9aefac94da5c019de7fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34099f84df5ee2f9b22cab70e8cdaef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001193bd182b25328612c4391365fe4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc30a8d78bb0c07dcacd4f0b08c7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f8067a04fb5b59154aaa5a1a01d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2793d2610a23f401e40d46a94d04666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be5e53b8461a8e7deb7b8f05d1e33767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dfd00e75bcb2eaf435906fe6e839e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1f2e6fb019dbcba12c4ce8f9f720469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4f0e41d7341b4fa2bc25725e8f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f526b11eabb1c0581b409fa0c5bfcb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be23204c3c310d29b8e5eb7d410933d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff721614a5ecae4f24b5d6d4b67a3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885006d033eb28480ee63bc5925ebbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae5d6b2a1d154da17ed708a9e5e48875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bef18b5f1072b2f760ccff66b288776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc7e68ddab382dc3fd9173dd3c57777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f56694637cb0f563e6361ae8bcf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63fbd43df25f6d9a058845386770e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3debe4b398b7666a761d0c618ef351880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aba4393fc8766eab8ca91c139464981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063cf5d6070ed4f8262e33a80f36f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739869ca88c471222a9e0737c6c0b9bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b08d9231de70d4ad791c124cdb409384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17493066add565f46d42731933099d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80e40a4c07d0eb0632208294d2d9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad430d8d78634480f3f2b77a03c4dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbef4681547be16e21fd0159a6b153288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de8711318e01406529ce333eeb1d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805eb342c596a5fa1ef6aff6aaba23b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d79d62c5e27a47d03b846a12074f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a9661cc0f094aa2b577c5c88196da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7067de5c308051f692ed06711b1de093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7caa040430bbd84ac447450061b1cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e30ef1fc41fb30e9e5cab8bd9881495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4599fa1cd12d0b6a0316466d9ab42096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58e91c8aa76047cbed80a25c3d09b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7638997efa91bbd88792fbc3b9df098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f303e688b0d3b776b76c1fb1331e62699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac24864e140b60a6fe6351a9035a0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbbb7fdd23dac4227c127f317bed4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e65a2f4f0db2572142cc01b75437102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8002e8d458b05ddc29b83f3a21c779f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f32dec170aca8aa47b0aefdd36c8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b9021ff184e2fd691b1b0e96e79c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77846aa1c1bc65402cc0f56b8c0184f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802585e2b8e0843c69498309b6c856cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92dac08b9a81e2272222e069a2037108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae0dba2f8cb151f21aaf4d3ed19e49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f9b601879e16970954b89711ba0ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b12e9357d7fb2474f0c5e31df89f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be10396c41b91ab1c0ce7bb9a5fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62d16dc9cc66c4975a41054164676113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad56172c9b39fc26c9bda6c205faa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa30389304f1a541176f203996635115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505269ab5ae4da4844a788c6bf82df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85723e828e9c522c8860ac6189b6e83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edaefb5188ff572df87e72d5a7a29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a061de30d967e301f5472c8fc44742119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79916179647d6480e2d73c599d97f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36752c560c589a303149115e1e2e6337121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596a0155a1da8bd37167cd408586848122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85758afcb15b538439e59f0d2c865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b493261e46295799ecf86f01f7d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1dd4cb4563802c52823ce406ed7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82c3c854fc3f3f796edf81bd31651126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622752ed7f7ff16f51ee2b6c71af2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaeef513dd0efe15b9a29c55eec63b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff1f4a2127774f0d693998c1a20790129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a8aee2fecd3050ab3cf42de32881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c09184392c740848d909fba25a37f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5c72b13dfb9387596d5b1128d01b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aedd90bd75973f66f3809dbf955fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b93dcf258c9b376fbd4f768f3c61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888692ffb64cad97c0941e0218bf2ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c66d6b11ed9d6816fa596c625bca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945003de8422b0d4956752e99bfd53c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3f1da4f2fe0f46f049d0304be1ca2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f881f061d349b895b7792983c46b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7b4b0f0a09be2eb58bfe04805a599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c796f2ab50407b07060fe98cc6c0c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1d96dcb916a4748e5c09d781cc774142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23dcbf647138f0373206bed94c4214143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa3091fae882af9d528c854a2e6f20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10321bd30ccdbbdd166228fd38968d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0aaa190a45b3d909436d24d77d85c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd68d3ad7f6593414fed0ccf729366147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00976980d738400cedb2d27fa48e9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aef608d3eb39b129538ccd406b861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c24ccbaef1a06b99d3b4d28022ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247d272c979b7b872abcf29784301f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4c7b4cb83efda08f873c59c95c7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8887afc006393eaa9752ed251d6bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed4b7b5ee6170cce13120f264f091154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c5a4303ef79425f394e18ede254991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf94e9c5523db0b6e2dc3022dfa4752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede26c1b5313bd2c4e5e5dc1c34afa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84238987f561c3ab2c78c54d1574f994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f704c0e7e5f1930a4ff9a161a032e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30d6d0d6f9319acb9829b80f79ffa26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde903bacc54fc21f197c1bb2af9d8877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e90473942fe7adf7abfde5d3a2c6398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bfcc8d7db9205caf0da412faa77669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d3f1d19de547bd315d242afc04ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ace19cd08f2cce8eec1fb387cc1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36222c905ea64e2ef4dc313a368009f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d4b9f66c90dde148541c38fed32913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc2ae1a3828017817f24ab85fee6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7e58e83fe6bd5f96c3d6217db621515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97385f0f6daf76189d1fcd5853634416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8296211ebd56058b9d865e0ecaf9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16dd1eab37129a0ae1a4002b2b5c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c85df16a7ac65fdc417ef48f22c3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e80c1536ab7712ee8cba74a80f7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c878a29728356d902706478f2234721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cba3520e12322ef3fe4c4b2bf8c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9525cdeeafcdda6cb71dd42c75ddc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ea3f2df10da00277059c1974abe7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac0d20ff17723213a4c7ee2db5a6f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd870d8084148f44f48e53f335812ece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f022e8743e4aaf2d9a165594cf5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0277a6b426d2f772fe45f46a9b0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477ab6d1bba633f9d620ded8e7785c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9c7fb5fa3bf405732be4bfd1cee330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418baae2bb7094386d56d9971ee141f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7a1efbd36879515f207a9a1ef78d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968a84d7d13e557cfaf7826c1b875d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295794a52bbdd08f5f7a62d076a60a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf325a18ca2626952c377b397e05cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a5e888138d8b17213903ec9b986536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8760c14077742b6dd767e2205ff31d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2eb3bddc210a6ac80e8697c6499c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097729e2d690ffcdcd20e92bd7f71a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad9f9bdf6bc5cd2268bf39cbbbf3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5afe03186fd57743762016d833a63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d810e942427edd25c85208029476c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3bd37d527d4f4aa50033f37e09e3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d95a5d302482fe0e67a559b057e6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f81448fc5c25dd83c0568140bc4cc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19604dd5cb96b3e7e8e38b14119db7bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967970cea96e0580f6873a064cfd26e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1516b14904dd58e04054ada31fdf34e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca28c368e7d192554336f0d7cc443c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fb2076e2e6758b9111871645b30c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32350b21283cb79ebdc765adaf78809451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffee3f1effd3dc5ae2aede30e1d06c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de65c76173141a4d348bf0465f26ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861145e7997f20f587df556e98c015c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1991833918977c604469140611a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bb323b779467f9d9c1a1c065723ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618ad043667912a9da79899fc8db7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c13e7476a542fcc11d5d906db7d80a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92749bac337234a80d1e12ae33d81ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0ab54027e08afb30d4937d57cb6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d285f54ca16e3134d6f94b7673894361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74eca8cb7487e078b38d87730cb3e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd622d3f069f39041bb945703713f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8067568721f94422beb056a3ea789a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abe1f2f0cf166af38a7fada946dbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86a779dbffea4efc8e25945e3ba7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0466da98de7c81aef39d82e683f6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b9f21cd17bc30c25660a785d6983c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2295acaf95040833358abbe7031e77269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0fbeb13b555829a87da1cf43a1be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eca5a8fec8776ce6821ae7124c7e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153966e57415b4a4abae8dc842208172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a29bc05878e0e7565d823715e434773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acd14eb7ed4722ecabdf219fa18b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a2c477a772ca79d14bc8024d8f1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be2a6aebb0e260285f8e0f1a39f2fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f885d162607581113c17db084281f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36d409787fc22a2eae2fca504ae69778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aadf11d8b5135718f85098919e238a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b6ca0dede35d61ef9a03b69c2e6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764898ad09c5cf3d1374aeee293ec8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515dce65d0884e3ff5aabb9df39c50282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442eafb2bde614e52af1db73bd7be1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9950eb79343080a8f78330445b380184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436320e8329ac8f4ac6caaba303314a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac18dbde16b0425f8dfc5af4d7988e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba607e7c632dba59452a3d468ed615c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1cf3fc902af482cbad0971042283488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf350becb78b5dfcbaee70db25502a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7879d8d7cda7694648bc510b6d6b3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7eda5fda0712484216648aea1bc75091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb537439d7ad0ef8121549136506492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1877e60b7d686d20743d153481de9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ff068f8a0cf61780474b164a2e0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149ed6b155e57eb3ee5420b506a659595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5314519c222ad48df348ce33c911cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172329def367dbbd8629bec966f70ee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5520a7e35b6ed9165a38140202b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff68165714bf27891f33bfd0264717699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de122c850051cfc1cc9f7f2528d844e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be604d2e13944c4bd6a119b7d944a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a128dedeeff0fc65749f837b158e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a210ef0030971aaff3f6d33c93212103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165a0518eb99745e0c7d544233c0d20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5fb68b8b4dbd35327529e61110a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df297a3c30fe7f1af34b8bf9d7b76f65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c7b5f7d1b699ea05456938cc08124107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7efc8eae0004f07e1ad42d1ec2f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14fd0d8d22dc10215dc61e0eafdf6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197080099ce4b4ee14a9497845177473110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053c946e970038a05c08ff2450ded0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1373fc0fd6756c6444dd0ab28eff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366fb8d565a6d86bd4210961930c8fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2df852d13598f9a55591fc119a0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef389bbe8de34456b6c8f28378f58dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536320333664e623f0544012e5b0b6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e45a6b0dcc226cf1608c547724cadd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1d320db17eabdea2920a13e412d9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392fe17082d9874bd505892b78c2206119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5c1b6adbe00fe83c1984d37eee95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933621100ce623fa3a4c74799b29edb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e69b8bd675b908ea3e5c609a33e0d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5c6e5107d19ce6ec441209b109f07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fafe9bc014a729c96548011914ec54124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e7f627e8500e8e687c1b632edab35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec3d002a943c151b198d2ba23d06e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99366b3b69496d5d516493fbd1de110127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d647792808a57eeeb2dcc0462439128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d88fec0b4e03522e8b20a5deb801de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b564e4e6211f6cf503546774644067130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453071f4b5b7863fda693b8fff7c785131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455641acd55039a3f0ac91c043c669d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dc65a8a4a23c14152c86d202e042c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc134cf455398d92fc521be7dc16a95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1d7106e66b7cc8d5bb8b6654c241135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20d5c575c27281ec4dffa8b0b56e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4f192f1e93ef3b3a8d5ccfc83d38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de95c6f03af425dadd0ba63b3797677138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed964fbca4ad9daa89bcbab2b560fc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd117fc2f6aa8d11b34723d0922d77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cb3cede92075a7c936f4386f5fac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f2e4838fe3716ffafda78961265eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706bc1513f4cea914a17dac29a352b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1792c48a3660c89e091b91f2ae7f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00933e8e77d6b18799835447faad5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc168f30c9bdf018185f8bf219612be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5fd5d12a2f6063b8a3217ad93697a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93dd42ea0bd863b8a0e0917b0d7410148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b5c2bdb870917950883202fa6333149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f98b34a5e406e2b06bf904689760d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9acaa14199c9f39d9bdfe0ce30243a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eea58820a58b7a221c236514bb571152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78f5e9be1c9a712b3451d6bc0f8f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67918495e2d8f0a2fc75898d5fb5a87154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>