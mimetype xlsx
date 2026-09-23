--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c79b020b7d9941db9abe2312f788a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb0fd0dba679d54a09b4ebe060b1932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae032123da7e43e1b1d16b0cebeb6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ce525eeea4ada1540fa23a9083fce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13787242fc976cfbe483ea30edac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254a61add2146f945782475ddd1ee8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc5104fc2b47063c9dc3d66b3427317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924e35ba0dd09e62ff7620085e669e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee55ac553303610d26d4b7087ebd029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174c76b71f6d2654a5fb95ca9f736410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf97c6df03f538e089ed4293999a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168ec0cbdd7372fa16d8fa565560c6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fd8bf7a011ec60875e435c853852013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1189db7ae2a57667aeca677b7fdd614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e94be31cc02c565437e11862b65a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bab30831003ce1cff553274d6517716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618a68f2ecc6bd8d9b6a521b047c0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fc601cb36b7938ab367a8398728218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96b5297d18219861f58a8e660dfa9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c15b28c104ea19062a1337baf1994220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4df45b396ceaad3fa75ca69c0d8ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161b1241b1b54b8527e8e4569f485d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e07ea4c4df8d1bd0860c4f679a062923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af5ff3bf543ab79e80e2a50e8b3b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c90936109a45529a5147fd87597825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ac5c7d166770be69a4476e257e2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a54d00dd04703e81f77300b722b3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aad1d63a4248aecf446e2558f670528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6f14258c2f30360a6c4cde108c7b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3ab4bceee04b4980792fcc493be7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b255010bf99bf4826a4a5b21aff94431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479c7212d3b436b7fa5e58f2af396a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62c47168f294d31e97e5e7995902e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f93acf499412ebf208e9e4b80009a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d702fe82b1d30a9e2fb352d5ba2d8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc268ccee628d1a21c68d3e8438ee7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcbc3d943cf32db139747be842fe1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc74e7efdcb0463deed2258630201f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e7bccbe28b4815afb14f35a02a80f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6731681a3da12a453db92203fa42240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb813e97c6698a7a465e1ac90e4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e577bbbf9efb3282cfb0d299c83e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244d5375e2ca39291d710d66f9f32643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d44c43ef825ffb27a81f2c9d0de4b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2499583e1d7ed28f3100a3aba28c1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518f2c7a7a9047ebd9a8db0f7f916046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f2265747b8f4206fbda5cdee415747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570407bfb26c24f7b30e568b0c2f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a00133a4bb3893b08b69bee61ef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a831d4edb256ce4a08e674aeb06550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8995684dd696700d43a9a5bf4c837f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f120c8e61ee3e2fef5f5b145c8d25052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a3c6af6b239f33cfd26f0af2b31853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045804521876dd2a3b900982ddf69e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c1a768413e41e30b90718adea1e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d343b7b29ca00105c7bf0b77e1e1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d33132ec27958406e93cf0cde21b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d497747122eab8ea548754cd842858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a17379a71958941774648e3107e54959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e003b74e41f5dd27c38257cdfdd87860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef845cb746dd4887564afc9c4cf37061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719918f8320cffdb68dfac864f466f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a258825b893520258538809d613cd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d4709ceef88604f7cfd460789bcaf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27dbdf461f67ae9b2386e0004f3fd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548810106531388d58d381f6771a8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138b1e0661bfd6fb1e3762ccd05f0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c10b7ced238e4a5567b7fc83ba725e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71ae3d5421a4baf814c387ca0fafb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d74b05ffe64443998c790681e638e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586143f5f407eed6553baf1b7aadbfa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae30347e3b5ee9b6b01858f703fb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b5cd7a3772f627bc8a6bcbfb08c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5d9993cf65565089b473f548163c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6654d2c4a0bbda09bcfe0292fe6f41475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7960e5734bcbe0d14f8eb3780a6e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e802ccc6bec7789b4cef6dfc725f79877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242692e13b81c34b47296c30173cbe678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f926434929f201be6a7ce435fe7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9bbf87621beea26f383bbd8289d2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be012eb8e82c22b27e245ee63373fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdcbd6170100efc38ec3ae9f0356b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3973469dfe95142f224c1f1bffed683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387c6b162c7562879b31c7339c9bf2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a159ef859a9297b21e8860a0dc9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a785b757bd71fc072ae85c263c0ebf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010b27860aac27d0e5ec1d328406d5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebb722c17b80fc58ef7df707294ade88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec99360c85eff2cb06a335ad130b87a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2117e5b862f03e1514b5e7b112df78f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293d641e7fcebc85ef8ec0aa9d7b6c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ea40d70e63023cbdd478f807113392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051355e50936776e7f59b17e9079bb1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6104a449493ff608e9a6a5cfe3f0ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419ee44b0b1f9e3305092b034275f8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e837f8c582affc96ee84e30f616396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9b1b79492c15ac99f0c4ff14a2e1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f75839c18f40eb47c24836fd3393cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432e6697d4b02cd0b363b1883ef56dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19437daf2911a3955927b64461eee6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133165bdff1a6a45d05a35c15648bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32bacfb427100e683e9a1730be4b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a21836ac0409d1207d1e7bb819bf4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41dc2f367e1d0063f9051e1cadb8fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad179f528507080b62d097ab188425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794515cd55e7ff324d4a42217f0b0e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa6be859dab4430484d58ebb72fdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb99289e1080297bd64c5a26edf458108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d65cbbb6884fabd58a9c52f85da2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ead802ad6008cbcf0393c467b14e23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8750e899714c9b40495d28f945260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4991942de502e1969fe6b697f7a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de94c7b10d38c32c0d37fc93341fc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae05376e59a2df49f9b2bec29fb19f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bead0cefc434ae90589669f673f93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e7ca69fbeadc5a9e49a0535e20dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c3e9cc107681c87a9411ce8746ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053ca078bb6a8e5f6471af53ec39ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2be693b32d2cbcb6418e265e0da5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd8a94acadfca5ff7950fcf5f25e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ade89f42850dfa1080d0cfbac6a8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c70e78a1a9cf1edf9c579322c1ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2821ddb764b738b75b065c70017766123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6030745435cc6157c54a640d58ffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ef535aa69f766e78147c1caab966125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9205a7e542925ff1fcd8747b5094be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ea79a2ee9d725db90f4efd53e906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032b96b36152a38bd23830a8bd3d95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6243e1b9a40e5df6d5d3408ed2a1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832e49591a8c8c0d2bdfd76a0f214b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59685156dc991509bda97b974cd7af5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6370eeeb06a44c59be0916699b1092132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dabf9ab1957efe389cf8db637fd24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b26442c1c6d9059eee2806b5aa5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327d61dc5177d51831cbf18e4f29940135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b75a291d88c0d03a209860fd2450136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813874143b9d5de15deb0858ad85bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a9fb52e1db5e33af6ecb0534b1987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea408d5df9e881bfda05d8794d8469139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667caa61eb0147778bcd71c2b3fba666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e3f9e0a9b8acbbbcb31f7c412fe71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9e709b562d5ecf8328e385cf9c5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44978edc6ec7f22e1873294ba5b44e14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faebb9743fd4aedd31e378d41bdf4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa1cdbbb0a29cca08ca0df904a967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86633d1cd1a94d9c203e6d582d28ea3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721923da6fb1cd742571d1301f9850a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633c658b44fe9a2146af58fcff3f52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c85e0fbd33b4898e0870c159a1f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d3724e577cd5f0088006c9bcd4ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b93dddd49f8f88577b153f3c91d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee749f66744b6341465ebb90edd2da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fdba20ece38a82e2451cf0d53c41b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8d134e6d352656f374ba1fd0fd9a7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1734b0fd64df1b2195e1ae30bf6931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8608f19bc99133113e7e73681ce6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a936cfa74065b41dfad734c910e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f02df67edb63ca05fd9c594b423e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad17f5bfac788f2d33dfff9077095a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc76cc8fd857e679a00ad2ee89f62e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109e113c8a8fc68821bc679fcfda56b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002b82bb4f7a53267badfad600618b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f314bc3376e041a85ab2bcb42d7869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbd2375fd72e7816104eed2d8a4f2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a4eebffaf0824a5128b65ec37176c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeafc106086a813b2cf95c705376a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8d86aa3568e0ebcac716ee7dfba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d4e0464b156bfc083c8b3b22d3cde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8077145dd5a844078a68b1a724aa50415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ad7c41e4d47929e5c63641712047e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291d916fa5b0eb488b3f9c459f7e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a46e4032f3e8e1f0eb4804f23629b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30232284b2b5172146e9eec10cedb44019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e713d625c8c21b9578952b6cdb099b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52358f03866ff41514480b98d995be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae8a160c48c7110a1f6b654dd8283222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0799270895e1d4c0b9f0272fefed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f783efab36aa9c185b8eae70a1b5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773316b42e3d022137b46834d79fdf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef918b272c3e0619c7ac6b007f04d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad2d0e99c9a84f6e79840d10fce1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda1ba9cd5985ebe8391664149a53d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5f0d30897733e76a2319a3c0c723a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb7a09a4b16d381d37e25914be21130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e6d9c4d9e1aa645970397fab065d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c63ba5ff6a9eb6d4abf57e81ae0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c188210aaf9fdcc0303f38079b65d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52c815448913621efe581edfed41c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2170a5f2e9d1ad90857fe3dfa315935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e7e632521f02dcd32b07c343baad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c225a320ca72a712affa6e851fa9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609a19efdd5108f263975a35d0044038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fd9e9f5d5f3340aa13f68190949e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257ba6ae4217b255811dc32128f23d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bf4ed457b60a3ebc6f77f8f4318c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024c577b7699ed5a6ab9aee12a7a65442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4326465f992faeec0164f6675934e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eadde0704fc971200f67c224baf11d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3810b329d793d838bcac973975b47545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fa5fa7f709c708a28b6b66bfbf40246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d21ccf2e6dde2752633376fa8313b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9fa66615f3366a0af026dea496d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f8c28eaa7ecb94ad7c3ce59a7ab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6bde49ed8e1f4362359b130c1256550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b1124747d9607e1fe33b9e5a931d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97120ae1c33f55c8a6fdbf2f0598df452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6097874adbdca8634eebb5a3fd4aff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312795c1cddb2d5054feef84bb2eb48554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdb69e5bc6c45d5e97612ad56cfb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adbd25ef46c1a0fe2ff3a2dbc4604f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b3c6e50ae6c9ee293070ea6e0055b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f159527ffa2985cbdec6ac37ee54e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ed3bac73bc1b54293521c3c2597559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a66972d309655bbb695a477d05b0f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d65a8958c328740788120c94b3e8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e370579845c1edb256d1cf15eecc9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638c4bfec18fa1e5f914958414752a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584e702699a8134d7cb6c0bc45ba5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eca59ec4b176236c9225c9c3186ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbc12cf0ecf3010a1b44e7c4cece0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94779e886699536db328e60e8b10699a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803cdfd8cd4bb7cd576b5a2ef25e9e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9369b44a13b27302f5c16df6dd411669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7142f2d71c6d415fbdd6889055e86370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bb9352f3e439a12c4acce45b9a0ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a4f574ac21bc63bed6d26317923f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38981b90dce179e01404c133c9e5b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523515499757931e3fecd44827829f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368c76a96ee56b8ab2a742beeb781575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fba847949d18b593c90775eea17ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c0c3be554451b6766cc0e0420987877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf1964c99dc9540733427b378b7e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8cfc682ad37bc56d586871d9e0e4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1cc36bff3642d73a5313b21d2e7f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e505a3d1aee57ed773945b337b34a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6362ce4272fba303ca5c081e69980d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9260276b744c5d0febadb042a7fab583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fd4bd94aeb3c3bab6d2848319eaf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6933c05328c4f1ce4656c185830ac185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6a5bc6d1656fdec1e1d6b034125d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f827e4d286bee4864c875d799550087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021286be24122788f6502b37a07d28188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dfbe1898e0d7dd52aeebe0d5e021089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac3499ddadfbd54db980239648f49090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa281c39c9d1dd60b75c45fc398249f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe109b2149e4b47252193f89c0b26792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701914696043e5b0e465550a101b65993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8726e25c9ccb27425d1dcbab1ada7be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f12b5ce4b98f40af5a4fe1aca6a2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59738b2b56ec74d0e515ca86639d6e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf23d653ce77fa49c43f77ef258b26b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270bb8ea7a97f49d68874fcf28ae08e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26e8a2acc2620f6d5ef9950504cd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e8d91b587875de75edf47ad15d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320c7f2b4352d48e0098647cda3ef4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27021ab32b7b2df10d49bb74fc38a4b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e152c142a7bc7653a293eb5b04ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d855725ee94f512966d6c1cbf66b990104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da11aae6f8ce1e396a79ef1d262f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e32f3058d0bb0ebb933b49ae6c20e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c39340ccb66b6fcf4a056e660084107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a48b7dbb49e572d1b15b1cd8ba0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78375d1d9641dec4e4091beaf3a0f859109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda236cd501efe9bc308beb47ebb754110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d1ed4a521494924bf64312ff13281111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2a141ef18b0ba4be78843230403c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491c0b8cc940ae42484b8ca15578f59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fba5dfe5650bc9e7e2d46763f6f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c88d1023fbbcb61a924fdaafd789f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b1f0530f4c3f5c902ca58dabef30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454fdb0548cf47086be484e7841fcab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468aa426d395a53ebb4eb2840bbf06a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422d1b7f695f8504bb26513b21ad0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2109ee349acee1faedf29efcadcf15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4242284fe4a1b756f2ef9ec8b561c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1d66fe42a410e028e663a2216e4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b4be31feeae4bf250a87423929519123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c58212dcb939f71bc0f2d0a6e2e67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314497405b506f62254c83bc13c13ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca76203a2b0615fa599bb345cc076de126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed5aac3b79e9807b77d752c0cbc3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31e707a26fe227b1014d1734c4994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd829cf6e192e2c8b011256efd7ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9f45843a5e08f0613c295b0405d2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21765fe59094563881acdd4085b8a96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38efaf34c4ccfab353892933803cb89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5694984a9a1c10d8ce57df98437f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df92b5f1af29b0b01ef3f1edc59b55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e56f0f2bc195f47b165339083b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2a2983a8aaabad0647588dc960e5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be86142614f2b9d813eabacf5b5415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b08b4cb40fd4d669afa17d056c122a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461ea5010a1c95b11a439ebc4224bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adbd7fb8c8154e2855e4fea24ed675140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e860bec57973eea37d83411efc76f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d7b132b02f576f46cfc51434cec6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d8aae994ac16f352eefe57f31a251143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0455bb800d6457ec92b57462b17ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de05e9d729c20b9b8ee4e1ff7f228d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d4ab364d3276b031e6496e7efa32a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf5ee060f309e0b1d563c9df3806b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04d4a79ee2e8f1bb018cbe1ecbeafe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b188dd8f0ab6803ac69bb963fb2c26e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a128686598d839c18ce23fe8b785e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435769e76b4cbc5c3f6f9a19963950151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423c584b0183ae3f356ff59ec0d3f33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7934dd34888799b857ffcbb32b006153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c3de92f79280ef33886b87730ae67154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>