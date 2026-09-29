--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2d0cccede773ad3939b3eb9a003f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989bd5091754c798b383049ab2163ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9b26b76c19af08ede112c5538bd1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732df3e0a8ce22b24e01887f5a93fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef9f9cacda5ed0fd52daa549998a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76edff1338e8e1c05500813cdd6b636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc38485a538e78a5d66630928c561f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b7a5ce83f60d2bfe9035def505aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381dbcf8418cc6577ddfa746cf19e5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e663cd5c464f89be6a18e9bde7d00a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959acca9011eb9cb8012454c8ada9c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348716f348fb0c9c15a955135fd5768e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb8fefe3ce54065e75c3cb85207d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b37722777003cdc7fdac8f14abd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5570f6f4b842fbf13060912be130015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e408182bce177bfef01f630b0568516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bffdd01eb0a15f2c886e1b41c2a2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38786f1db0457932305d9f9f7c27a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058d9e6ae79e6dfbf2669446cdb839919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bf3758ffb0201c6b0586e2ed646320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ea64ba97828467b30553bb0f7b18b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60aadc1a90d2b4805a33c4698cf77822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5878ed01e7222c75ad25773b88fcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699444e727611977c95c5a25ff91ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720225a5ad54fbe4e9681c284820d4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b579ff47c26fee4c36370333eb4df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3bf8fce9477268edea08c0f93d56527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5b3f27eb83ac21e2f21cd5fd3736928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a96016dca60d43cf33400bd70eac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21434b18d76d4f15ca83927ab28f4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9e36cbd7f949050fb306d83e191231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296073a30c5a5285afe2e1c54cdab1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638fb384c6717fd5bb85b60e402997033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8462f81a98d331699ad6c33dc610f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852cec8e62a1f3594e02083d8b831735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00815e5834758cfb6c232a020111de136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fe9ef507dadc6382ba2c1f50fe95537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adf1708d0cb61f7c61fa733f568ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaecf6c19b6769f56c3459ea6b88bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf443c5e5b39eca4ad7f33d50930e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec98411f85c7c64049fd3220dbc6b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f3379d7fae132972ebf11f1f03c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5959100fade79f5da118c97b52713043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b2752e5d4dea52429eb43e498f0af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc37a95c619e6b5ab5f53c94bfaa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2333b40019e48ebe318ab90faa82746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94978ac63f9fbcda39be66a584f0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535a33d32c5f5d93fb0eea75ce0fd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df98a952279cc78a0a57e6fee59ece49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2d7a66fc554977f08c909903ab59650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a4bc4dd3f210405e4bb0c5248b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaaf6974f81522c5459eb3275232e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a19b0da843fd76b59d89d4c3160753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977fddb2cad2f8bd8dfd5f44ab1ada154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c2128d24db52622c62f71b89791655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0609466e9365ee3c071011ce7d35056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae8eb2e8c2ebc942484243b89119257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429a9d79daae4c1cdb00beac6a60e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2139ebd914b9a59f22eda87b5d30a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e8118afd2f7f9382f6d34048a88bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22795169a0f371cb941a69c8f07dcf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46d818616ad619cb6c5faa174065462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965682b67474e93fd1437e5140520dc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2667db7d89a0de971e4141db210564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9951864143d7c0e1a7cf84de4d26d0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e1f7b4c12c6138bd3d60c59822cb266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f749e9a400e5546df297da5645ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ac90fc534451ab17d8c5b0dfd832768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ed859df89321ccf20fee29d38608069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d7af123dac14b5bdaa50b4bc1576470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5a7e18be4b865c55d36d78392a2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade420b627c0ec5e66ce9ae270459d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b4ce7de56fdbdad08a1aa8ff571373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a969ca578bb1152dac7c7d809c4fc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dfe032553f836ca7362b82f185a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b65d26b7dad8409b55fb6bf827d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660a02e8214fb97122f63c1652ae00777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288d3bd338fe61865c58f934586dd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f465218bee5147067242a4f5228f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc68ae3ed32d4fc5fb843c5039eeb5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6c6afa0affa87f86ed590a53625fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ec76b6f82189788d6c273fd777dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ed087270161e0eff923ad074b1be583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c8e0685762f88128d23a27a96be584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126e572c4923cc1bdbc72ef2395a1f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6e776fdb6b71894124efe7dd8a6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f8f9cd44fb84bef77a26171ee6d4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd4e82b3576d3bf82f83bcd20e63988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d788a128ee1837dfc5c2afea74e065889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dcca2539a66f6941f650bd8cbee7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7255e2555de8bcb0c61c72f6ebe1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dc10182bd1b5d48fefc9f354ead9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107b2cf7e13a668a7fc2333cff5b8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410109122172dfee0a376529b567b4c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466acb9ec9f530c61f32af73d83a250795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14fc56ef59adcee635bd8c6714787196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49d29235b9a7caa0ffdf0d24437c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ba37b94b92409f4b25b04df1a963a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d71bb9876352ab42623dc2ed3b63e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620cbecb054acd7b2c8e3df7680cff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e968b24d66a42c7a5bbe7446889e541101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a539bae03419b2e9b6959ab6b00b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0e42766334048cf0204c90240c640103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a25e66df461807e60d25e98f515b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac4567cddf72a013e24f4c8bb8b3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc17675e62e77846ad853d07be6717106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195549c54e4cede87b8543775d42545107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76c0eac0ebcb406f8cea0567dd5b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc722bb5e8e950efe3c2833f13c164a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592179de2a8f67b3c36fca9fe2a4db15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e993c0d2d3af47e1efbaf275007598111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5f23c361f3a5f2267200f5d7208a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453575711cbf34d5d34c886589ab75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eab8203f6cbf743ae02d02cff8b92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e0cab6f4971386bf9888dc502e7da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae32ce465c4f253afed3e89aa8723116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d5238033fcb9287f92425e64aa007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af4c42f91b08adf7def5798ad22181118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44fb0ed899ffac5fed36593c6eb4e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efce4be8e9e1a760c99cbd0e0a8927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d2d776c7be1178c99aa3323525825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8151566c01dbdcb708e495f991617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd9ab7804b0aa3f462b37c8a0efed3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542336fbcbf8f32f01b7f0c1275f055124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147a60b0c26cb9dfbe3a760c4a33a45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322e74362a9337b85b39e0185747d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416e3f2278817327503dab5f913c983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ded4b9ea9ad1dde8d42cb3999e73eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb288bd097045b48a08e573a019721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da95c2e6eac0f4c6cd918c1f2a09ed7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472d606219db1067a17fdc92abcc61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ee78d82bd72a9bc7058ff987d9df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54bcb8be29f21fb2df92c2977fb2ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a619469ca59706437a28fe6fddbff2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352f694ca01a619e542a62fd2bf5ca0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7944a1becb1897c36f93c178448f4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760f394f98ba9e36691c2addbafd34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff71b13bb16a888cb84fcd6c965f89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b85440b47887d0710c59fe64467c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8df5786523da8e9e620ebbbd906ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103a07cbded31c382d2cd3d2b2f375141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd59a06970d3bee5d321e35143c82be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aeee0a30511e87349b64397efa11e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da28f045d80ec01c16ebb76007535144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370932b97aac48f09c8169f20be384f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dbedc71ded3e3b18a159fa0a7b700146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4207c43184bd113a1f423ebfbc3db53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f88a5bc0c2e01862cc67e76874b582148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcd6f62bc99b1e6d64029de5ad9bac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e0680b6ea654cd7a430e134e4f32b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae869645a14bb5d64acb7bdf68abc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6202d463e2acb7e31978a8365499f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d08adf2ff9cefd743d64676f42607153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98723339eb6860da703ef4f55dbc46154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8b533be850b6d0d92510643379b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50778b5ce49e5c59f59e621d273bdd212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817589abe43c154c8e85a657e1ff813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506fb08c397ac04ea829c246c53a864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df51f7e57388d515496c85962369a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae652d36b38e04c5aa4046018f2d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb83c685e7717c0817da5d4aadad6e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0695011026fa8312effbb419e453f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6859209d3a06e1e2aec7d1d13ca3609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0223c5499f263673884be615a5a3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583cfd008eef309ca3fa3007abadee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca93134750a17d5f6377639310f977f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e1e58eb24a4b083525a3a167c3c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccceac11eb3494cd8b50fef52c27ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ed89a83b4ecc66fb7053cbc7201f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c5a6863869bbdb7611e1540641efb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c99fb423d3fd73f8ee37997528d86c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970af1d17977468b3f0d8646b18cf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d1527c427a6bdd4b6e086b3a037019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c6eef589dde2d994cffc1dd99a5ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b168121462f2d0b7e118e833d320821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a536ad2d13e4294a229f2cb7ebe33422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371c76532368f4c4e2009f8c84556823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29493140a54f25428520950d037332d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3da107ea2a139db5a32dadbf6987e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80641e5d5ccdeb5fe7164a86ce70f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e3caff34d2a291cc5198f1768bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bae01e72cbac108e97dd7101f37b5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6d93ae01f66fe2d03637be6c889029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4996632949568e8bbecb58b0e56a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636a6ecb781d6e199e8e4fbe72fe3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71e516c2064af7947536b743794ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff8e477e3ef28ce8c5969015bd10c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2412ce3335cf65b242959c54c23b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c3307c998915d3143c38d6a12a3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215eebee50fc6f908339f58f9ba77fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711429bab7e0880fa591cd0b2b656d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc80a6387871b9bd52fc5eee4be823638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f09cfdd993a2a59e3edc1e3b88cdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e60c883fc24a417ed132d85799d5d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1912f8bc39715f6ebef2c9577989c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741197a469667de5280d1930299377e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f0a9e3de1182e8c440eb4cb72fdf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328da4b8f3def0e2b3da4bcd42b4ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc4adcb395f1943415d3cc582aa5be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da72327bd0f599ec5b106aa53aa3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc87bf42f3d14af585c3fb2a369714f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db009ad68ded477de6caea0788dc6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4228b10d12c94b986c5982371752049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a7f6d09669fdcb456bb66a9c321d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf3baf1ff188b81dd5eaba1f6d784f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb008eb8055166bb488c2aebfe72fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9b81a23cf36c5dea088bacdb3197553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b900bf33ab2fc84386539e805e3add254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f8c5ff6f93d84354e39b11d66857555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b617a01ba80eb7eb1145627ab802f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736303ad7ac5ada3f70f193dc1f6f3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853207efe84c800f92e432ff6e9292a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c22169ca553f44bffd8cc3bf2b70659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fa1addc2c0b39dc8fd3f10164095f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df305009fe368a8a6d1eacaaa273cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e28e4340998fdb9b20e6a154b7cc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e9abd0ef9a0fcd29352c175c518ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6889f7bc3832e5ae932d6c6c60583e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17107354b6a6d1d202cc365a73813065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313250f98ce5f67036a4cc792b2dad1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5c7b76035cce9604b90c512299cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdee962f218cde121c3f3da5d2594268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e52233ad3f9139d4d4fbf98375ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718f15181ef129d444098383a7808770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78328d9727c35af57d278b2d07faf471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bada00ecc78f6623f2472ea2a504f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607fedc7878d04ff8f011d7217303d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c03bacb5e95f2539bc9d2fcef21d4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931916b67e2d5f36e0e4ef725f9a4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dffe2a77761c95d890ae42182415276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f56bb135f5ed2f6bb291128ce24ce077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5e5655ea19ceb2899072059c2fb3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b7c4e58fceb2ca30a5d1241d272a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99d7c0cc1f714a482dd981081664e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea17e0fdae2b3f90e3107beeb7923981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dd4921b74a7363672f7fea872358082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69790d4dddacde7223f4becb778e78a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d9233d37b98c721a027a3ff0300984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc12f9ddd100f600f7bdb62bda5e4ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b3f9e04836c40d02dee09350fc5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319ece291056bbdabecdbffb7ce427187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912cc933b57f75fd1d240ea043c22088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f5f87631390aede7c4eefbd5e554489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2064d30dc7a6671c4c6e04febf621c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633077a5f7ff5e907d2315bca46714391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cceb08485b60b2fbe8812c60c59c1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564cd6d370a95e26f06ca310efce8e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63adc73a2ce3082b3a7a7f7eceb96694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cbe29bd7fda4637de23472e2489c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e51756448ca398eb79f7cc7e79e3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a2553501d1e79347b520f96eaceb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625ef2488ac2720f08b2a8ba82c2c9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b702027adcfd1df999d1c243e39e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb2ec8caf52e04fc6397d5915e9ab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd79a34321e8ccaa05e8e748095beb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fe51e2d275ac3d9aad5f9315234db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a485255744444fbd15b0c86bb93c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fef62951f744835a4f330b5b198eb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e99c7af8f86135ff96d14fd473407105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a47c6a2c17797d388c490f8d8abe83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38382fa93c1b29d57f8d08c34c1398107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c46b04f09cb332017c439d2da33df6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea54a0d2a8b2efe92878eb5aea9db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff35f615e803a28d1cf0749113315110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268621d3b3aaef45089f7632e160de2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54062737289bd2f02d5e07f016009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a139ae161643273019e0773810d19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1e829a883a71044a32b4235874096114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198aea06854f9817b10ad11dd85edfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a3ea31729d746511c0a6f58d5d028116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f10bb0e14c535bcab839b97a58eae3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566dd585daac33283232f401d7c7fba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db8d25e21ef7f06ab238514c810b9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36423aeb87f2d18cd2553224382319120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c1b831d79eb1f3952464d2ecb321121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccea903ccb55c2ed151147d9548fb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb5b1ea640b568431b1bd051c1e9bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e175614b4c427c41804601043ea7e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf8583c8eb0fc8018a6ffcfb3d9629125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d81339c593c6bfd0efebe5058a70c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86843a24e41cb1a6d4788e280d6f0924127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6045c5e0c4f40b8f1d5c6020bd46d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076d0eebee8969fcb448c0a7db85ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbc8e446f5fa76c55d4a0ea1dca9f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d973badf3af0f815a5bab83610795a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39833010732d20fca7682bedaeba8ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba3229cd1414abd1880918bb9ca7ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caedaaf29fc5b01712502cfd0757d7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a202d6bea902b162fc5344dfaf099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043cd12dd651235c2eff2ffa5879f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ad089ec9afa12c6b327bfe3c4c26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a3d365a86a885c4b7ca8570a889d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efb18d5c2330c1a12cce0de611b12a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48358b3d00fab7a60ad924e160e73679140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1aedcdec389a89e70a0dce9fa8cc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1dfe3fd97e9e069003d75dbb01183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c9335f452068eab5242ef56f31ad8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4fba5590596b9d14f6813a4f6643e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de57a30ae04f601588688a90cd23c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f017495dfd66ac20f7c6d9446300c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a9edb198d6a967e325b966b0c13e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db802f5324775cd8accdbbcf72bbd24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362ad4775bce4a19da50de2d6334253149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0178aa9b35a17f0e8a42053285f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7dd2d5fd517adf098a1cb3f8ba68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093df8b5c3a668db59da6edc66b95ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b679310f89198069630388dd0f4214d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6054e1afac31931c567ab8e7a0260154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>