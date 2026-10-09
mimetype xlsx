--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3995921245c4c8659f334e4163a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe8f3001608a89dd6e6bf1f9ac4252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9679417872c09a91149f87df63ab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6c560e0b4f6126f4d2d284d4900c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c41def1055b09185cbc1a1d92998c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0682787e8dced3bc0dd59c968e067b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa6ff304670414f63d88a2ea0cf5687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e323fd2a3f6baaccdee16a75aeee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82793a81a1992ebf2abbac8546d4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61b70c4aa22f4269cb70d813a919510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c8a5493724731093efde607da984e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342e9735921bdfb951b25c643153a2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd59c7bc88c94720a6d4990dbfd4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4b766b78f53d08efccb63f87ab3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52e80d5e124bc128df5978715b87815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006fdc2965e696802b4b48257f20e0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02886ee7df6906775a987bbd93459a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943313ca86a253316d6c739636f041f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daaca8e1c778f461c0e27c737561af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b29a0ca341c0de31bb1e775b5240620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d7d387dbcc046ad3ed2ccfb366deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd71c362bb314d3bb4e5356133578122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f8642055b686dc43b938ef500ce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed74281cd4191caed0a3c1a9d5420cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd340f2458414ae04471dada8ed03625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bf9eb639068fd54d4cbc548eadcf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503ed62421585c07cc19d914eae6aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d76412a758ae386818a15f3035b1b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7550161529b5bb3a748c2a846c80529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdd58023789d7d52dae1e9e3c4a0ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1573195bf4273185c591d9239255531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f038a1db1dd52d36c9126292e11832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6830727bc698cff092325611e528b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43aa5dafdb0467cb9e52f920f1b30734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d630e133280e118282c364c9c3db5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d12d836e7497eab9da6a839798319436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0db81c776cd995cfe5cc6e0e9ca4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334bde7bc333533bab5b48d3b5d42b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e5212b7f2dcc5978e63af78e6fee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174f7d49a139bddddccf1b24248e5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77b814e5c9d327300ab132ec260e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabcce0657ee6e4cee17c59c4fcd56842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668283ec04f3c641e60bd0a8a25e48543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c032bae767d571ac93739122d88f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654151fd72d657e02428483386b325f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf680ff19314073836034c8bc04ce33f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad362f5b4ea404d5fe2dab7b0aa5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af3adda8267320ec6f76612509820548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db062ebe57a4ede04b825a732c8edc2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d8723b0faf45b8f358e7d548068650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc07ad701367857c6e86aa0e644eec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa9562a0e725694674ba212557dc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548e48c219fff4bb836d33f1249f8b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fc281a36de3e2fb5db7b2019e3cb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b39fdf5fa832045b8284b8098a49a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c90c14f486eb98d1b93022ff6b26a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d467f781c41047dd1255283d47a23c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788d85b2bfb02d36ae265cfa28d94a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081782d04df51a6dde44f586cc5ec0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931344b68a756497515f641aa37d57d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55c5aa3ce90c37811f31b281178d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939a6f4cafc6fafb6ed8e48bb8f56b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bcbcb168903f1c87f427ff64536b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c7afeaee072fa1097a68c3d0cbc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2fd8ac9c42e18107c4ab64405306f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe558b97a1efbdc4d69eede0cc337a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02a073bbdb938da1a4238def19935467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b951a8dd6f454ecb6d71c33574ba268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18772db5314325b8aa143f726907313569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7186de3ac1675e8ab1bdfc035c985170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be59f306e117d806f3dd06a1982cae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d05248921ddd637b49c299f9e9909872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2eb7d478f8dd8cbd0c75e1f4679ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f1d0e5cbc0725e2a6c4036c08f0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238388f4c42a0c985ded3efa79d926d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee08d38b2099bc6dbb00f0e94a09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703caa678cd32e53cba481e2055b9ddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f46d2fab8168494f72d065cb6624378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50b3b0cb55d2df136eba38739c25ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0d9cc28363878cc1631d32d09b0a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a6accc518be62be1f53402b444ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304352a23bf9cc50fa41ff652b6e95b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b2881d483f8a21562f696bf56177a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec78576921de4a0456d0e26619c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e91da3df7c9581a6acfb73680e3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ceafec5add25cc9745b427fa0dfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ef6607ac110749e6aebd1543d93387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c080b65949f037a53974172fb8b8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676dffc82db66f2cbcc62f9274cb2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dd33ed98d8c6a83a400df11f0afda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f20dbdf1c1fc12966a4668f325076a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95fa6fe949fac82de02cb366c964d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8f5bf500fad5963a870297fd7d9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96861563d4d6fa84a9f68158e061094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f25507b9c14470aa8d56c966ed58895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc3017987f00fddff00e6f8e80672796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d70d60925266bd6670af5c86f4b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5da24a801e9a70bfbeaf0ab1ce33798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9190cc4b2416a16c62c4b0baaca888099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6df874f068e6834118a00f7cae9c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52323c4fd4707668555b10c60c35cb04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf6daec54acdbb62aae2214280b86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490c24eb452d1767a7ba0286a05793103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f5a53d87d8db3d7e0e8c3515320a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54d3322169ecd30866a8ce06b7d35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe90633e75ccd049224df0b6f92c93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0b7b31ce70317630a2233ae369fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca85439a67d852065aafbfdaa67402108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee25c32a2fe50c90d46008992ec09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de282c5f1ede284f0a7c904fe893264110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b485b1bd4c06bfc3d01f8c9b5c10e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f6478d02e8f14ba7ee24475d8094112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e704a84b2493ab9c28abd806168fd1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55b9df3d54e49abd73647e49ed5ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc2b97193be1fbc0e07af782a4ce34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15609af9761a81cfe535d71f1acef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be05948b6224c5c806422ed4a43353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3caba3aed2134e351b514972e924118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30efc53c64142e9e7fbf0821b178d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75b54464882d69ccdac2c98251868120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343406f593fc5fca929e0b1ffaa179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e14ff315445448486d57e3f9047bdb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80681e4c37d27e332cea9f9506c16bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73919ca0d0d64c1c64fcdf9eba70866124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0cf59c80ea92d481567a518b1083125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0fb38e9da2553ade8ac9b9a6b8c27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a824192bb9a1d9bead93beebea57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef97cc0ba8e64ed57b19885cf837d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a99c3fdda0e69d9d6288500994c46b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9790c416a1f05c538131a5d671e0b66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994773a628647dfdb9011d8356c204131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c17fa671b7373a7fb9378b05c0559132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3b63f44d20ff59675d96f2c1a2e2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fbd0efafda59070024a7b3ced4ee3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366343e2644adf1f852d8a8d81a0798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ccee5f3b0eec123059e68c0a3e080136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449275e9f98855d36c74a2d329f7b3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc177461fe7b2f54d30acde497d8f6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e96de7910b09a8ce10995259a9706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545f802618af7bae200a1dd7b751a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b515fdcd18e35d90ef09643e576f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d810aa525cce7e6a0c3509b16868142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3eb39066aca239ea8ae70d658420f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed93b87cd1bd918f1bc5e697537a443144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c331424ac8c2f4831fe5b02fd154e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a803d92b744ba6cead9ce2932009f63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70449cdf7e2a9d7d4abc5c77448f1522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5193909cb2f9c320e4d75ac3790e2c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9edd4e12b049ccf9c7a3cf6202ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f90edd8cc753679dd36197139a87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6484a7015d0e1c5a5217788e3fba5b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550732c275eed81d4f4d5182bfdc5be3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbc4e2c41358a8c4670d614028e405153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1724cadf40642dbd552427ccccc1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d8e3b034344609d7a722906351fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b829f6b9bb50792cbc328604e51a642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc965e5732a1908389b81ec01f91f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78939103b6867cf0152a36395e032b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cec5a696170d399d8211e57f9108d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18909b9f36c5b43bf1bb7a0bd5ec9406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e2c693e16d8374dda1a6cc87a1e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71701c0faccbb54fe0c7109463cb4af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0da93078b20139fb4c987c559958e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0274c5da863e0f41a3808f1e321010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a169d1d1bfeccf846e9817854791111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed28d73eac6abc27ed6b85289a19dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f3e452c4c4f290172889b28f80ab813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc981c6b34ad8b2eb4aa773232d16da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c5f822c60ee1db7d19d2e93747c7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514097bc99a97c47ba7857f9b01887e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32873c6457f0f1fdcf38b2265088c6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a5b24b2e3671187b14af3a3542de518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ff7121a105716b20c158cf14f74219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a56a114acf70deed5df75d77c7363f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00eed3daa95d03f17326c9748a29621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda513facb8b1e430d47bc69f214dc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4af1b39e0efd945a759bf833d9deb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785308b873d1c8cf6bcb246ad7ca36f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fceb3a22b56337e8ec546d5c5617a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191c228b223fd41d8286196f406cfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8da3e6387c18e420a4a797a9a655f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f8fa4c2bd66d4547bbab720ea6df428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f71dc555ed3d4aa4e6578d2e9fb05129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c85615f5e2e4d23620240d809c2aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1bd037dc598f52404eeef418b138931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec3e5a3fec909d0f0962ba9253d9a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2b007890514b5937c27bfaa194ca133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8f45015f7a00f4f5187bd173c2ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329fd22ccf66e2bb85fb40b86c102d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d88050f02e7c01c56bcd294851ed736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5be0066937b3c0631d7e1a6bb77d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e007a7f6d437f375f91eb2fe2766038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6491d570df5cc8243da51a3203f017c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5ff76e78b1bb838fbcffb18f124640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434f0a816a035544682490d39201b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098a690d3e60416196bb3421c5bd3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921e6a56d682303caaed2c759bbe89e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448118e375edd10a24e6da3da02174ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22be39cde1bb390f869e14f4ab6e31045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e17622e1807d1f2de2c9d2e2c80ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba4e39c48aaddb14764efa567f43e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71752ee7ac6dd30d87adefc65dbd81148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24a9fc9a9b29f2f5f79e947770d90849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c057f75079cd1c98181040945c182c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b430475e4d627a2956585c49b8f58d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c2e85cf5e0f806151b94d0295db252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa5afc7771b0546ede7ed6ef19510d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88a67325489216b0a25fd4d1a11eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d25705830b134cfa92836dd117d7555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8169802be4c1e63ae2d5071645eaa9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2f4394dbe2c340b5739531969156c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610619841b36e4478efceca731b39ae658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d1f00dcc5ccd16911695ad49f41059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc198b4515b3109e1b2cf502be8d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f94304d44bf0175f777396d6793d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c108636376561738e34c391c9324862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba96139667bd0c7c40830d0c79a44a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d98003ee07900bdcc6824a016a1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecca7b8cb92b2247855f98fdea436065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b25cf3e553615ce6510bd1b0dc53d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56ad092d200d38649f20cc137af9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81319ae3f68f540bd5d8015de54f5c3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ffd4105be07e7ed7ea1275808640b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29284cb6e93e446bed5cce411e6a7b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554b08f29784885d6b850ea117e674471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e3221a968f8950d2401049836a3d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647e7aefc417107c038da3ec7d797fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bacc3834fa429a4400a11d87f502674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38113523348f7dfffeb2fbacadbfbdb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5a706f70c60fc6dbfa00160ea3eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636760bc039ce43e758ebcb1bb2e001e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943c36194e4680e9f49425856b10f9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23264d45811fe14c18c8d879790a7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ef4ceea622eaa918c12e2632410180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad74a5025875466c85c2513e6cf80281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9ac7988af0041ec18ebf452107b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44891f81ade89ad32372997474e91e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa3eb0ff9e1b1d9d1be6ad523d13384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee3944eb5668a82f982438ab5a11385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cc1d7dd38cd162971a09f867b901086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7961965327189ea664b3f9c3c1b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe53f59a180a4d0613988cc4ec2ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf57db508f04c8f176ca8922fe4cec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173eeacabadde616fe8a85a114501e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ffae787b48f745d7e36a844dabe491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d06f152290f84911205a4d73122592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808d062eb17b4fd6948b51cd51831a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174788d1f1541f654776d78e5e9865b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f295332f9adf5c7c51037f3e55e109995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d96935ea21a6538d55782ea6253d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d97fc00b1be61b87945ed82c6d20297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24885b91ac4af7ee1f12eb2605fc3b6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028eb6c544b309ebc4ed1cc4c52194d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c812e0d0e91749ae1bb42e95cbc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f417f57f783e47bb5314d79c0b9b607101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46ed1ec96bda0d3a48709313ad3743102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea10d01cae9909fa33df71ceedafc5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d13b6a63a43b3c245c1f4f52fa022104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c794a1db22356b7ec6dd86985c468e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaf1ec88bbccc6df1157aabd28f09c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f6dc773a62625bc97acef8cf3a408107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5fdf7c3c58b7fe52883e2f82f699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f254b36605531bb9a92b1dbfbf90a02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad9c6ac686d5e06181b361e8ac38f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8da39826634ba51abc9300f23b2ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28f35de90064a60a76f1088cd2cc8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e212975c770a925943a0288f5eb74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f243458b6f0a1bf2493be8bccc1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb5e5916d37135ef4bd2e1567752b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45036723b2dfb354a66d1a1585bd89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5598ad8fd18c04223441b815e83589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84997c5b0379ca7354c7f84edbd237118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630551575391d53d412786dbfd8d0efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83240af9a7367cf9505529a79b898cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa51400fa94f06ca60891f9f5312916121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a37d6e240cd3b9a3fe601f1e49a89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a2db19311d43351a6b019d8cdf77c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c842ba58711d56762e82413d7d8a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2fb9e2e58a0eea4e8b31a820fc40d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bb369bee982c55793468c4ab3de44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7efc8df23235c1dddcdce034e9f41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e3217ead7c0b3f933c684284756c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff32e410b137e43c5887604b3d6c27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7b3543442e62c53d1cb46e1f4ce69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a683b82ccb1dd9d87c078ef8c4f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f57f86f33a8f35652f08aa6c6e24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d779be90c8b7db049e45bcd00405a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade575f1eacb3169a3d4bec9d53f5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507228315a156fb8a5ab99565223478e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cebc016bab71a057a45d2155ec3a53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4bdc22ae8f3a01fcdc9f897a156d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbade1c07fa1019db22155dcead9f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e7d3bd5fe8ad63c56a15538d81867139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168b4aa8f42a4e8a9439bafbfe12128140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69cf18b9b96ce172eb1aa4139aa9d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8974dde0460134f8b32a895774ae19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374d529d4b6b84b50defb033fe4b112143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d792bc67b8c8fdd276189ed10404ec0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888ba44de79496e72e777ccf0a124a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6e335ad2e919026ec32e7c8ecc8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bce8959c34c3150d0a350ad6a1f45a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8805c2472756343185b0a18a874479148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a50baeba080d35bbdc264af0ac8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f965c0dc74837030150e405553dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316a207e469602fe459cebed0e344c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f53bea7e26af99df8ce65b9972bf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5b9b607e39622a953b4188d47854d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cf51ef956a883b1050ac2a7bc0f92154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>