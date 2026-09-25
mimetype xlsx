--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4cfb7aa9651c56630f129c4f540441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafba62c668569a0e16870cd021d47a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee4f9b37a3fd10821eead9e7f06e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdcee7b7c55db9c2e9723d3b0c57014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31914080c990f1e82edfb8b5f46ad45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad032ab5d4d3bf014da33f8c5ca1cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ece6c1b402b12cd6cb5099b66e6927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72327bd4a5d6aee22cf57be1629780c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4efa46da743365d77c69484308687c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da847e59d6e391ff93da706b387b7ce910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f0c8f14cd42556b94e6fd0de63c2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339439d01cfe56ca114d97992195c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0473de83e3463cdf8b165bb22e7ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d42d9938ef6a9f009a6b0f489102d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8684fa7f4c8e3606a72f67ce0659b0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9254eaf37e7c9f4cb225cd21ff2e3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904241e40bbce0c2cc75d1a03b6cbff117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9383f55ba60dc769dbef3a386c6ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f20d4f08d650ff5712e70d58f44019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3d9a17bbc45980825a74e4d7833620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be30cdc5eac93f76c26b68fcc5baa121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2193222a6a54b8273abfe0bf69bc6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cff2ef04985648994c06421aef002023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0595547fa5a408a2202180ba1dce024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09528ec5abfeb219697cbd0a378ad04e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33135ec2db4269c69496b1225b7f044526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be693cd82fdf237a646b35ff8cb69d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98fc07d00baa085f77243671f059b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef57595df4ca71672fdf7a3e7e82ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2ad250f202561a550489554cef98c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e7ec449ddd84101bbb5100a535b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291435e5ddcb99f14ad2aef525e62a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b553e5adb35a2b0e4e0dd36a17c8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e290d910e50a4b36f9d4703cb921134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade87d3d77aa4546fef9e0f6fe0f37b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869c427b2b358931a0f028e933bf7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed1bd2915a30712b8958de9173acc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28621b8d93bedc15e0e27a669a7910d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7a109340e3dca1632937d4dbc77b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979865c57bc7aac1b0d9bb2515cf7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9fa4ffc98a478a52974b25848ac7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fadd1358c829b99d57878e0c65a9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e976d039fee726adb0f4cbd2a92a0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f48252bce84e2db891ee27200d3dd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f6d58768247a062bae618306211045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081b75b9a6ed8594cfefa5e98c1bda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede033eef4d0a002dc2c40a4694d903347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee49bd97a729c3040a09b4f247f2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069ab8e6ea439e6130b5a116340e8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f670aacbc632a07c8d5347a8fb746b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3634a105db5d903cc4f39b15cd36e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd6c64c0d23c5ec8ae6c7e763bc0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b62bd2080138f8264b56d02d623f8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d87e4a02a86f917e92df10b97613254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd4f6a61cc54126e3ecd0abada5ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ce51ae4d17b0717b0dcade29cb8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06893c03d73efc0184818931fe009057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746330b2bda7f627ed686618366fd3f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db34b7650108b219ee54145872a3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9c5a4f0c9216952bc77eefbf1d0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1cd950275a0d9d1446d88a63d96561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2e5dccf09d820ca9fa1414e6cc9be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1cbf8734efc874496580aca1b213f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003bfc5ead9c12cfd3daf15bf38249864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409de3c6b27300865ecc591ddb67a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f67058f7d72578b3480e66631268c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c702b3ba82a0745093a962d851f7bea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f8c3af1968ad70ff5c5a562576b6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee4ad058c8bed92c316ebcbf9fca4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a64f6f1cd9cf6326a4b3ed2e5851ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f6af1bc7ed91bda2114fafa50f17371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95220ff9b823711bfc570dfd42ed76772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43284ad21e90ef75ef8024c38aeba54c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79160e6942ce079187025b1e97c99974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79c8a4b7f9f591e48884cc819980975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff2eb923cb324a0baffa49164cd54e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776add35f6b21a6b9c03d66dca09968d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e02f04a1014d17cff1e477597385d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04abf9aa419a66e9aac8b1e7d8ad0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca9404f2d36ae97b9c1907d2704e1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9e87aaf70936cf36ec196fa8cb7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe82331336ace59d9c29394b75acaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80cc9e6757f79fbf16d1cc72787ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb528badc9d0ba3128d65b850549fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e12a714a8c1f41d1028a88dbc88d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5858fdf9b9a6a961a66149ea9d60f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98e4369789693119ab4bf19656706e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52504115ff4af9e2458883a88834550e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d0431bea5f7a67ce1c3f72ae9d6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13260e36ea2d77f0187ec76343e7d0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41de1fb6ef8450cec63fe22845743991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d1aa5adfd3a120c60c1f0d5ca60ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287090a0d2787fd33e640e06bb69b7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b6df2d69c7d3ae996c63c2fd594994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5828c7dd641dca5bed90e022a815195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d2423d7b9e3f96860952fa59b900b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9925c30862a6b7a17575a9db21dfa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b36d15cc7b61e44f05d5737534ce7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690286cdd5aacced6f83a10fae3c41699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e59f60c6a2bcafedd1e30f3995f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f77c244c36578dae9e07c38d251ef9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e99a71b31b389bd167ffc4418fb5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65859adf89a0b46e19b10104cad6b782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c1c9a05d7a2bbf9a0062e982bf8ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa73d43eca184f7187842872b44f156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d4e1d7c7de41341336a8727970dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a6ae5d870fd0653e43cf4e14d09d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096cbcd261a684788095f966b199da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291454e8dc6704683c477ae96fea10a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794165fa4465432941bfac352cce127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab0063bc95c573a559ee9d754dcb97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff07a04a7bd91a5ce031ff093b0443112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea366fc1d5fb4ef8349ef4ced411ad4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e725b95aa3eafcce6ec2a0251d6ce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17863c1739ce670d98c0d68d7f716de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4d2b4a04b6d39abe33b8346b5ab36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442543a9a64b29a362f742cc8a78eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958024f86a3ba87581fa17d181df7aac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab516a1ee11e43de4dec3a606cbd27d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4b21a7af8e68c7e3b59655401c8ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380dfb79d746a0c39234b0e35b8000121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ff7bf3475ac381122acd3aad8d20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1d05d414f1cb9d2be649a0653a2c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2434ac028fad923179f738fcbafe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3980ff9a6332b5e26521c618feab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060ea7e58a46977523676acc1aa074126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b5af711581495df782313298ffa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1c999ff473e20dcfcbfecce761e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21533d63d75ab139c44578834e8e7e58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf53abbdd3474372fe141172c1101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a511031e0bb33766f734b10a766c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b6cc0ac68640c499ce4dc2f785b00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3df0610a7f0c4f8a9f48b3b7467706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8d7bbd5420698c485efa5b40452ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece504d537c52213dbde0b3406eee5bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07212d0618f5715411fc8c7de36e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8e26541d9320dec46c1a8ff2a19dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcf7fefd351d4535cc7bc4cb8bdf22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8bfdd14942fc71caa6a58f9f0c475139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569531e3aa649740c8cbb6551c0abb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6588c93f873764c29781375acdff73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e44aff5e396d7846320ae0064c81c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400077eddf227bed986d91a69c20ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64207faf3ad5caa593d55fb8ad9944e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50597353ec4f4284342e95651d636d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28a23e3aac6be7498b788fe1e379f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425ee7f061ebbeb7774242f7a98a7fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cec0e0e723c5579a90e554b5dbac3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4fc5d0f8bf15efb84c13b6df69ed6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f86215dcbc939a5527cfdd6d3b1ecc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3d242e6ab66daf61ad49636b68a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a4a76e5285f506eee769d427d120152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540453ab4a3f8f53a86f74175afa426153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4c81a379c554032e27608d075ba30154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58459ecd6f6c9dae0dac71eff430e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995f6369eab46826ccec02c731e8c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fec8c41e0591baee5850d4cedb37fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abe78dd7d930a0d310cde7d92d6734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b760fc14b4c6df581e9a4f8ff1c3925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe6bb86ff8c269a01ae7fa4d3a75dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ce487d07eda1bdfb625b11e0253df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9364aab115257098063fa8c3abf28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb644644e0c123c9371a45609645e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672022076c9c2d2c8b8ebd3c6a2a30210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587bc9976e53518235fbc16a8eafe3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded42069b202156994e870997d2d9d1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8982e51b35675b3e9637d6e6f724af213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d107c6b9ad623ec602e3b7a219323714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f759d2b10d45978d16e9b76cb6308415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c89e8e62d286122b34850b382c41916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6011309dcbd37353838c2de6917c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d611e2dea219b130ca4e405ec8e1d0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396ed365b4f5e256f0f357937f9bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f768001fea3f809e5680dd9bb7102d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56601d8c0ed500f69dd7de232f55a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d13729cdf7f904b4205f0b242d7e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ba7eb84bedb598b34a3f1fa294e4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d7fb5c67e2366fc2f3b8d678e16b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc94a74c34e583f17d8b0042a0b436f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5fa505dd2b8b398ff6fbdd51c881d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e4dfd4af5b0c77a613b20130e5c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf9304e0629ff2ce6ffc12514bf5c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f79eac75802cb495bb6570f15078e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c21a0e28b3c1b4d40fc7d0f770d64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3119dfc06b9e00aa52ef38a3aa7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7017e58369c5585b9e90c309ce1354d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea417be8d3faf9677cdc406bf34361e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c58c9fe6e089adf2b7af57651bca734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b34fe22848dca44e0ecfe4ae5952135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2dfc424bdc7848c14663c2846dbe836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f24909f8e3e477dda0cd3e69ee46c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4deb55f8d72539998eb63503267c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71094cc80213cd976ee3850e9ab6877539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25436e659cdc3dc6a4c22423dc9087f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49308fc2c9c9051b354a57938a5e3b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53fc9941f6e892093caf22f1445e0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14523ef81c626c6e25247a4e10422d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4bb4571122543f06506836dda556b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200449c0b78cc6479e4509b6f707b35d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00472e36b4ca81d40aba9c83151ca72446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf22b80afff052a72c55264ec8603eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7a1d2da54ae949543f19a0d14cdad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27d7abc78a6383b3de37eab2a2ef2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c698ad5a5e455ff60afa23a75fbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca93cf8265ee5f6220ce8351c6f4c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3993bfb06aa7150ac28d5ffc5b17552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a34d84c0e9cab657b485e70697f09a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bc7c4ab4e3a6a9c22cb91bf4311ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb26b97b8934ee36f23c8ccb58bb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55977a24f2e192c239b78c95333bf78756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc704df61284611c144562f02249cf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0211cb3bb0b04bfe0a09ff9db79a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8106ab58114b16a16fb2d68794a58959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07a98de199a789b51e698afb9fb5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76a003b8792fcbfed611a01aedd24a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536f36d78656a990c038268ebc5dc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842653ee59f4a1dc9927c45ad86d75863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb1e43da2e5fa2f0ebda998ad7d7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db729e168d8584616a8611c1e7118e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df800583f7994557480e69c9b90e8c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b604b9abfbc4bc0d8e96778cd34a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f654248f5235db1b7bfafe706bc82168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d799398a75c04874e8449d1566e9dfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca95532165cabae873404afa153a2cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85eb777d09443fd6eba8bc35dd40af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eac0fd9569a10b5e219d84582e87b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d0649ab22bbc5a5b72192f48a24a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130ce55ef97e7fdee5017e445e158a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76795cacf40c1d6cb14ca8b0d815f7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34507d2479ed1cc8cd807a3781b5b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7cec2d8b0637c0efc97ef8c66fe7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc86f1061b08e4cee43a3e84be11e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bcf3ed3299d297c12acba1dc2632f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039830a8ade8777fdd3a297277e9eb9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0d625a15a206697ced84dfc2844d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822128d72a46251e03b46ce697578482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ffb33dac39edd205b42ebd0a9ef4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77cc480ec070cc1d13311e9a9892a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d9dd8ee109199e4c06dc10f9b5d3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c35d4b9272f669798ac7721b6c98d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df01b710aa27a89ccf7fcb5581fc0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4b0e2afde26c51b16efe236951bdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdd24e8bd4cb30a5e86bfe94b2dd7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7146333666614970ad27cc4bba18590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c2473772bf70712b0e30a571451291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4df67d1cc2f108810c25af3fef3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc7541c6c03e4a4c6b815892aa64493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d052edd496ffba7b4c0c19a1dcb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84bbb0f2c9a93454e81cb1d8fa9af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff668b42637188e2cf650fc08276c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725550cf28aad5f536569db402dc9a1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3ddcae479dcf5ef43df64184b00498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ba36340cd97cf437e33f1e803c8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249f68257fd63a07fd4fdb18f6b816100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df45e37b9c3c025950673e75fd2a57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4649b147d6aa4213c4b3468c04c292102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03236c12aec88ae0a6f730709408943c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6e0463614c96f6c38d254a116b97f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e86d493d9dc7ffe9f8dcf295ba0d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5538ed82030ba973f6502cb8cca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89001f324339c29c97796ef16d11870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfcdebca7888460e52c6791000736d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c7013f5843586a1f310b911eab4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8660a657b38e33077279eb38358cea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784873bf9ed7c3c89dff2ea3d2ed9236111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdb394b9e80183413440d5c70d3049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840b886c4356862c0139e0a9503140e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d46799bcf14684f701b4e6462b1b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb32bbf5600227222496b149fc556115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2970ba168aa554906ffe64de66d7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ced9baf8fa40591f0881e964cfbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335710bf2e5b1c57490f210622314e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248222733c9992281d4678027cbfe605119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e10494cc74955354280f5d1a9e9217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf2248698120c31ae37bce98fb3f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a50e511c0079d6456639f2da232d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ee8eaacf77e1c1522ae6ed7be45d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345338bf7ceb125babe21e3e736bfbc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60e123036d8fa24e3a0652ba3b3f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda4ca09e9089f20782a0f45fd784e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430864ecdfad0531ac8d7ba52f76c83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097a4ef40bad3f130da5a9699da227128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeeb72aacea6cc17a2ea1469c1414d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daa3206baae954f03be043f2bebbeb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed737cdccb1a834c2981983fae2f42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf841306ea9ce19bb89b03fc4b2af7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001367c521d5e050f1baaa86f8c10c87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d6da5089709c3f2bf45843f2a09c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3d8ef942e03cc84b304ba452f5ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df7ab6ce8bd9dac08c4982815b98f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603246b22ed42b51d65a9a700de6f12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88125760c4fd8bc8995a761645d03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eefa66219afd4031fdfe6856e51710139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c17609952db2ef8158b68ea9a159e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f5c0d50cc42ce14d0b648ba09e7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5529c03b39fb5babf63c47084f69d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891be61947caa0eae3dfef4874251e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f9259fac53fa7ba791a487d03f7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cc0d32b6b44b63dacc0b5e249fa73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4c2a3659bd7085489e555b9a1d20a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab25b9e8425205e8a557863826eb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf481e108b9632a5ed2085defacaae3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afd7bb333c47bf73e197dd9edc3b23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d1245cd32ffeb0a9d83eb83c975a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad6094617cfe1c36242b3d419fb7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdacc5c783835d0fb55a35ffb317840152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d3b310a8697d34025152359a660b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7a72c2f98606f1a7c4377f452252c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>