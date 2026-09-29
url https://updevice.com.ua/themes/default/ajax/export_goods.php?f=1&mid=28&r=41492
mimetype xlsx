--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd908cc36dd3a5803fe5b1e581c0fb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd34dc469b07b0c648c7441a2344552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e8fcbb34679a10e21b0c165264bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d7c3c5e40fa046c6b4c5d4a7fc9524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9bbee1aaf74079172eabedefeb5895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2294a9e25f79c719311efed46ceac06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f8ee1eb5819d1feb73ce7fa460fb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee0d643ec43b5b6b2fdf34e1f06c618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71b04e12d9efba6d764618760ee3c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea702b914f43687c56fa3e53ecf76b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fdd0cfdcc0a4c4599f5c3c3599a7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ceaa6d63d3b8f06e5f8d95db69a4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af26370dc5205ff1d891c43faeffb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bbfe9318c44ffa433bc7730c3dc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5f0c22007b0157f72fcccc5a6ca515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0053baaf100c794461faa72731072416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532eca60ec94ab8507fd3177906086217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f33c8cc4a6c13ee8799cab4c7b5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9319e8b1ef710b7fdbd3f49c979fb4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81d08ef2fbcdfeebe249e3589210320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2df38a7aefb8d6506d7fbfed909d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3fe740b4caee486001ab8bfa696db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f5a049969665420cbaabd91074b6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc1f64f2653b64bd455666c411f9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c9a14d5e5fd1134f3067503be687b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074ace216d24390d3062e9111dd78ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da0c088586f3904b97f1334a5a065627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02321bae88341ef12054b2d8c4f1d42e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987262054238bdbe383219601e8f21e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25436c3704034280b297e909d4c940a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a3584c08a61dad20224345ebff7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134ef73c308830db43efa13403b93a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f5b49c3028a44c2a197ccfcd64c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b2dbeead5946f8cc408cf1a5adf3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ba8ba69d439ddb12e58b720a8e74735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9868bdf847f87aa929de7383da540d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4be637de7919dcf5edc2e58054ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a1c4824796eb40c44c5c21a6b1f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3d2c066d7e04fe26be0cf8ada77239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f54e0907a7335eda86bb62c15b84540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee56a71ff831d8c551d384142ae4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685f42cfe1ed4fd0ff0f56c20d4dd4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63ae924d8bc35b01d0a756336ca5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c0ad40920361fad8929c99ba143044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507a1d1455295cf3672ad0b4491252a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab455317cdfa843b85aa0c366735cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567703d6d79495ed88abd26b966d650747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c5130ad65478e93836d8e8faf165f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c147b5990552a22d53ede42a173d09049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cdb39f682e2b539dee3458b9f825650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3b713bbf11e2b63f9a34fed017d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b20dcdf1b0c9c5d276bb413cdeee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be231a3930f17bcb9220b9366bcbcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3a38fbb011313a044273d0d86ef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8187c359e102569b6bb630e6ef731355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad04a0d31e6524f14a1cd7b9c243dd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb35df4543e0b890e16c9bb274cee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15e585da007a38e2c965998d44e5b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa5b6cbdf400b0d0a143591d9840059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b22fdb6496452dda0f67d4de7b71260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839de0f119445149f98b92cde86af561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf90f5c294fbd9a61d10f241a5c37a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41e6e4f857bd1c03ca42d6572becf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7f664c46387116ba0e62687fb3ad864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888ea0d4aa5cc2904afc6a516f4c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a66107cc4a5286250d1e316b2f39766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4282788b119f49a9bbcb09012d6605567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf2dba0ed0f45f8f0ab86f2351c4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d241cc733b10ce262a85f6cc27a7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400753baa839e56962f3fbcdf9c770a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b413203279c68dc894aa6c607aa54a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2126d95fb0da123ec717f7edf18472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43ed931155db553a48b3f21b5a69a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f24bee47a2f15f2a97d9bcdd6b0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3dfe92e5ddeab9d00f5f361cdb5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d08a0039c23a3aa2c1adc2f38214276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935016561efaca82225f8ddcfb0f111977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb359c6bf92d7ce3e0c6fd6180f0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a19b3a4c68de0951455ebf88f2a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a92dbbc5c3ec1a9f9290f5bce39280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e622b36a9311f2aa7319e95119b0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec5ca60cbf60c235feef8f0a31ba0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b45f3e72b0c2e2601bfc08e9c29b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528dd882666066751b4b6d7a10881e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331c4055e5363c65d052f62340137185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354a62bc4ebc729fb936b04da0094e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3a3dc05812c3737dedfd509b9c97d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917e6f9d8df214c7a3e0db8d87b52ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfbf8b21a37112b592963464c61b4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845a9bfcadaa3dce2adc9d3d5bc21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aecc71e6e3961af19a05cd3b0c7bbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723ae92480e0a3ef95bb69c3c2af9e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fcce88b09446ef2ce795b71bb4f8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84970bd799d811e67e4406b2d69e185c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6db5f18e4d64092b5147b1c087aeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e7f1363ab06c4ef8f26ffa2aa4cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cc08cf1dba59156030a92fe644c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820a1ed962f08e41852492ffad74f7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a84c7beceb9f4ae606a5d3beed9c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc36ff9249302446a87ad0278c6c88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a2d0603e72e125ccae47df4659509101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590009c3b163181485a4383bb00b5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47085580c8f2e58cdacddfa5431cef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a017b74f7c4f60a1457dbd32c8f4fab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670cfabcf3d53b3e061508ff210e5b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03618d0bf24518f788707a55e6c9ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d690f4ed25860913d39fe61641cafbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35816bfc3a68215cac1fff0f37cfe7b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f05df771f1fa19627d756d6119a0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872b93f754e099f65e3cd761351946d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14786808cc121fd86dc1b37ac9ba4fa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f3f94e55c71d986888dceae95cbbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98132776b4fa503f2e80c7c776a1bc0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb37166791bb3fee5256a35d25c78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddef8d6f0afdbd2c152d982bc62986115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2042bad14a2ac48c0f1e19adbc237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb74e8c743b91736ebd0135a6d4f56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd01722992504ec1f2736d7581a597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86846b0239292b55937e356694c0275a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc84e461fd778ce3183b07c57ecdd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424464873ecf8c486d5c8229dc596574121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80af8ddcc6faa0bdab58487c362916122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527346c0a35407e7864aa04c1171c608123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a861cb71bc8f6643501edc7bcf523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a064c95bfbaa979b5ba5157ddecf0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e1d03bfed289cc78c0cd7d21a3ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219d8750b3ff14a10c7d7fd9a577dbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce12effb01814d00ad576fe8c4b52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d48561ecabf58f7b3191921247c2bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306de3b3b58f4c6f4e880e122e63165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf1fe110c63c4988250c6843a49ff4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f7b96aae712326663fc4a1b4339d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fb1e8962bb4552093703abb4e9ae1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe8bd8eaee30851613319bb721814134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cda9c2e22bcbfa2a7a65a3fd05de2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaaf733952d155eb217a0176dbc8c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d0f3d7678880d0eea893083055d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4c31251b3a3de268b623814f72d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83c21f89819021c789eb52836ae88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a180add382467dd38a62fd5f46b93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3249231e2f43d3ea402247a8c282b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce5ed4adce8b5d853328766cc7a0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b9d67424ee193d625a83452cea5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af72fb4d20a11b0426156c9ff1ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6d6bf1bcbde5d85ff4fb43dd73b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6166538144a4160edb2c9d4dc5e0d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90aef49987a9e6a0806676f854a19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709136b34335c658ec2a4b6c153c4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4648d1baa1160aea0a196443f0813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544828e0ad5dff0f465a1ef035fe3274150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a8d971b137a96ed85c6defb9ae685151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add90addc6d2cf246e0c7c4f0aa79be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec260d2d654037b7384cd150edb85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46308e1c34c65d890db90e54c905bc4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9cc060eaace4e63c9adf025bc14df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f532cbcfdcda334c12e3e781f20e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce4ef38d8eff4f5b2439a86d41cb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c370f01c9ac73994b32d00a4f54551e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd31371b32880911ac5b28baf14f7025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7c5c5cc51098673fe9aff45b66f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437bb1e726bd9082b935dcde27744357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e5348975614dbb8112f8bb3312dc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68b0958ca086b449d8f4da3d2105789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873853dcdf19aa211878cc0d279723210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13623ddbbbf2efe41194f86a23988ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa450a5857847855e1f8395d8729f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5c221ffe8d05e4dcb74c57e9ed15513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b29cd56bd07f6b47702a4a9b614514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb1e080b204f0818abff1a9c7162a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8637c39d8a07b84d2f742d60d5d1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6674a0a60d2329cdd241d9630171917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577421e425669f2346dafc3285cd3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a82f1e467e6f68e3e6f1caee0bbd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f68684046006c556b8e97aca2b66820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14a0405494d6f7ca4f448eb7942b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6779b57c369b0907019a57abea0a91322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e45b4d2a2c46ab0ea39a67974ff0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d02921debfa679c08ae588c9ba3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3131c0b2b7b69bb2dc4531741f8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de517b1cf47702261e3c4725dd76a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f17295c4c997ce0941de0cea2396b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d711385676e1a98bf8e0528879ed0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25527a0e36b690a22874f961c7576729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07bc385ba89b9b47eef41848bc6e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193b307fc526b6b23d862e300aed9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba45a92cda48391c67ab0b326602fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b793ec9fa963e25052f5fa24b267e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec832e4fdce8f896e38909b347dc08f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef728dc467f21d67118bfe5d67b95235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae29030e869c370536d839aed54a4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d168150f4f8aaab6a74bc0e4d087337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df31458fc74906e01d2dfd3b7edcf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e81bff922e52f0fd85979babc8df8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ae67b0c435ccd75bfc73f911931c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4d60262328e691a8b9be60f5a74241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecf87994197e606505348f29e689a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b999902f16d545aee708d28d1c8245943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bc37aa17ece6a8ff93958db80b28744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f6e0fb536f1b0ea24690d06d298145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab8236d83939deb314f9c1d9f7c0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0fc198c3a3eeb9093039e04aac82d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6244d743f8010be6e829e7ab1d91cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49675c6c3df8067aeb5808016c61cf6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41acaca246c495ac3c326e9d5758a9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d14485cbef0d179b3f6391cfea9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e86d57e0a42efc9cc7b69f7c25aa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174637936fb022f1687cfea22a1acf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cefe63ee1f561dc0070df59248f6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552317e666583bbc3477c21431ef90c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea34c0905612143e5f45eb7360426db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2884b73e81f6b31dc3a4c015883aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aed98174300c1a2e930046cfa6437b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3e64994ac629d5b515033ad03c20c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28332b339e10807dc5be33f25462160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed684a009acf58f72726b35dd0cdd9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e945590a514a47c533953276620dbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8187a61d40f678b73ce3429604a82e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8747da5ae37994ee922f7b99bf73c6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a5c38a0c0b881317c2fb0147231765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e135c6d63caea4f3e126fcc4cdbc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8136b05351757e9f80918aec079a6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c918befb1cb1a6d3eb9d0e163924cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63692fc67e41daa2e8a8663844523569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6096f31c7337ec13a77a79353aa9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aa584d00cd03693795b6e8115081871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea6e7124103d8fe83a88e519b23e1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b352c135bcbbb2e0ac21592711b97973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848610275782827c3eee79eb1404d0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f06460110bc203ee2c34e0418034375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1963546f9bf377f2a90363d8fa5a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108ed528d62e97274429958e5eb9a9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358c91a3886dea8358f7a070bb8959478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe84817c1aca6b9f1121d964c4d911179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04c8f5e2dcfe187803e6d6e004bc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896126b6327010ebbaf4eb758f0abd6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e74f586ddf97c01cc835c538cfca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2902733dc5c27991f418693ac9609083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae360d4aee9f67b12f73fbe80b5eca8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4f4e93d3ed74a100b8c9d2f9702d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e43146e03e23c457d14a784376d9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72074e2d66a380397029ef8981d7e3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26ef9df1b5d04305c57bfabf00d7e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10eed0d7c3d33147aa666ccbf314289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091f786674208f1c71251c3438caa790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70438d6cccb42e413209637cd7ae36891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc6ac86f231cfe066e41efa15f2bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e97fe99516870b0f7bf00f98a6d5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c347852a274f9f78212b5bb2c5df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ce39cf89ba50a38e38b8df69530c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07849ba2f694e46ef34d9c0ff6019cb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dabf4d07f8b33356b8bb62ec96bdf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72efb97838b4504b0aa8ae8122dc10b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d12040ac07e7a4f2e3141cac066cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe452268fae2ee472c3910aec80373f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691e17da0fa35f4e3fa134cf6114c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f945829e7c3915563473e13cbaa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6a4328c58ca6c702f60e5bd3b2127103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20679afa126fc36f10ae9605271d57e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284136990343b0714ff4012d69457c77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91714adb7b6b24cd742e15e022b655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae88b05a68bfb4730b2a1fc3f8d4543107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08bc123164abf53a202cfd0b963911108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8164e503b61eee3523cafd7cbdd869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fa69932c433a1febc5c2c9eb3df4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac806cec8eb9ed460c8fd3a717c4ba3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b4423b89df148fb19e3fe28d5110112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1fe4b820cf2a4e224753e737bc837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a548725f53f51c50aad0584b73320dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c703c5e923aebf655e732e0160627115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f92ca10d3fbaba5a932f0ccf816f7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3404aaebd33845ae09f6d6fcf480530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7d597e6ed6ed05bcc53d1fe9993c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4131e463b9e1a7e531c250cd4c1fef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fd1e878451fc76565444ca789e91e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d57fb0a0e1d60d0231075c57955c21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6c5d7fbbb7c0b57148d8d13973d75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31c4df9b0b297c6aa6cf4fb7f6b770123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80b8c1f0907b6eed3b39efef2cb6a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96db46e744ed1ba80aef7a86e669797125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60cef4faa2b77160f287390c36b64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34253cff91bbd7da7dd9637f4b432127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166e071054efb967f6ba116646ce25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5676fc74019fe858a2fdbadc5fd22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a38f7c1d835994b05538f8f51566130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ece08bd489ad51f3f0ca9e9459fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7dca1c6426f2a689f237cef5b0325132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf8481857259ac36a27d27f4d5c693133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30103517957a5338d68d4e9ca724b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3bb4cb4a1c9c68f7d74b32c702c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6882f07940348e2d7a4de2eff1fdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660591ef7105eaf17ad888157d17d3e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32529a4878c7587aa1ee8c5529c8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6049800d746152e83449663f0ff0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d291eb0243790a331c4fbee49658a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec141aa66925f07be21c31591c28ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7f2ab7232e9f1da361b801034dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae741248ac5a284e7f8ef087e22d809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b933a9619e92a4d37ba7a1e6969d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0aad345a0092729a2102430a28f74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e8ff48229fabdde0ce42386b5c3d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e9fc657666f3d2350c5325cd2b54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b85e2e4c260e35cc788ae943f2db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687058930d804f2bbe5ca229460a500149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad6d3d3e7d85fd01f7281da0145b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175539f8a829bb0621fc94bacd190346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa205b77b3c0d2051f9d904cc0d6a13b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460d6d70c9d782de0c2e593b49ffc00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c536664d14db5a1120106d2e1b3fc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>