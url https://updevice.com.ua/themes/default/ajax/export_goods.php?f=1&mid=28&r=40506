--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dea4d572c511de1098c72e0d65e641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1eec0894ae2e9a4a62eeeae461e992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cda26cd5d6fe3022bb913cca3a873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a048a183ce16821d77c0f169eb4f3e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fa7655a7f001693d449ff506c79075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379b8b5e987d2cc4fa2bc3d8853ef656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59741e8f2f45ff02ca707d42401f727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68998441bf2be28f342e1296110198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923996701bd5c7ada796956c5cedc0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d23364ea6a88ff5efe935fd9b4f52a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ba9a45b5e58463822ae0e078852b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4bcf4d4942c26e984e6b062e3bab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc231493f72dbb274bbaf6ae7fd6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d04ab3c0d60b8ee2b0413ab95020514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1bdb3d9cd76895aea8a12b857628815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bf91a75d94510cb788e7c7be8920316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7c90ffad92d73892680ae7fc8dadf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec8b7bd5b3f10491a542ab4768393a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4534a1fd7992507905d131f882a67619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505379e499ebb73465470500e0f5736720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940beac0314ed9cb6e2e21d61334e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd065eccae11f6d95c53cf2db49957622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400852ed85cdd02e7c3b7b35b650b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9e2aa948765cbe34104dbdd97395a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a7eb1b4cb0f6576a69cf4653fcdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee381f0c793193e617109c026e6a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd60d82a2f5937d7de33c5973377f8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5520ac76b24ebcba599b8256255d7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f979a3efe1f5bfd9af53c38ecd9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042a70613f71703712e11df1f4f07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9505b0b3c3c995fd67bbfce38d77f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038d217063b86d384b1b4b53cd9d04932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40622e937ed1674b8a39896a8bd776b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020e49c382cfe4bc973938dc948b2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f18505e3161729adee1a7fefb0653c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f9a4b1c129776a58abac55b9136236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49e88af6d3dc3a3069169351c91c7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a22105443690125ed6754be80195ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a405f8112b6b597be5a16b80732e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed193d1031bc3777eb6f458fbeb781e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dacb68717ff5fa9b96e9270cbddae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194313a4f2f6d8ef102629a9cf3c876d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c03ffb6eaca0811fe0b0e9993d7fd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198bf22217e02dea074c2451d1f25644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a838747e18e7908b3fd4f38a558c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82332ab5a22060b0582fdc7be9e6d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda0d811fe641874add6c651e41de447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b7926e2993750fedd59a6993c8a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6dc86ede2f944975e478d4cf50d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b524e69e94696b98d45266738a5a6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82482cb2d7c8d042b1186232abdcb4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5979d7fc80023d7111af2e7107cda4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b04ed7f3327e55480cc117d599e1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd233d7cfb2c93852a15a2e218d72754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e46f7c5e1bbb07cf8587f791641c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a6324cdb02368c93315ae4ed8508c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064f882822a1cec289af3765ecec1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f86d0e99945dfc7c0ff29dced1c2e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4691a190d6d4a28952a9ae6d52ed1a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b31cee4e8b49cae9f90197f73d50660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc1624c47f00f62e99f8b5f59535361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4494f26af5aa2a8f108d105fb8ba2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcba7faaca1e9eee249e9cc113895963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728d768421b4783143e5154bb3207764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973c02ab01dd4a1130ee397b89d65365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f5c202de9cf0e6e654456dbc95fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c792820a857d97ff9d9567ae5631fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebfb8dbaad23f1a336173cbd2d069868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4226238f29f5af50c81ebeb26c9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e105c82fedba18bd9c74f2ed4d1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad39d7685a240e62ea9bebc488444471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbad1f421cbf3b5f61904ad52827e5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e7a05b942a66c3fc33b3f8ca988473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31682fda3569838b1435264457c7f3c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c064ff8a5cee137575325da5f15c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365609b7da42ab96be51ed6b9e40582776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c53bcd000c815745f2d2d7f69a56f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bddab0ebab060aa89c65ce91b47d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ed46da7b2079c6aae2ff17f20a7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb849ac12e375dc4e5ad2d67f823bd8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c36db521f6ee72bfc270d86b28cd2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f3212218a458a73e46629282750d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9531473290ba3ae15c9fd4585e7e4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0eff8c74c64d880f2984874d3048ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ee2145110ce0367301a0e67fad83385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1384c933f46c53356ca7fe9171830386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2327605845dac6a74000f2fce83b1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac552c3b30b6b62bb2b688667e8f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccafb084c1299de8af22fb2f29b93889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a69bf1613aaed9eecbb5b080bc0b9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b88e0b13eb05bdf5653d6343ab9f9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d77344e96867710554091d3f4623d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642adbffc500e182955e611ad03dca393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924c8a4fe98a9a35b4715cf3601751094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecbb2137bb563bc7cc55513317ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7cfc6f05f88ab9ddabd9b8215cb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b10ef9a3a63a772b8cdaa71fb2587897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed97665bc545b88e6cb0e292a8de0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8984d0b46da5040cd39beebf1e79a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2827c12ce8aeea929a8203dbc8fc1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f81fccb1fb5b2e8a56be22a90df344101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422aae4d2ed6f46b3d2e82cd44288d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c5933a908db19ed0b98914e51c2b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837aa780d2b1a067a04f8a0b4fe4cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05aaa54493a1f0ca69cfb504bb2d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903415d66acc5e69afced767477b6af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001fc222b3879bdfa296b9822d3bce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ff9f4c9ba697926a75ed0740dac2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbebfc30fb6c5988a291e7a5b52a07d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff772f45972ee28417f8372e7ec7dd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2173d3412efe72b9f4a7818455e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ffe7d3bd6ddb757d25adccc2ca6aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9303de5afa6477b764febcf8a94c56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a4eb097ebdf8a32235ba179e43ff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53580404d26ef3ed6b8085ea8d8e754115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9d62dab9c7bac3413445d19c0f642116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e99a0be67d85c597e0a1bfa6052e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515130b552dd8b4b08a412c816207f4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c8d26163c5c41d8038033588e3bfc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2aa4f95aae84c07f168b5d742da13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d176519a6ccb234d9faa8a0a4c3e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b640a79a12b66134b49d3f2ff5929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f9394540172442d8c906f5285719123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef15b0c6a3a92e1d5aea6286f9bba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c06a23ce184b85d8dab19c7f51b7f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab50e4b57b23891173efe24421a62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753f26c6e86afe508e4e834f072e531127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661ab3a0644eacd867dd9a50574e75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca1b4f4293b071e10fffcd9832b448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242fc70f21bbaf6183a864ba458402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1b1756e1bbaf5aa5dc96ca647572131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454104d7c33a438f76a96d776eda84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a564c1898f5da3da150ae1c66afa6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bc1153c56a4e3f3a7eca521e0cee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6097e81e78341acabb9bc3b952ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ca9b5e1229a941752faeca3546fbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ed0f3d8f4e96ef20da0206b6c2c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ffd9ddd1fb6637ca9eb7043c766ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad73e2a4015c0a73edd926ad68f766139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178392a0a4ebd36e94ad798b977bd3a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134abe0981ee8af89985ab6ac5692dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e809c9484345ea4bad12caf2f171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70e370519d282145323f5821c8f16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c282452bb284b962bf4650351764144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6df025f07bd7905c2401c5b977ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf3cada7f83b102773dfae5d4e79d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007024cdd9d8f9f8f935726467b97c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848927646a407f9ff04d0dfd46c3f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e3d1630bebff338c208c39d36c160149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63f94698ebc35f4752a5beb78e44fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08458030e50554c26989daa948bf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c87009f797ed15dde8d72e12ff1ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729133486339e1540813edb392a277e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dd988deb1033d6e1fc9ea95ead25b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61ea82f295ffb243524628902e8d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3cf34ee505ba5cf6e40be31c5cca02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4722ad7da7e60009fca81899b8261f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c91f9cb4a75f8b6c3203774d54f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1ca49e89af131bf97b93fffc7684b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c626a921dc3eab02ae175ab9e441f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540c67897c4781b7efcc5984469f037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b50d3957226652d4bf59035046b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fec63a9ae2ea8c1bd73503e9409069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38162670e3665d4fb15161850e9a22010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38432d76aad9f576c41abc48b935332e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f6a6289782da69ad9e8642554b37a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2cc46ebc30662e867d32d4e02214613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049264bb726b3e72d54cc78fb5e6f1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628a0788ab69984cfd48aa1d46158f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af2ddd6bed9804149cf2c176186be416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed28a90e1e4d06d55715ba6e4637dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03de21cf69c913493d92fb3b4807118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef48567abf987a832001a72060a64419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb5d3f4d77fdd3f39d831301d7361e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0982949b513cebb3d4410668233ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb51ec373f9df408637c097867079b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb87d126b3eb9b08d2a4fabe59b6d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05047add0a24e880947384fe0577cafc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b62f058548d83ed78694b5bf8d48325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b83f99a4eb73604088915b7bb69ba126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78942e590905a004f8ba8fb82e9ba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f227a683ac1d80e23aa3e8cabb31e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4df12590ee1941c31d8b383f7ce3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083eb9f350fc4d20b7c982d5f86ab2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc488d9c468e1cb61de55b204e4bba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35f1537107ca71c9e1904c77e0cfd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3446fe26f311ef6ecfc206e695cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133792b34d901db9cca73e37b03ed3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96b6a41db0efb7a2e7a10d16d769da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a6869b3e28ed92257787d27f37b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f07fcc3d1d059e4f223ceeb1060a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545f54dd2f3b2d58ddd0ea739aea5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40a370922571858eb87fe6bc5851da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921de0ea9b52218bb82c115a197ed5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5acab07ed450a39718884af8c56941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec8b8433c7ba9037144444bbc18c6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a9bcbb0604af5acf5152d13dd6a2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c9fb0f487fd2d5eca1dbf35101d8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b4a8e95df92ea33725b85eaf6163045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b7a37ef4d0391a97fc3bdd530ce8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a17201a2aa79705cfa775ebca8b2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50fda108061dab10d5957156c44f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05e14e8de6fa6956ed909ef4bae8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b3881c639ca061eed74f2c9d6d47c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e081c21862531896a86b41ef72e7f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e7053bfb1a2bf2a722b44f38993a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dec69de247bbd32cac23dad36f6e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c623bc32e532c25b7b9b9b5770df454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f9a68ea7ea480a4723463c7056d1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b6026e10b8d2be8c1b200546bf3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d337a4b59fe8273fa6f899f48b353257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fb30dbf4e0e43e1c8cb385ab480358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8fed40030f49a3cc7f0dd701e262f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94cc90f3bb0f8a4a904575cebee13d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb61c283414d51cfc60f24b909d0a7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10793bef7bd0ea2f5a88d5792bb743862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e1fbe3312c6a013d22efa918b94c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd52fb66a5ff4d24a6becd8f750de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b0880b7f114a010ed8591588715d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15a78b49c449d7654ce14e2b2edf3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecb7c19c6f1dd1ec4a50a80e3531b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dcd41494bc7db86dd85018955089068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9286149716426e4af36ed452f52269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5995551a01e105798bb2d761c653f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955234e7a5874a138536c73c259d06cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c37970a641a54a51bf331fffa02c0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3def954d038fc6efcfaad5f439b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09326e241392de9ab7547454cd40ba0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ac66aa6008ae80d25182fa221a6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e722cc8a5764c8e2d0d9ec26764776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98791437a60b8fce514b87564a92c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848948056390c33d635e3c10e01a30d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6257e401b0950b461cc48dfb561e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d244e99d4948340f28896bf48e1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372195d549c062aa94b7fd0b6b708d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f548d5acccc54eb14f32f91ac82aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845350f5c3be2eef4fdabfdee92432aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9424ae60108ffad2cf025b7189f8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984b8cdf2adb41cf03f61b41e8034885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efcffda7b4cefe448595b7a5fa913386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638803a34bbbb69869c398fe239af4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcde71032b2256c3d747bb9e5c9fff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c149fdc548b2db4a83dba8d9b911af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488af92c744d339e06ddd700dfe430c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c607b3f8e617a15c5a5bca45b87122091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d041ad1b7dfa4fe1e5da965bcefd17192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05093a528a7638a732b2a66117f2c3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b4589ef41e367a3666d030df6be394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efcf2ff836df58922edeea7badf53895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be4ab6b5736b21bb313ee67bdf95e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304433e9c944d59db30c72b33b9ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a2e6a0737f72b71527470f3b65c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca315e4a186e5c79d6d46a767410799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29c84fc4f757c400ba19e871514e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9d4cf3394db187bbc17860e03e7f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da70f6b06270c827f8b56c08bc1a664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16032b654fc1f6ee5cca23b780b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816164c354cec564f16b85a3d2ae3d26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe111696c6891cce3963e684ca113e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd5c09cc8db3f38dea157c8e2ac7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675ec170470c3042f2be7f93dab96c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f1ce8ea8723cd977411c66140dfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa15bf8abef3ffd06c09db69070c2a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0529398b1e50b8b84a5dd7ffbcaf5df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b46fbdc0bcc37ba6228f373e49d688111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bc51586f599e7fa57039029d31a9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c330b1ffddc55deacd69e47a9e853113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471799b24c73cb6d01a07f27f6460e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a563fffeb60255ca9f65953fd19d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b2ba8b7c627b5496daf2db9747a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dfdaf1cb201e4b83a1d8b166474da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2a4fdcf45213f2525ffb36adbaf21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b754dec8f6b8c031e577929139e83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656df4bd417449020dfa6d7f2f9edb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6fcbed61c5620d16c2ebe077a41d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e34d71cf5b856ab349a5b487ea3137122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca3b7a05546d8fb46affbbba5388c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f499f37912ad94f4a2c2cb3b3c9100124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc816018d81235d8170235cbb06be91f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c0e62fcd06b96d14bfdd641389738126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0bd2393f90f49c776f543808aa67f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f35203431552099b5376aeea92f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c17f2a0a047b37495c6fb102fd87a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf7912ff6abfd204edc5e884900d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf34a2723748b28c11b8f0ef53dc4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21a3a3690b42ed04e7aa294563a14d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516549d7b01c81a10aee2e55548b50c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166992a3f68b1ef52bbf1392f7f07d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817438f0aa6aa3578a6df033ef52b16e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9196097c0decf960a4a28415851c10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822be1cbc08cd1530797931c019360c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa6cc26b8612aa4b1e5a4bd79dfb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d1bd031d1a09047aa3912d2015d40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8390f42881da422f89314c4667604b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ddd2a5781fb3e771311e5258981de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51f4e7f9d92849bc430260d2fae188142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda051eed15aa3064354b0befaa434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4916ee6695e8483ba48b31fa2dfea55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee1cae8dc940421ae6b8192203a0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc710f5b19a364f2e7193807b3ab04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092def30c6a9e28acddb958419c1f8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d56b33828777c47e1bf69c23ec70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a1e88145eb6fc1fdc711ee744d14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7a8d7a459ca3e018e57f50248b3ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca836fdcdf499af7a3bdd553994966151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b7410c65c8ac58d64ac9ec52a3911152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07f0259ca148c2f3a134821f829d80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1175d7eac492ec545ae500d505aef2d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>