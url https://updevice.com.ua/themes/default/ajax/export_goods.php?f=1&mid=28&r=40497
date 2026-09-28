--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff6a9607ace77fdc0a43b9a3162501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c663ffc55c8b37961fb489b442aaad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a9c08da2521378943b485410aaedd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f16bec6c5e2f8a8d08c8425ecfd1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25829f1a404a6e84c08669ec4ca6ca845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a71b25532852da5d4e140b06456636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410d1ad14b37813dc66a9c3e0bd1f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a89a24c153eee26217580730c9368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362628575bedfe3aa0067f1a76ccd109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d88717542ab93b723b38f801f1d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd7e3d6b53ffe14d99e0296de61f1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d1f6b991eb0461f8d38de785e129b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf43b1bdd9979a525d30f5446bf9c0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e70dc7dce655a9b1b4486de5298c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb2678adefcf9960956a292471d6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25ccba0c0aeccadc97c74fe8fe7f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c74bb902cdb1af891290e91903a72b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072b995c531c84e48c072e6978168e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37030ecc039122fd0b8d1017d6b54d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da73b2dd1b871efe25575d50941f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36c236bb0ddaf031b1de75170bb1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761169c6dee795568575ce2d1ac2e1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adf38fa49be184baae0c28b01f6a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf6fd55c5edae694eff25516c95fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22e0031bc5c3566a1ac7ac57af19fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0c9136a74628309f835c4d10f02e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dbc6acc1fc779a257ebceac28911527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec9dd92f62be23d34416e2fd4446e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16743bb35b0b365b24fa065fd81c2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0fd7ba4c7afdd5be6f534efa2a93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977b3c5c2d596bbdd2053a3c6b6aad631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811f0f9871efe2963ab2d6f017346832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae4b0d9a5f3f1beefc551661f9e8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ac89b079d5359d256af2474eb88034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5878a4b27aecea62c0a370e14ce43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41cc696abd33a640f470d4758b61136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35121782cf1d7d2dc3ab0da91f171b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0c67714083d8e027d0bf186b93d7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2880b0bf10754554626b01b7558c4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da5ccddec4437cd95498d3fea6d8bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113d2d91ec23470433ab2f6e51a2c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007cd04dc27b81f6aea94132e5a3a7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb7a1e26ad0ef7f1a47f9940229a2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6dfbd92730f9e2e6cfbfdc13fd48144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82344f3de724fd36339fd41bd058e32545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696700ef969ac840e07b4dfa86ecc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521181b8c21937fb510b31c4a04f16847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc840a6414cb029714d4bcffaa66fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d98ab09eecbd667fedb3f8ae236caf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bd3134b7f9c78d0cd51c7cf3abcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2ec3d4aaadf701ec8f86b1547989b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f6d6ebb52621119abc769c7ba809252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883080ed96ae5e20b1e5ff6dadba704d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c6f84fcd18d37352a69ee4fa15bbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72bd6ba5afb595464f8f0dcc6d65aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e22ec969b2ee1cd2041d4dd2d866b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d636c16129f614e768244a4e6a8a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aaac9c5aa220947ff2b12b88af70358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e32f925f2106b06046e22b5991421859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a5eb3a93633320987528a96d7947a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29d1a2b3a643e3a91bea792ccc7a5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd842fbcd4a62754b5ace1f9d092e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc09edda68e9f71d28a949be9f4859763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd4300377bf54f60e4888cd523142264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8147c504096bc7c32f554a0823c6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b35d1c2a47fe7482c38fd6f4e44d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05d53c506f5ea023e76060286d120467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83727af1846e600e54920db620b0db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6856e90e5003eee49c4c05a399df76369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0bcce10dfb921fb5d94c2b1d940070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724aeebc3b1684a517049e4dd0953d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42797be21445ad5cfa7b0c5d6be0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669231511e108deac55222e5b2dd651373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d53be53a5305c258d374edcc3f95174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d15a1d0017cc853591cb95bb778da475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72beef937d50cfcd81f6dc43b14f5b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57686bfd8d11b1d9fc7bd8abfec74b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfdcb9fbba809709965c418df625878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dc86bc04fba1df5436f1f3bf39af379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8044f9579f87b1714de63daa726974f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e459f5391920c374e0e89d76c875c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9010b889445a78d7cd2bf21634a0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d115ae3b33e34d8987087ae8ad5607883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba301d9bf2a69b8dc2f8c5147ef0198184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a60eb8a29f2f72e4e0f9c002d31e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d75bdc4573fa98f66eb94a51d3e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcbeabc297653382a77ba9aed4a4a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda03d9f60bf8a9f49bafcb9442577088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b0b4ff65a2d5b02b97f1e655002e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5963744542dc6488ec22161be2062990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ce76efa81d8e8b32605a06f588f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf81da64bf5602ee3a1492575feff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b3800a133f217f442630c2974a5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f901df80f7ee6ed023e3eda4b0e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773899737a47aa9c75a3391e9d0784c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c860e4f3cb5aa51cc5dd537a801571096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f36d03303bfc3429cbd4b25e18ab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c46a16ae475ba3ad834a685f8eb8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d14a3725735cf5697e755d2fdc91499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28342b4e67600f9d350188be1f2da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4b14fff62cd7bb18a9455a28c693d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bfb11bc6a71210849d4741d0e289a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f93dca7e1521b281a4700d5260947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91c67c6e0a70be29bfc520af9352d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2c8c06d86ce5ae787a102df6afe4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f59f14c6db2de2156f1362bcd360106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ad85cf1572fb944ec3e6108aebdf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1838e61de78f50b4e7a08309e6dc5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00fc4ad7e3f33b433b08218fd57b79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d4283d68fe5f011690c10e10b5744110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba82ef8c11d3e364d3102c853e2168111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230ba009c415d9aa609fc9cbc9bef5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5ca8b9b83abf85db0247c32c5279113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13827e332564ddcfedaeadfdf870097f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd680f34d0d35566068c9fbcc41543115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b3159a854135981ede5f0d2153623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d142b335962b93471b817c6a37cad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66263afae8dadd767a43c4677c18d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36e39190f756cfeefee15645ec176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22788942aeef41eb46bcbc7ca58df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372d80ca06ba5de0f1a090e010c611121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472133956d7811733a7ccb68fabe823122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79380901b676be0a73f8e2508e002e53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eced3d5e7b406e0468092d04bcd3005124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff38582fff52581c2b08e74a6a339125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455c54d2f7e179dba58ced71baedb2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a167f16688c4839d92abbfda07f6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521b04fee84654a2b00b96e3f0db04e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7007ccf1649349bf6ba19aee52e0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f179b1e43c2993de05cb43ade9d7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf37af27b942ed92fe702cc2b2a73e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b493eadae8691ba917ff5b5f6f9262132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320e2cadc7a2d7fb14e46247f42659133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e65b3008885a17e9fd97e596c4d65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6412c3add8b5119275eaad95f265135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e6ee42fa6f1df501beca5bd29d12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500daaac0f763bbcd63845842dfbe532137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19ac1100c9d98d1696fa5f240b52db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba9485025500661ee4a7c4b052676b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a39a4b6d64b52ae8cdcb7b2f161ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb3e7921243ee1dab3b04ef8c2693141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63a569e43df055a11795a3e7adc086142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4faee2d0ec73db3c619cb6a24609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373d5069bad4e418d657a10c710cbf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab6cbbcec476d9d86870a876fda6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ddeb4809159f7ee03ca707ae2305146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e10469893e5ff1552b5c853f212131147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a67ae852679644b05a98b6cca64579148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de54ffa4d89e842809e4ecb53230411149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d5130782e843a71718e9e64294685150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7e5abc11190bbba238bbc01f94ffe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351b094ec15d5788f26516506911ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf02084a3dce14ddc3219f03b9231e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53050211386e3221335e728eaf17040a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b5c33c8d1695e5fa329aaa6b22b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cd86ec4a2a7e542a8e32f949187262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69bf4d2df56627dc3adccace4d47ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b6000821f570f9b24dd28c350fcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024254ccd5d9c18ab7c12eac77eb3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bfc2a67a1fd9767cef01ce2cb13c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ce565d2930dd6267d02840b9c3b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c87b99382002c0161caaac9d40c67e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf6635d938e4e43e5e1275e94b76209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229e7c75b10e294da7b059f5c1d4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552f4e25a3d375b98b1b992407a35f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95530d97f97bf3e703b776665d590f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b34f1cefa02f7264ab2cba243a6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07171b3e7828b6be360996665dacd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d01cc9f31c22a94f0d28a2d67cf3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9862608a871d1c1d6986d6a9a54c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514aec0f341536f6514f164a992730f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda724954a5120804b5b040d6de8d9a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae7a57b4361990796e8848103edde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615bc23144ca8762e3c0555bed7856120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61d5829f4aba5de3b640435d6d44dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1edc182dc00b28c4d1c8cee36e007d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70e0fa04dbf4d6e9254a32c2f9245d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792558726e7c467f48052a7475839924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60e49cd1ed3033dd5f3704f36106725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560b7e5dd04bf1ded52f2246654968d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc0dc72c31fa8b1b359cb6f95751927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4878ab878a511cbfb1b010aa3ac4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30a9ff00183c475dcf9d6a7cc5c6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81927d4fb14dfe05b52e12d85bf5cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de680329c9050db24402ebb058b5ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a95a11425bc63670a7acfd9603f2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579cfbdbd84925315286bad8e1840d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e043de4b9133bed7ed5cf12b4451b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933f0ec5e3fe812b99f00f0cb442e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b027f59581774dacfc3d73b4e32d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb71341a30f2e06adecf254547be6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54cc9a8dcdb580ef2dc5ad5a2ed1d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c125ee967ca27a453efebcc1a0550739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cab071ede50d60f03fb715e6b0e2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d658b5b06ea9da8e9d5fb0809ee36e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166e14a72829cdb1eb97487b275fd5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e573fec846e2779967c8d51c94838643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e6032f799cd52a2dc749a56683d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9bce759437be2bad057562093bd5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea47389d93fdafd8563abca4825e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1e86b51bc377aae4826e79963d99147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedd538be783eaaff314c7c665bc4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e610bcd0f90ff9186f180195f4f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567364ae4362a274610c110741e2cf0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f7bd0b3e76d8810cf89592efe914651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a92eabc2f0662f83f1527cfce481852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f546d2b2d2d0212edbb68352655d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de51fa47820569af44a6bb993e7e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d424b66aefff76a548f5b10ea59a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6047d3337f9871ce234d4c54b009bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e9a4eba98ea8a1aa297a232c7c9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e30b345bd93c0bb815b1bf32ba5f2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c544ffac4ffaf6e76ebe59868c4a6ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd4c7f3eb6812ba196f6901c396f7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f86034d639319607a3f1d4c01ba7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ef048ad91c8d0706c899be2527b3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269a9e77704a994c249c1ea51cf5cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a0143f76a26082577c851ed323da764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f5dce9c09a074c8c299455f5ec6fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959c88b33e2c3e204f198acc114d3c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ea7dee1921ffd2044df64c610c4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee3d57eb7c50b78cb998722c3ccbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8b53400dc8ff503027f5870c27bf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131e4880edbf7a3dca3c2f89d64796b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1a0c10cdc43a1877be2d59b1d6e0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5e1d97401204c29581956e20a047a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20a3ec8f704744dabff61bbaa24b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad05b69aeb54b2ab2c0a4b33f6ef4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965f6963b81c71862459ca3991cb9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2b667a776038a0a301ce8ad9498e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732de15f2a5b73d2a1088b18e2aba06677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8789c96983db0d268d6af7e78c5fcd778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009df113bd7720b2dba872b6d6a557f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0addf4133c109c8f3a3225332642180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b82ce2dd59a78864e184a4281ed68381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb93710fa1193564b309d2f48278582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f12d9bbb11b8c27d46682203a22c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e982a08466a2a4eec421964cfde63184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688250d11665fe1af451e32c53d09e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d82f8a402e35c67f2871805d4c0c7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca6f9b4b3443e5e254e3ee0483a1d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ea39bf2080f38c57d14bf38a803ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefe5bf153ee6858dd5fd13ecc5fd7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652f73ab35d470cffc2b1654f0f9c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed69fb338b7ef0bcb97c45d68333691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfcc3aac26e1020d1ab0d1a8b68c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0be1370d4821df0362e39e540550593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9602cf8df850a5422d308a5c486a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55d24cfd5adae882f1a260b80a4b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a8decb32bd4ed9cf86d03a829832d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22460beae304d4ede6ae5eb74b971f6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ed4691a2b35996552d68e62e0b38498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649598b9111772fd1b833c7ec766744c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877b82790ca2f4c156d41cbf15effb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482b3fce9b5ffbb5040692bf80a1595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e831aebaa935850594a774c8846c418102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a1a89a80fab617282d30173ef6fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2705b92964a654cee7289e4e8220a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139af7115dd4e4d74b1ce8aa33dfc9ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6276dadfafb344302e27a1257c473b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd5db65b4dd80702b1c43d702b0e7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ae40329b4e021a1f1d7e9856a15fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670cafb671f32f622f56ced1e8c979f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cf7119e3d8468a4d886035a17102e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0111596359f65097b4d77532d0d43b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffddf118befb5e40129342890e9b521112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846dc1bf9d3176e8b9e80f543ee3188113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e90f13e7830c53e89b43b1011d67b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d112e0d5019e49fbf2bf6c347d80f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6735d8059d0bf996175c539be6a3c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c77433aa483f7973b991259b4a5b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc78766c8b0fd5104cc7fe4ccaff6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf449aa93ce908fed5a4bfa82de19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f695f85ab03e6af33849a7018dae8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e309fb5e9ca626859832f14a0c49f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9e2be57b8eb6749884b04260a476a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127320075b75aa2ca08fccbae95d2ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25de4fb9f4a738e3dc22cdb60e4ea2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0694a828d28ba277565a86393992dd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3917e4fe72a13b482fd6f86c258e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be9d23a4cdba68b00325f09780fca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8bd3e6ad3b14e02f85be1d0b9ae89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274847b07b141acb6fb1b8225af0de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e21e81771021688925683a2cce5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d940b69613ba29f4bb83a3113cbe8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833ffa9c978053703c6a5d5e110fa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc366300a3ca05135402e1bad269ee86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450305c16e657a033d8f8e46a929b98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159a76277d1fc328d8172947769f88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4d9c8c76860e5f04231293abfee6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82465541d3b9225ab92aa78c81734333137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cafe1816b22e242f2ae3bf9fe4ac81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c3050bc5c5e01398b39da7f8fd721139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e862ad5c6ac1c0daddce3aa77d32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e78d9d69eca0cbb8c0b38202e92ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd52a27a20d96575e6b4ec578013ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dade88e9bb288886782604ab1ffb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305fd45386fd90bf1468a822902f14b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7bd304fd02882c14257c8f16692f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727367851e228e9837a88525633ec1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea3ff483db11d331f15ff0d8d201de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b926af6e6cb8cce8c7c14062cbc3e45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefee7fec4d1c054c96afe14f592484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c17a425d44c7eb78efdefbbc0cb4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614d1c939ba398a215fef4f1f4871e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b0519ae2794d643faf1970523ca59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5578205de85e2d8a7943a8dc4184a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f089cab4be6c8b6c15448fff5e98154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>